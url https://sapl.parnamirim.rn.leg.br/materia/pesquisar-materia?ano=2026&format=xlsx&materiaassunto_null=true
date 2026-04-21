--- v0 (2026-02-08)
+++ v1 (2026-04-21)
@@ -10,260 +10,6828 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4924" uniqueCount="2253">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>5142</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Projeto de emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Raimunda Nilda da Silva Cruz</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5142/projeto_de_emenda_a_lei_organica_municipal_no01.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 131 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM/RN, PARA ESTABELECER NOVAS DATAS DE ENVIO DOS PROJETOS DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL.</t>
+  </si>
+  <si>
     <t>3735</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Michael Borges</t>
   </si>
   <si>
-    <t>https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3735/projeto_de_lei_no01.2026_ver._michael_borges.pdf</t>
-[...2 lines deleted...]
-    <t>“INSTITUI, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, A CAMPANHA JULHO DOURADO, DESTINADA À PROMOÇÃO DA SAÚDE DOS ANIMAIS DOMÉSTICOS E DE RUA E À PREVENÇÃO DE ZOONOSES.”</t>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3735/projeto_de_lei_no01.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, A CAMPANHA JULHO DOURADO, DESTINADA À PROMOÇÃO DA SAÚDE DOS ANIMAIS DOMÉSTICOS E DE RUA E À PREVENÇÃO DE ZOONOSES.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Eurico da Japão</t>
   </si>
   <si>
-    <t>https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3728/projeto_de_lei_no02.2026_ver._eurico.docx</t>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3728/projeto_de_lei_no02.2026_ver._eurico.docx</t>
   </si>
   <si>
     <t>"PROGRAMA FARMÁCIA CREDENCIADA MUNICIPAL E ESTABELECE DIRETRIZES PARA O FORNECIMENTO DE MEDICAMENTOS POR MEIO DE CONVÊNIOS COM FARMÁCIAS E DROGARIAS NO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Michael Diniz</t>
   </si>
   <si>
-    <t>https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3742/projeto_de_lei_no03.2025_ver._michael_diniz.pdf</t>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3742/projeto_de_lei_no03.2026_ver._michael_diniz.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DIVULGAÇÃO DA RELAÇÃO DE MEDICAMENTOS DISPONÍVEIS E INDISPONÍVEIS NA UNIDADE DE PRONTO ATENDIMENTO (UPA) DO MUNICÍPIO DE PARNAMIRIM/RN."</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3743/projeto_de_lei_no04.2026_ver._dr._jonas_godeiro.pdf</t>
+    <t>Jonas Godeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3743/projeto_de_lei_no04.2026_ver._dr._jonas_godeiro.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA MUNICIPAL DE VALORIZAÇÃO DO ESPAÇO PÚBLICO E CIDADANIA E DÁ OUTRAS PROVIDÊNCIAS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN."</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Rafaela de Nilda</t>
   </si>
   <si>
-    <t>https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3744/projeto_de_lei_no05.2026_ver._rafaela_de_nilda.pdf</t>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3744/projeto_de_lei_no05.2026_ver._rafaela_de_nilda.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROJETO “ONDAS DA INCLUSÃO” NO MUNICÍPIO DE PARNAMIRIM/RN."</t>
   </si>
   <si>
+    <t>3780</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Professor Ítalo</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/</t>
+  </si>
+  <si>
+    <t>“INSTITUI A POLÍTICA MUNICIPAL DE CONSCIENTIZAÇÃO E ORIENTAÇÃO QUANTO AO USO ADEQUADO DA INTERNET E DAS REDES SOCIAIS, COM A FINALIDADE DE PROMOVER A EDUCAÇÃO DIGITAL, O USO RESPONSÁVEL DAS TECNOLOGIAS DA INFORMAÇÃO E COMUNICAÇÃO, A PROTEÇÃO DE DADOS PESSOAIS E A PREVENÇÃO DE RISCOS ASSOCIADOS AO AMBIENTE DIGITAL NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.”</t>
+  </si>
+  <si>
+    <t>3839</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Carol Pires</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3839/projeto_de_lei_no08.2026_ver._carol_pires.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OFERTA DE CURSOS NA MODALIDADE DE EDUCAÇÃO A DISTÂNCIA – EAD E SOBRE A IMPLANTAÇÃO DO POLO DE APOIO PRESENCIAL DO SISTEMA UNIVERSIDADE ABERTA DO BRASIL – UAB NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3837</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3837/projeto_de_lei_no09.2026_ver._eurico_da_japao.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE PROTEÇÃO E ACOLHIMENTO ÀS MULHERES EM SITUAÇÃO DE VIOLÊNCIA DURANTE EVENTOS PÚBLICOS NO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4066</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4066/projeto_de_lei_no010.2026_ver._michael_diniz.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA "BAIRRO INOVADOR" E ESTABELECE INCENTIVOS FISCAIS PARA STARTUPS E EMPRESAS DE TECNOLOGIA QUE PROMOVAM O DESENVOLVIMENTO URBANO POR MEIO DA INOVAÇÃO E DÁ OUTRAS PROVIDÊNCIAS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4090</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Rhalessa de Clênio</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4090/projeto_de_lei_no011.2026_ver._rhalessa_freire.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI Nº 2.122, DE 20 DE MAIO DE 2021, QUE DISPÕE SOBRE A IDENTIFICAÇÃO DE VIAS E LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE PARNAMIRIM/RN, PARA ESTABELECER DIRETRIZES SOBRE O CARÁTER INFORMATIVO, EDUCATIVO E CULTURAL DAS PLACAS E INCLUIR A IDENTIFICAÇÃO DE PRAÇAS PÚBLICAS.</t>
+  </si>
+  <si>
+    <t>4091</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4091/projeto_de_lei_no012.2026_ver._rafaela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE CAPACITAÇÃO EM LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) PARA OS AGENTES DE SEGURANÇA PÚBLICA MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4124</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Thiago Fernandes</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4124/projeto_de_lei_no013.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O DIA MUNICIPAL DA INCLUSÃO DIGITAL NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4161</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4161/projeto_de_lei_no014.2026_ver._carol_pires.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE CAPACITAÇÃO PROFISSIONAL E INCUBAÇÃO DE EMPREENDIMENTOS PARA PESSOAS COM DEFICIÊNCIA NO MUNICÍPIO DE PARNAMIRIM/RN, DENOMINADO PROGRAMA INCLUI EMPREGO E EMPREENDE PCD.</t>
+  </si>
+  <si>
+    <t>4484</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4484/projeto_de_lei_no015.2026_ver._italo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REALIZAÇÃO DE INTERDIÇÕES DE VIAS PÚBLICAS PARA EXECUÇÃO DE OBRAS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4515</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4515/projeto_de_lei_no016.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A QUALIFICAÇÃO DE PESSOAS JURÍDICAS DE DIREITO PRIVADO SEM FINS LUCRATIVOS COMO ORGANIZAÇÕES SOCIAIS ESTABELECE REGRAS PARA O CHAMAMENTO PÚBLICO E CELEBRAÇÃO DE CONTRATO DE GESTÃO COM O PODER PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4516</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4516/projeto_de_lei_no017.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA OS INCISOS IV E VII DO ART. 8º DA LEI ORDINÁRIA Nº2.002, DE 09 DE DEZEMBRO DE 2019, INSTITUI A CARTEIRA DE IDENTIFICAÇÃO PARA FAMÍLIAS ACOLHEDORAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4518</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA “PRAÇA AZUL” NO MUNICÍPIO DE PARNAMIRIM/RN O QUAL DISPÕE SOBRE A CONSTRUÇÃO, DENOMINAÇÃO E ADAPTAÇÃO DE PRAÇAS PÚBLICAS PARA PROMOÇÃO DA INCLUSÃO DE PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4552</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4552/projeto_de_lei_no019.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE DE UTILIDADE PÚBLICA A ONG PETS COM AMOR RN.</t>
+  </si>
+  <si>
+    <t>4529</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Eder Queiroz</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4529/projeto_de_lei_no020.2026_ver._eder_queiroz.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE COMO PATRIMÔNIO HISTÓRICO, CULTURAL, MATERIAL E IMATERIAL DO MUNICÍPIO DE PARNAMIRIM, O CENTRO DE CULTURA TRAMPOLIM DA VITÓRIA.</t>
+  </si>
+  <si>
+    <t>4571</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Dr. César Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4571/projeto_de_lei_no021.2026_ver._cesar_maia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES PARA AÇÕES INTERSETORIAIS VOLTADAS À PROTEÇÃO INTEGRAL DE CRIANÇAS PERTENCENTES A FAMÍLIAS QUE ATUAM NA FEIRA MUNICIPAL DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4570</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4570/projeto_de_lei_no022.2026_ver._rhalessa_de_clenio.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES PARA O ATENDIMENTO PRIORITÁRIO A PACIENTES COM SUSPEITA OU DIAGNÓSTICO DE PÉ DIABÉTICO NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4862</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4862/projeto_de_lei_no023.2026_ver._dr._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE SISTEMA DE MONITORAMENTO E GRAVAÇÃO EM VÍDEO DOS SERVIÇOS DE BANHO E TOSA DE ANIMAIS DOMÉSTICOS NOS ESTABELECIMENTOS SITUADOS NO MUNICÍPIO DE PARNAMIRIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4863</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4863/projeto_de_lei_no024.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O DIA MUNDIAL DA SAÚDE NOCALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4861</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Marquinhos da Climep</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4861/projeto_de_lei_no025.2026_ver._marquinhos_da_climep.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O DIA MUNICIPAL DO QUIROPRAXISTA, INSTITUINDO A RESPECTIVA DATA NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PARNAMIRIM/RN, A SER COMEMORADO, ANUALMENTE, NO DIA 18 DE SETEMBRO.</t>
+  </si>
+  <si>
+    <t>4884</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Afrânio Bezerra</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4884/projeto_de_lei_no027.2026_ver._afranio.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DISPENSA DE ALVARÁ DE FUNCIONAMENTO PARA ESTABELECIMENTOS COMERCIAIS QUE OCUPEM A PRÓPRIA RESIDÊNCIA, NO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4870</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4870/projeto_de_lei_no028.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE ENFRENTAMENTO AO FEMINICÍDIO NO MUNICÍPIO DE PARNAMIRIM, COM OBJETIVOS DE PREVENÇÃO E COMBATE AO FEMINICÍDIO, FORTALECIMENTO DA REDE DE ATENDIMENTO ÀS MULHERES EM SITUAÇÃO DE VIOLÊNCIA, PROMOÇÃO DE AÇÕES INTERSECCIONAIS, FORMAÇÃO DE AGENTES PÚBLICOS, IMPLEMENTAÇÃO DE PLANO DE AÇÕES, PROTOCOLOS E CAMPANHAS EDUCATIVAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4919</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4919/projeto_de_lei_no029.2026_ver._rhalessa.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O RECONHECIMENTO OFICIAL E A PRESERVAÇÃO DAS FALÉSIAS DE COTOVELO COMO PATRIMÔNIO NATURAL, PAISAGÍSTICO E TURÍSTICO DO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4932</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4932/projeto_de_lei_no030.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PROIBIÇÃO DE CONTRATAÇÃO DE EMPRESAS QUE DEIXARAM OBRAS PÚBLICAS INACABADAS OU COM ATRASOS INJUSTIFICADOS SUPERIORES A UM LIMITE ESTABELECIDO, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E ESTABELECE OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>5019</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE FORNECIMENTO GRATUITO DE PROTETORES AURICULARES (ABAFADORES DE RUÍDO) PARA CRIANÇAS E ADOLESCENTES COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) MATRICULADOS NA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>5017</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5017/projeto_de_lei_no032.2026_ver._marquinhos_da_climep.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O DIA MUNICIPAL DO CIRURGIÃO-DENTISTA, INSTITUINDO A RESPECTIVA DATA NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PARNAMIRIM/RN, A SER COMEMORADO, ANUALMENTE, NO DIA 03 DE OUTUBRO.</t>
+  </si>
+  <si>
+    <t>5045</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5045/projeto_de_lei_no033.2026_ver._italo.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE COMO PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO DE PARNAMIRIM/RN A BASE AÉREA DE NATAL.</t>
+  </si>
+  <si>
+    <t>5055</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5055/projeto_de_lei_no034.2026_ver._cesar_maia.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CERTIFICAÇÃO EM SUPORTE AVANÇADO DE VIDA CARDIOVASCULAR (ACLS) E SUPORTE AVANÇADO DE VIDA EM PEDIATRIA (PALS) PARA PROFISSIONAIS QUE ATUAM NAS UNIDADES HOSPITALARES E DE PRONTO ATENDIMENTO DA REDE MUNICIPAL DE SAÚDE DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5046</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5046/projeto_de_lei_no035.2026_ver._rafaela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A FIXAÇÃO DE CARTAZES INFORMANDO A DISPONIBILIDADE DO “DRINK LA PENHA” EM BARES, CASAS NOTURNAS, RESTAURANTES E ESTABELECIMENTOS CONGÊNERES NO MUNICÍPIO DE PARNAMIRIM/RN COMO INSTRUMENTO DE AUXÍLIO PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA.</t>
+  </si>
+  <si>
+    <t>5049</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5049/projeto_de_lei_no036.2025_ver._dr._jonas.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE FISCALIZAÇÃO COLABORATIVA DE RESÍDUOS SÓLIDOS, E DÁ OUTRAS PROVIDÊNCIAS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5052</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5052/projeto_de_lei_no037.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRIORIDADE EM PROGRAMAS HABITACIONAIS PARA OS MUNÍCIPES BENEFICIÁRIOS DO ALUGUEL SOCIAL NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5102</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5102/projeto_de_lei_no038.2026_ver._rhalessa_de_clenio.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DE LOGRADOURO PÚBLICO DE AVENIDA PEREIRA TIM PARA AVENIDA EMPRESÁRIO SEGUNDO DANTAS, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5144</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5144/projeto_de_lei_no040.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O DIA DE CONSCIENTIZAÇÃO SOBRE DOENÇAS RARAS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5104</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5104/projeto_de_lei_no041.2026_ver._prof._italo.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN O SELO ESTÁDIO AMIGO DA MULHER.</t>
+  </si>
+  <si>
+    <t>5150</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Gabriel César</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5150/projeto_de_lei_no042.2026_ver._gabriel_cesar.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI Nº 1.808, DE 03 DE JANEIRO DE 2017, QUE ASSEGURA PRIORIDADE DE MATRÍCULA EM ESCOLA MUNICIPAL PRÓXIMA DA RESIDÊNCIA, PARA AMPLIAR O DIREITO A ALUNOS COM DEFICIÊNCIA OU QUE NECESSITEM DE CUIDADOS ESPECIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5168</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5168/projeto_de_lei_no043.2026_ver._carol_pires.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE FOMENTO À EMPREGABILIDADE DE MÃES ATÍPICAS NO MUNICÍPIO DE PARNAMIRIM/RN, COM AÇÕES DE CAPACITAÇÃO, APOIO PSICOLÓGICO, INCENTIVOS FISCAIS E PARCERIAS PÚBLICO-PRIVADAS PARA PROMOVER A INSERÇÃO E REINSERÇÃO DESSAS MULHERES NO MERCADO DE TRABALHO.</t>
+  </si>
+  <si>
+    <t>5169</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5169/projeto_de_lei_no044.2026_ver._eurico_da_japao.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DIRETRIZES PARA A TRANSPARÊNCIA DE INFORMAÇÕES RELATIVAS ÀS FILAS DE ESPERA PARA CONSULTAS COM MÉDICOS ESPECIALISTAS, EXAMES E CIRURGIAS NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5204</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO NAS ESCOLAS PÚBLICAS NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5201</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5201/projeto_de_lei_no047.2026_abonos_pascoa_e_maes-_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE ABONO ESPECIAL, NOS MESES DE ABRIL E MAIO DE 2026, EM RAZÃO DA CELEBRAÇÃO DA “SEMANA SANTA” E “DIA DAS MÃES”, AOS SERVIDORES DO QUADRO DE PESSOAL EFETIVO E COMISSIONADOS DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5217</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5217/projeto_de_lei_no048.2026_ver._rhalessa_de_clenio.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA AÇÕES E OS PROGRAMAS DE ATENDIMENTO E PROTEÇÃO À CRIANÇA E AO ADOLESCENTE VÍTIMA DE VIOLÊNCIA SEXUAL NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5350</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5350/projeto_de_lei_no049.2026_ver._cesar_maia.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE GRATUIDADE NAS LINHAS INTERBAIRROS DO TRANSPORTE PÚBLICO MUNICIPAL ÀS MÃES E PAIS ATÍPICOS EM SITUAÇÃO DE BAIXA RENDA NO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5372</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5372/projeto_de_lei_no052.2026_ver._italo_brito.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O CONSUMO DA ALIMENTAÇÃO ESCOLAR PELOS PROFISSIONAIS DA EDUCAÇÃO DA REDE PÚBLICA MUNICIPAL DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5344</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5344/projeto_de_lei_no053.2026_ver._marquinhos_da_climep.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O DIA MUNICIPAL DE COMBATE AO ESTUPRO, INSTITUINDO A RESPECTIVA DATA NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PARNAMIRIM/RN, A SER LEMBRADO, ANUALMENTE, NO DIA 31 DE JANEIRO.</t>
+  </si>
+  <si>
+    <t>5349</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5349/projeto_de_lei_no054.2026_ver._rafaela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN O “SELO EMPRESA AMIGA DAS MÃES ATÍPICAS” E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5347</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5347/projeto_de_lei_no055.2026_ver._rhalessa_freire.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 053/2011, PARA INCLUIR JARDINS DE CHUVA COMO DISPOSITIVO DE ESCOAMENTO DAS ÁGUAS PLUVIAIS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5346</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5346/projeto_de_lei_no056.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A CARTEIRA DE IDENTIDADE FUNCIONAL (CIF) FÍSICA E DIGITAL DOS AGENTES DA GUARDA MUNICIPAL DE PARNAMIRIM/RN E REVOGA A LEI ORDINÁRIA Nº2.334, DE 17 DE OUTUBRO DE 2022.</t>
+  </si>
+  <si>
+    <t>5559</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5559/projeto_de_lei_no057.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A VEDAÇÃO À RESERVA OU UTILIZAÇÃO EXCLUSIVA DE VAGAS DE ESTACIONAMENTO EM VIAS PÚBLICAS POR PARTICULARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5371</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5371/projeto_de_lei_no058.2026_ver._michael_diniz.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA DE PRAÇA EDMILSON LOPES SOARES A ÁREA VERDE SITUADA NO CRUZAMENTO DA RUA CANDELÁRIA COM A AVENIDA GANDHI, NO BAIRRO DE NOVA PARNAMIRIM, MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5387</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5387/projeto_de_lei_no059.2026_ver._cesar_maia.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL “SAÚDE SEM ESPERA”, DESTINADO À ORGANIZAÇÃO DO FLUXO DE ATENDIMENTO NAS UNIDADES DE URGÊNCIA E EMERGÊNCIA, POR MEIO DA CRIAÇÃO DE UNIDADES DE RETAGUARDA PARA CASOS DE BAIXA COMPLEXIDADE, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5438</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5438/projeto_de_lei_no060.2026_ver._eurido_da_japao.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE PONTOS DE COLETA PARA O DESCARTE ADEQUADO DE CANETAS INJETÁVEIS UTILIZADAS EM TRATAMENTOS MEDICAMENTOSOS NAS UNIDADES BÁSICAS DE SAÚDE (UBS) DO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5439</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5439/projeto_de_lei_no061.2026_ver._rhalessa.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DA SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE COMPOSTAGEM NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5437</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5437/projeto_de_lei_no062.2026_ver._rafaela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE INICIAÇÃO E DESENVOLVIMENTO ESPORTIVO PARA CRIANÇAS E ADOLESCENTES COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), DENOMINADO “MOVIMENTEA” NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5869</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Irani Guedes</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5869/projeto_de_lei_no064.2026_ver._irani_guedes.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES PARA A PROTEÇÃO E DEFESA DOS DIREITOS DO PACIENTE E PARA A VALORIZAÇÃO DOS PROFISSIONAIS DE SAÚDE NO ÂMBITO DOS SERVIÇOS DE SAÚDE NO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5870</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5870/projeto_de_lei_no065.2026_ver._carol_pires.pdf</t>
+  </si>
+  <si>
+    <t>5871</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5871/projeto_de_lei_no066.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MOVIMENTA PARNAMIRIM, VOLTADO À PROMOÇÃO DA SAÚDE, DO ESPORTE E DO LAZER, POR MEIO DO INCENTIVO À PRÁTICA DE ATIVIDADES FÍSICAS NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5895</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5895/projeto_de_lei_no68.2026_ver._michael_diniz.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA INSTALAÇÃO DE CONSULTÓRIOS DE OPTOMETRIA, A INCLUSÃO DO PROFISSIONAL OPTOMETRISTA NA REDE MUNICIPAL DE SAÚDE (UBS), A INSTITUIÇÃO DO PROGRAMA "VISÃO COMEÇA NA ESCOLA" NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5896</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5896/projeto_de_lei_no070.2026_ver._dr._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DE CANAIS DE DENÚNCIA DE MAUS-TRATOS CONTRA ANIMAIS EM PET SHOPS, CLÍNICAS VETERINÁRIAS E ESTABELECIMENTOS CONGÊNERES, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>5897</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5897/projeto_de_lei_no071.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4162</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4162/projeto_de_lei_complementar_no01.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE REAJUSTE DO PISO SALARIAL DO MAGISTÉRIO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4514</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4514/projeto_de_lei_complementar_no02.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5146</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5146/projeto_de_lei_complementar_no03.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O §º DO ART. 29 DA LEI COMPLEMENTAR Nº22, DE 27 DE FEVEREIRO DE 2007, QUE DISPÕE SOBRE A REESTRUTURAÇÃO ORGANIZACIONAL DO PODER EXECUTIVO DO MUNICÍPIO DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5147</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5147/projeto_de_lei_complementar_no04.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A GRATIFICAÇÃO “COMPONENTE DE QUALIDADE” NO ÂMBITO DA ATENÇÃO PRIMÁRIA À SAÚDE DO MUNICÍPIO DE PARNAMIRIM/RN, ESTABELECE CRITÉRIOS DE ELEGIBILIDADE E RATEIO, E REGOVA A LEI COMPLEMENTAR Nº282, DE 06 DE JUNHO DE 2024.</t>
+  </si>
+  <si>
+    <t>5894</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5894/projeto_de_lei_complementar_no05.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº082, DE 10 DE JUNHO DE 2014, QUE INSTITUI A GRATIFICAÇÃO DE ATIVIDADE DE VIGILÂNCIA SANITÁRIA – GEVISA, E LEI COMPLEMENTAR Nº104/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4886</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4886/projeto_de_decreto_legislativo_no01.2026_eva_lucia_bezerra..pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A MEDALHA DE HONRA AO MÉRITO PROFESSORA EVA LÚCIA BEZERRA DE MENDONÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4539</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4539/projeto_de_resolucao_no02.2026_md_-_afast._presidente.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O AFASTAMENTO TEMPORÁRIO DO PRESIDENTE DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, POR MOTIVO DE SAÚDE, E A ASSUNÇÃO DA VICE-PRESIDENTE NA TITULARIDADE DA PRESIDÊNCIA DA CASA.</t>
+  </si>
+  <si>
+    <t>5730</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5730/projeto_de_resolucao_no04.2026_md_-_.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA DE PRIVACIDADE E PROTEÇÃO DE DADOS PESSOAIS NO ÂMBITO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>3773</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3773/requerimento_legislativo_no01.2026_ver._italo.pdf</t>
+  </si>
+  <si>
+    <t>"REQUERER,  A RETIRADA DE PAUTA  DO PROJETO DE LEI DE N° 237/2025, PARA CUMPRIMENTO DO DESPACHO, REQUERIDO PELA COMISSÃO DE CONSTITUIÇÃO E REDAÇÃO FINAL".</t>
+  </si>
+  <si>
+    <t>3783</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_legislativo_no02.2026_ver._italo.pdf</t>
+  </si>
+  <si>
+    <t>"REQUERER,  A INSERÇÃO  DE PAUTA  DO PROJETO DE LEI DE N° 237/2025, PARA CUMPRIMENTO DO DESPACHO, REQUERIDO PELA COMISSÃO DE CONSTITUIÇÃO E REDAÇÃO FINAL".</t>
+  </si>
+  <si>
+    <t>3781</t>
+  </si>
+  <si>
+    <t>“REQUER OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO Nº 150, § 5° IV, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A INCLUSÃO EM PAUTA DE PROPOSIÇÃO DO PROJETO DE LEI “DISPÕE SOBRE O PROGRAMA MUNICIPAL DE CONSCIENTIZAÇÃO E PREVENÇÃO À VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA A MULHER, POR MEIO DE PARCEIRA COM EMPRESAS PÚBLICAS E PRIVADAS NO MUNICIPIO DE PARNAMIRIM, E DA OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>3782</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3782/requerimento_legislativo_no04.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>"REQUERER, APÓS OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 150, §5º, INCISOS VII E VIII, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR O SEGUINTE TEMA: O REPASSE, AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AOS AGENTES DE COMBATE ÀS ENDEMIAS (ACE), DOS RECURSOS FEDERAIS ORIUNDOS DA PARCELA ADICIONAL DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR, DESTINADOS À AQUISIÇÃO DE FARDAMENTO E EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL (EPI), BEM COMO A ATUALIZAÇÃO DA TABELA “NÍVEL MÉDIO – ACS/ACE” NO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS PROFISSIONAIS DE SAÚDE, EM CONFORMIDADE COM O NOVO PISO SALARIAL NACIONAL DA CATEGORIA".</t>
+  </si>
+  <si>
+    <t>4063</t>
+  </si>
+  <si>
+    <t>Rárika Bastos</t>
+  </si>
+  <si>
+    <t>“REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ART. 93, ALÍNEA “K”, DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM/RN, BEM COMO NO ART. 81, INCISO VIII; ART. 150, § 4º, INCISO II; E ART. 109 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA COM O OBJETIVO DE DISCUTIR A SITUAÇÃO DOS ANIMAIS DE GRANDE PORTE SOLTOS NAS VIAS PÚBLICAS DO MUNICÍPIO DE PARNAMIRIM/RN.”</t>
+  </si>
+  <si>
+    <t>3810</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3810/requerimento_legislativo_no06.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>"REQUERER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO DE PARNAMIRIM, SENHORA ELIZA CRISTINA TOSCANO, PARA QUE COMPAREÇA AO PLENÁRIO DA CÂMARA MUNICIPAL, EM DATA A SER AGENDADA, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS ACERCA DO ATRASO NA EXECUÇÃO E ENTREGA DO CARTÃO EDUCA PARNAMIRIM".</t>
+  </si>
+  <si>
+    <t>3809</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3809/requerimento_legislativo_no07.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>"REQUERER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, SENHORA FATIVAN ALVES, BEM COMO A PRESIDENTE DO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE – COMDICA, SENHORA ROZICLEIDE GOMES, PARA COMPARECEREM A ESTA CÂMARA MUNICIPAL, EM DATA A SER AGENDADA, A FIM DE PRESTAREM ESCLARECIMENTOS ACERCA DO EDITAL DO FUNDO DA INFÂNCIA E ADOLESCÊNCIA – FIA".</t>
+  </si>
+  <si>
+    <t>3836</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3836/requerimento_legislativo_no08.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, APÓS OUVIDO O PLENÁRIO, QUE SEJA ENCAMINHADO O PRESENTE EXPEDIENTE À Ex.ª Sra. SEC. MUN. DE ASSIST. SOC., FATIVAN A. M. DE PAIVA, PARA QUE SEJAM ENCAMINHADAS A ESTA CASA LEGISLATIVA AS SEGUINTES INFO.: O QUANTITATIVO DE CESTAS BÁSICAS E ESPECIAIS DE ALIMENTOS CONCEDIDAS COMO BENEFÍCIO EVENTUAL DE SEGURANÇA ALIMENTAR, POR TODOS OS CENTROS DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL – CRAS DO MUNICÍPIO DE PARNAMIRIM/RN, DISCRIMINANDO: 1. O NÚMERO DE CESTAS DISTRIBUÍDAS POR UNIDADE DE CRAS; A PERIODICIDADE DA CONCESSÃO; O PERÍODO CORRESPONDENTE ÀS INFORMAÇÕES (ÚLTIMOS 12 MESES); 2. A QUANTIDADE TOTAL DE BENEFICIÁRIOS ATENDIDOS COM O REFERIDO BENEFÍCIO EVENTUAL EM TODO O MUNICÍPIO; QUAIS OS CRITÉRIOS TÉCNICOS E SOCIAIS ADOTADOS PELA SECRET. P/ A APROVAÇÃO DOS BENEFICIÁRIOS, ESPECIFICANDO: A) EXIGÊNCIAS CADASTRAIS (EX.: INSCRIÇÃO NO CADÚNICO); B) CRITÉRIOS DE RENDA; C) SITUAÇÕES PRIORITÁRIAS CONSIDERADAS; D) PROCEDIMENTOS DE AVALIAÇÃO SOCIAL REALIZADOS PELAS EQUIPES TÉCNICAS.</t>
+  </si>
+  <si>
+    <t>4064</t>
+  </si>
+  <si>
+    <t>Chicão</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4064/requerimento_legislativo_no09.2026_ver._chicao.pdf</t>
+  </si>
+  <si>
+    <t>“REQUER, NOS TERMOS REGIMENTAIS, COM FUNDAMENTO NO ARTIGO 31, DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM, E NO ARTIGO 150 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, O DESARQUIVAMENTO DOS PROJETOS DE LEI DE Nº 017/2025;  Nº 031/2025 E Nº 050/2025 DE MINHA AUTORIA PARA RETIFICAÇÃO TÉCNICA NECESSÁRIA PARA MELHOR REDAÇÃO E ADEQUAÇÃO NORMATIVA DA PROPOSIÇÃO.”</t>
+  </si>
+  <si>
+    <t>3838</t>
+  </si>
+  <si>
+    <t>CPE - Comissão Permanente de Educação</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3838/requerimento_legislativo_no010.2026_comissao_per._de_educacao.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX, DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM, E NO ARTIGO 18, INCISO IL, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, CONVIDAR A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO DE PARNAMIRIM, SENHORA ELIZA CRISTINA TOSCANO, PARA QUE COMPAREÇA AO PLENÁRIO DESTA CASA LEGISLATIVA, EM DATA A SER PREVIAMENTE AGENDADA, COM A FINALIDADE DE PRESTAR CONTAS E ESCLARECIMENTOS SOBRE A EDUCAÇÃO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>4075</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4075/requerimento_legislativo_no011.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>“REQUER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE A EXMA. PREFEITA DE PARNAMIRIM/RN, A SENHORA RAIMUNDA NILDA DA SILVA CRUZ, PRESTE CONTAS À ESTA CASA LEGISLATIVA DOS GASTOS REALIZADOS NO BLOCO CARNAVALESCO DENOMINADO “TÔ COM ELA”, NO TOCANTE A ESTRUTURA FÍSICA INSTALADA EM SUA RESIDÊNCIA PRIVADA NA PRAIA DE PIRANGI, EM PARNAMIRIM/RN E TAMBÉM EM RELAÇÃO AS ATRAÇÕES QUE SE APRESENTARAM NO BLOCO.”</t>
+  </si>
+  <si>
+    <t>4076</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4076/requerimento_legislativo_no012.2026_ver._michael_diniz.pdf</t>
+  </si>
+  <si>
+    <t>“REQUER À EXMA. PREFEITA DE PARNAMIRIM/RN, A SENHORA RAIMUNDA NILDA DA SILVA CRUZ E A SENHORA SECRETÁRIA DE EDUCAÇÃO, A SRA.  ELIZA CHRISTINA TOSCANO DE MENDONÇA BRITO, ESCLARECIMENTOS A RESPEITO DA OBRA DO CMEI IVETE MARIA, A FIM DE ESCLARECER OS MOTIVOS DO ATRASO DA OBRA, MOTIVO PELO QUAL A DATA DO INÍCIO DAS AULAS FORAM ATRASADAS, DEIXANDO DIVERSOS ALUNOS E FAMÍLIAS DESGUARNECIDOS.”</t>
+  </si>
+  <si>
+    <t>4163</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4163/requerimento_legislativo_no013.2026_urgencia_-_md.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA QUE O PROJETO: PROJETO DE LEI COMPLEMENTAR Nº01/2026 – “CONCEDE REAJUSTE DO PISO SALARIAL DO MAGISTÉRIO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.” (AUTORIA: PODER EXECUTIVO MUNICIPAL – PREFEITA RAIMUNDA NILDA DA SILVA CRUZ) TENHA SUA TRAMITAÇÃO EM REGIME DE URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>4164</t>
+  </si>
+  <si>
+    <t>REQUER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE A EXMA. PREFEITA DE PARNAMIRIM/RN, A SENHORA RAIMUNDA NILDA DA SILVA CRUZ, REMETA A ESTA CASA LEGISLATIVA INFORMAÇÕES DETALHADAS SOBRE A MOTIVAÇÃO DA TRANSFERÊNCIA DO CRAS PARA AS INSTALAÇÕES DO LEAN NO BAIRRO DA LIBERDADE, E QUE DÊ CIÊNCIA A ESTÁ CÂMARA, SOBRE QUAL ESPÉCIE DE CONTRATO FOI CELEBRADO ENTRE AS PARTES.</t>
+  </si>
+  <si>
+    <t>4429</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4429/requerimento_legislativo_no015.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA ENCAMINHADO EXPEDIENTE À SECRETARIA MUNICIPAL DE CULTURA - SEMUC, SOLICITANDO AS SEGUINTES INFORMAÇÕES ACERCA DA UTILIZAÇÃO DOS RECURSOS RECEBIDOS PELO MUNICÍPIO POR MEIO DA POLÍTICA NACIONAL ALDIR BLANC DE FOMENTO À CULTURA – CICLO 1: DATA EXATA DO CRÉDITO DOS RECURSOS NA CONTA DO MUNICÍPIO; CRONOGRAMA DETALHADO DE EXECUÇÃO E APLICAÇÃO DOS RECURSOS; PLANO DE APLICAÇÃO DOS RECURSOS; SITUAÇÃO ATUAL DA EXECUÇÃO FINANCEIRA, INFORMANDO VALORES JÁ EMPENHADOS, LIQUIDADOS E PAGOS, SE HOUVER.</t>
+  </si>
+  <si>
+    <t>4431</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4431/requerimento_legislativo_no016.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>REQUER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA ENCAMINHADO EXPEDIENTE À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL - SEMAS, SOLICITANDO O ENVIO DE RELATÓRIO DETALHADO DE TODOS OS VEÍCULOS VINCULADOS À REFERIDA SECRETARIA, COMPREENDENDO O PERÍODO DE JANEIRO DE 2025 ATÉ A PRESENTE DATA. O RELATÓRIO DEVERÁ CONTER, OBRIGATORIAMENTE, AS SEGUINTES INFORMAÇÕES: • QUANTIDADE TOTAL DE VEÍCULOS PERTENCENTES OU A SERVIÇO DA SECRETARIA; • PLACAS DE IDENTIFICAÇÃO DE CADA VEÍCULO; • QUILOMETRAGEM INICIAL EM JANEIRO DE 2025 E A QUILOMETRAGEM ATUAL DE CADA VEÍCULO; INFORMAÇÕES SOBRE A UTILIZAÇÃO DOS VEÍCULOS (SE ESTÃO EM ATIVIDADE, PARADOS PARA MANUTENÇÃO OU FORA DE CIRCULAÇÃO). • COMBUSTÍVEL UTILIZADO E PAGO POR CADA VEÍCULO, NESTE PERÍODO.</t>
+  </si>
+  <si>
+    <t>4488</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4488/requerimento_legislativo_no017.2026_ver._afranio.pdf</t>
+  </si>
+  <si>
+    <t>VEM APRESENTAR O PRESENTE REQUERIMENTO, SOLICITANDO A RETIRADA DE PAUTA DO PROJETO DE LEI Nº 139/2024.</t>
+  </si>
+  <si>
+    <t>4864</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4864/requerimento_legislativo_no018.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 150, 852, INCISOS VIL E VILL, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR O SEGUINTE TEMA: DESEMPENHO ANUAL DOS AGENTES COMUNITÁRIOS DE SAÚDE NO ÂMBITO DO NOVO FINANCIAMENTO DA ATENÇÃO PRIMÁRIA À SAÚDE: IMPLICAÇÕES DO COMPONENTE DE VÍNCULO E TERRITORIALIZAÇÃO.</t>
+  </si>
+  <si>
+    <t>4519</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4519/requerimento_legislativo_no019.2026_ver._thiago.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJAM ENVIADAS TODAS AS INFORMAÇÕES DE FORMA DETALHADA E CIRCUNSTANCIADA A RESPEITO DA EXECUÇÃO DA OBRA DA UBS DA PARQUE DAS ÁRVORES, BEM COMO QUAIS ETAPAS JÁ FORAM VENCIDAS E QUAIS ALTERAÇÕES FORAM NECESSÁRIAS AO PROJETO.</t>
+  </si>
+  <si>
+    <t>4824</t>
+  </si>
+  <si>
+    <t>FRENTE PARLAMENTAR DOS DIREITOS DAS MULHERES</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4824/requerimento_legislativo_no022.2026_ver._rarika_bastos-fpddm.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ART. 17, § 2º, NO ART. 39 E NO ART. 93 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM/RN, BEM COMO NO ART. 18, INCISOS I E VI, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, A REALIZAÇÃO DE SESSÃO SOLENE PARA A CONCESSÃO DA MEDALHA DE HONRA AO MÉRITO “PROFESSORA EVA LÚCIA BEZERRA DE MENDONÇA”, INSTITUÍDA PELA RESOLUÇÃO Nº 03/2015, INSÍGNIA A SER CONFERIDA ESPECIALMENTE ÀS MULHERES QUE, RECONHECIDAMENTE, TENHAM PRESTADO OU PRESTEM RELEVANTES SERVIÇOS AO MUNICÍPIO DE PARNAMIRIM/RN OU NELE SE DESTACADO POR SUA ATUAÇÃO SOCIAL, PROFISSIONAL, EDUCACIONAL, CULTURAL OU COMUNITÁRIA.</t>
+  </si>
+  <si>
+    <t>4828</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4828/requerimento_legislativo_no023.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 150, §5º, INCISOS VII E VIII, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA TRATAR DO TEMA:“ANÁLISE TÉCNICA DA IMPLANTAÇÃO DO SISTEMA BINÁRIO NAS AVENIDAS MARIA LACERDA MONTENEGRO E ABEL CABRAL (NOVA PARNAMIRIM).</t>
+  </si>
+  <si>
+    <t>4728</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4728/requerimento_legislativo_no024.2026_ver._michael_diniz.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER À EXMA. PREFEITA DE PARNAMIRIM/RN, A SENHORA RAIMUNDA NILDA DA SILVA CRUZ E O SENHOR SECRETÁRIO DE OBRAS PÚBLICAS, QUE ENVIE A ESTA CÂMARA ESCLARECIMENTOS A RESPEITO DA CONCLUSÃO DAS OBRAS NA RUA SENADOR GEORGINO AVELINO, NO BAIRRO DE MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>4732</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4732/requerimento_legislativo_no025.2026_ver._michael_diniz.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER À EXMA. PREFEITA DE PARNAMIRIM/RN, A SENHORA RAIMUNDA NILDA DA SILVA CRUZ E O SENHOR SECRETÁRIO DE OBRAS PÚBLICAS, QUE ENVIE A ESTA CÂMARA ESCLARECIMENTOS A RESPEITO DA CONCLUSÃO DAS OBRAS NA RUA TROMPOVISKY, NO BAIRRO DE PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>4866</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4866/requerimento_legislativo_no027.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>REQUER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA ENCAMINHADO EXPEDIENTE À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, SOLICITANDO INFORMAÇÕES ACERCA DAS LINHAS DE CUIDADO QUE ESTÃO SENDO DESENVOLVIDAS NO ÂMBITO DA ATENÇÃO PRIMÁRIA À SAÚDE NO MUNICÍPIO. DIANTE DISSO, SOLICITAMOS AS SEGUINTES INFORMAÇÕES:QUAIS LINHAS DE CUIDADO ESTÃO ATUALMENTE SENDO EXECUTADAS NO ÂMBITO DA ATENÇÃO PRIMÁRIA À SAÚDE NO MUNICÍPIO; O PLANEJAMENTO DAS AÇÕES RELACIONADAS A CADA LINHA DE CUIDADO, INCLUINDO OBJETIVOS, ESTRATÉGIAS E PÚBLICO-ALVO; RELAÇÃO DAS UNIDADES DE SAÚDE ONDE ESSAS LINHAS DE CUIDADO ESTÃO SENDO DESENVOLVIDAS; QUANTITATIVO DE USUÁRIOS ATENDIDOS EM CADA LINHA DE CUIDADO, ESPECIFICANDO OS NÚMEROS POR UNIDADE DE SAÚDE;INFORMAÇÕES SOBRE A PERIODICIDADE DAS ATIVIDADES E EQUIPES RESPONSÁVEIS PELA EXECUÇÃO DAS AÇÕES.</t>
+  </si>
+  <si>
+    <t>4867</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4867/requerimento_legislativo_no028.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>REQUER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA ENCAMINHADO EXPEDIENTE À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, SOLICITANDO AS SEGUINTES INFORMAÇÕES ACERCA DA EXECUÇÃO DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS (SCFV) NO MUNICÍPIO: RELAÇÃO DAS UNIDADES, EQUIPAMENTOS OU ESPAÇOS SOCIOASSISTENCIAIS ONDE O SCFV ESTÁ SENDO ATUALMENTE OFERTADO NO MUNICÍPIO; QUANTIDADE DE GRUPOS EM FUNCIONAMENTO EM CADA UNIDADE; PÚBLICO ATENDIDO PELO SERVIÇO, ESPECIFICANDO AS FAIXAS ETÁRIAS CONFORME AS ORIENTAÇÕES DA TIPIFICAÇÃO NACIONAL DE SERVIÇOS SOCIOASSISTENCIAIS; NÚMERO TOTAL DE USUÁRIOS ATENDIDOS PELO SCFV, DISCRIMINADO POR UNIDADE E POR FAIXA ETÁRIA; INFORMAÇÕES SOBRE A PERIODICIDADE DAS ATIVIDADES DESENVOLVIDAS E AS METODOLOGIAS UTILIZADAS NOS GRUPOS.</t>
+  </si>
+  <si>
+    <t>4868</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4868/requerimento_legislativo_no029.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>REQUER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA ENCAMINHADO EXPEDIENTE À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, SOLICITANDO INFORMAÇÕES ACERCA DA SITUAÇÃO DO REPASSE DE RECURSOS DESTINADOS AO CENTRO ESPECIALIZADO EM REABILITAÇÃO (CER) NO MUNICÍPIO. DIANTE DISSO, SOLICITAMOS AS SEGUINTES INFORMAÇÕES SE OS REPASSES FINANCEIROS DESTINADOS AO CER JÁ FORAM DEVIDAMENTE REGULARIZADOS; CASO AINDA NÃO TENHAM SIDO NORMALIZADOS, QUAL A ATUAL SITUAÇÃO ADMINISTRATIVA E FINANCEIRA DO REPASSE; QUAIS PROVIDÊNCIAS ESTÃO SENDO ADOTADAS PELA SECRETARIA MUNICIPAL DE SAÚDE PARA A REGULARIZAÇÃO DOS REPASSES.</t>
+  </si>
+  <si>
+    <t>4934</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4934/requerimento_legislativo_no031.2026_ver._afranio.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31, DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM, E NO ARTIGO 150, §5º, INCISOS VII E VIII DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA INCLUÍDO O PROJETO DE LEI DE Nº 139/2024 LEGALIZAÇÃO DA RUA CURIMATAÚ.</t>
+  </si>
+  <si>
+    <t>4929</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4929/requerimento_legislativo_no032.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31, DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM, E NO ARTIGO 150, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA AUTORIZADA A  RETIRADA DE PAUTA DO PROJETO DE LEI Nº199/2025 – “DISPÕE SOBRE A VEDAÇÃO DE AUTOPROMOÇÃO DE AGENTES PÚBLICOS, DIVULGAÇÃO DE NOMES DE AUTORIDADES E DISCURSOS EM EVENTOS CUSTEADOS COM RECURSOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5020</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5020/requerimento_legislativo_no33.2026_ver._rafaela.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ART. 162, I, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA RETIRADO DE PAUTA O PROJETO DE LEI ORDINÁRIA Nº 209/2025 PARA AJUSTES NO TEXTO.</t>
+  </si>
+  <si>
+    <t>5021</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5021/requerimento_legislativo_no034.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, REMETA EXPEDIENTE À SECRETARIA MUNICIPAL DE EDUCAÇÃO (SME) SOLICITANDO CÓPIA DO CONTRATO DE LOCAÇÃO OU DOCUMENTO QUE INFORME QUAL A FORMA DE CESSÃO DA IGREJA EVANGÉLICA ONDE PARTE DOS ALUNOS CMEI ETENIZE XAVIER FORAM ALOCADOS.</t>
+  </si>
+  <si>
+    <t>5141</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5141/requerimento_legislativo_no035.2026_ver._rarika_bastos.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ART. 93, ALÍNEA “K”, DA LEI ORGÂNICA MUNICIPAL E NOS ARTS. 81, VIII, 150, §4º, II E 109 DO REGIMENTO INTERNO, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DEBATER A SITUAÇÃO DA DEFESA CIVIL NO MUNICÍPIO DE PARNAMIRIM/RN, ESPECIALMENTE QUANTO À ESTRUTURA ADMINISTRATIVA, CAPACIDADE OPERACIONAL E AÇÕES DE PREVENÇÃO E RESPOSTA A DESASTRES.</t>
+  </si>
+  <si>
+    <t>5023</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5023/requerimento_legislativo_no036.2026_ver._michael_diniz.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER À EXMA. PREFEITA DE PARNAMIRIM/RN, A SENHORA RAIMUNDA NILDA DA SILVA CRUZ E O SR. CHEFE DO GABINETE CIVIL, CAIO VARELA, ENVIEM AS CÓPIAS INTEGRAIS DAS FOLHAS DE PONTO (OU REGISTROS ELETRÔNICOS DE FREQUÊNCIA) DE TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS QUE COMPARECERAM OU ESTIVERAM PRESENTES NA 16ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE PARNAMIRIM REALIZADA NA MANHÃ DO DIA 17 DE MARÇO DE 2026, NO PLENÁRIO DR. MÁRIO MEDEIROS.</t>
+  </si>
+  <si>
+    <t>5050</t>
+  </si>
+  <si>
+    <t>REQUER, COM FUNDAMENTO NO ARTIGO 150, REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA AUTORIZADA A RETIRADA DE PAUTA DOS PROJETO DE LEI N° 266/2025, QUE “INSTITUI A POLÍTICA MUNICIPAL DE FOMENTO, DIFUSÃO E EXIBIÇÃO DO CINEMA E O AUDIOVISUAL NA REDE PÚBLICA MUNICIPAL DE ENSINO DE PARNAMIRIM/RN; PARA AJUSTE DE TÉCNICA LEGISLATIVA.</t>
+  </si>
+  <si>
+    <t>5048</t>
+  </si>
+  <si>
+    <t>Professor Diego Américo</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5048/requerimento_legislativo_no038.2026_ver._diego_americo.pdf</t>
+  </si>
+  <si>
+    <t>APRESENTO A V. Sª, NOS TERMOS DO ART. 13, § V DO REGIMENTO INTERNO, O PRESENTE REQUERIMENTO DE AUDIÊNCIA PÚBLICA COM O OBJETIVO DE DISCUTIR E AVALIAR PLANO MUNICIPAL DE EDUCAÇÃO (PME), ESPECIALMENTE NO QUE DIZ RESPEITO AO CUMPRIMENTO DE SUAS METAS E ESTRATÉGIAS, ABRANGENDO OS SEGUINTES PONTOS:_x000D_
+•	MONITORAMENTO E AVALIAÇÃO DAS METAS DO PME;_x000D_
+•	CUMPRIMENTO DOS PRAZOS ESTABELECIDOS NO PLANO;_x000D_
+•	INVESTIMENTOS NA EDUCAÇÃO MUNICIPAL;_x000D_
+•	VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO;_x000D_
+•	QUALIDADE DO ENSINO E INDICADORES EDUCACIONAIS;_x000D_
+•	INFRAESTRUTURA DAS UNIDADES ESCOLARES;_x000D_
+•	PARTICIPAÇÃO DA SOCIEDADE CIVIL NO ACOMPANHAMENTO DO PM;_x000D_
+•	DESAFIOS E PROPOSTAS PARA ATUALIZAÇÃO E APRIMORAMENTO DO PLANO.</t>
+  </si>
+  <si>
+    <t>5051</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5051/requerimento_legislativo_no039.2026_ver._diego.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O DESARQUIVAMENTO DO PROJETO DE LEI Nº 117/2025, QUE “INSTITUI A COMENDA ‘ALMIR PADILHA’ NO MUNICÍPIO DE PARNAMIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5148</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5148/requerimento_legislativo_no041.2026_retirada_de_pauta_-_md.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA RETIRAR DE PAUTA EM REGIME DE URGÊNCIA A SEGUINTE MATÉRIA: PROJETO DE LEI COMPLEMENTAR Nº03/2026 – “ALTERA O §º DO ART. 29 DA LEI COMPLEMENTAR Nº22, DE 27 DE FEVEREIRO DE 2007, QUE DISPÕE SOBRE A REESTRUTURAÇÃO ORGANIZACIONAL DO PODER EXECUTIVO DO MUNICÍPIO DE PARNAMIRIM. ” (AUTORIA: PODER EXECUTIVO MUNICIPAL – RAIMUNDA NILDA DA SILVA CRUZ).</t>
+  </si>
+  <si>
+    <t>5170</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5170/requerimento_legislativo_no042.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER OUVIDO O PLENÁRIO COM FUNDAMENTO NOS TERMOS DOS ARTS. 63 E 77 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A CRIAÇÃO DE COMISSÃO ESPECIAL DE INQUÉRITO (CEI) PARA APURAR POSSÍVEIS IRREGULARIDADES NAS COBRANÇAS DE ENERGIA ELÉTRICA NO MUNICÍPIO DE PARNAMIRIM/RN, ESPECIALMENTE NO QUE SE REFERE AOS CONSUMIDORES QUE UTILIZAM SISTEMAS DE GERAÇÃO PRÓPRIA DE ENERGIA SOLAR.</t>
+  </si>
+  <si>
+    <t>5798</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5798/requerimento_legislativo_no043.2026_ver._irani_guedes.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA A REALIZAÇÃO DE SESSÃO SOLENE DESTINADA À ENTREGA DA COMENDA DO MÉRITO ENFERMEIRA ANA NERI, A SER REALIZADA EM DATA A SER DEFINIDA, DURANTE A SEMANA DA ENFERMAGEM.</t>
+  </si>
+  <si>
+    <t>5275</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5275/requerimento_legislativo_no045.2026_urgencia_-_md.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA QUE O PROJETO: PROJETO DE LEI COMPLEMENTAR Nº04/2026 – “INSTITUI A GRATIFICAÇÃO “COMPONENTE DE QUALIDADE” NO ÂMBITO DA ATENÇÃO PRIMÁRIA À SAÚDE DO MUNICÍPIO DE PARNAMIRIM/RN, ESTABELECE CRITÉRIOS DE ELEGIBILIDADE E RATEIO, E REGOVA A LEI COMPLEMENTAR Nº282, DE 06 DE JUNHO DE 2024.” (AUTORIA: PODER EXECUTIVO MUNICIPAL – PREFEITA RAIMUNDA NILDA DA SILVA CRUZ.) TENHA SUA TRAMITAÇÃO EM REGIME DE URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>5202</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5202/requerimento_legislativo_no047.2026_urgencia_-_md.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA QUE O PROJETO: PROJETO DE LEI Nº047/2026 – “CONCEDE ABONO ESPECIAL, NOS MESES DE ABRIL E MAIO DE 2026, EM RAZÃO DA CELEBRAÇÃO DA “SEMANA SANTA” E “DIA DAS MÃES”, AOS SERVIDORES DO QUADRO DE PESSOAL EFETIVO E COMISSIONADOS DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, E DETERMINA OUTRAS PROVIDÊNCIAS.” (AUTORIA: PODER LEGISLATIVO MUNICIPAL – MESA DIRETORA) TENHA SUA TRAMITAÇÃO EM REGIME DE URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>5203</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5203/requerimento_legislativo_no048.2026_ver._rhalessa_de_clenio..pdf</t>
+  </si>
+  <si>
+    <t>Assunto: AUDIÊNCIA PÚBLICA_x000D_
+Tema: ESCOLAS VERDES:PERSPECTIVAS SUSTENTÁVEIS PARA O RIO GRANDE_x000D_
+DO NORTE.</t>
+  </si>
+  <si>
+    <t>5341</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5341/requerimento_legislativo_no049.2026_ver._rarika.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NOS ARTIGOS 30 E 31 DA CONSTITUIÇÃO FEDERAL, NO ART. 35 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ART. 13, INCISO V, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE LIMPEZA URBANA (SELIM) REMETAM, NO PRAZO LEGAL, O ESTUDO DE IMPACTO FINANCEIRO (EIF) REFERENTE À IMPLANTAÇÃO DO ADICIONAL DE INSALUBRIDADE EM GRAU MÁXIMO (40%) PARA OS PROFISSIONAIS DA LIMPEZA URBANA.</t>
+  </si>
+  <si>
+    <t>5342</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5342/requerimento_legislativo_no050.2026_ver._rarika.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ART. 93, ALÍNEA “K”, DA LEI ORGÂNICA MUNICIPAL E NOS ARTS. 81, VIII, 150, §4º, II E 109 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DEBATER AS POLÍTICAS PÚBLICAS MUNICIPAIS DE PROMOÇÃO DA IGUALDADE RACIAL NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5343</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5343/requerimento_legislativo_no051.2026_ver._rarika.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO INCISO I DO ART. 162 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, A RETIRADA DE PAUTA DO PROJETO DE LEI Nº 265/2025, EM RAZÃO DA NECESSIDADE DE ADEQUAÇÕES TÉCNICO-LEGISLATIVAS.</t>
+  </si>
+  <si>
+    <t>5276</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5276/requerimento_legislativo_no052.2026_ver._thiago_fernandes..pdf</t>
+  </si>
+  <si>
+    <t>REQUERER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA ENCAMINHADO À SECRETÁRIA DE SERVIÇOS URBANOS – SEMSUR, A SOLICITAÇÃO DE ENVIO A ESTA CASA  LEGISLATIVA DE CÓPIA INTEGRAL DA ORDEM SE SERVIÇO ASSINADA PARA REALIZAÇÃO DE SERVIÇOS NA LAGOA NEZINHO ALVES.</t>
+  </si>
+  <si>
+    <t>5348</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5348/requerimento_legislativo_no053.2026_ver._michael_diniz.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31, DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM, E NO ARTIGO 150, §5º, INCISOS VII E VIII DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA REALIZADA AUDIÊNCIA PÚBLICA NO PLENÁRIO MÁRIO MEDEIROS, COM O OBJETIVO DE DISCUTIR AMPLAMENTE O TRANSTORNO DO ESPECTRO AUTISTA E TODAS AS SUAS NUANCES, E COMO O PODER PÚBLICO PODE INTERVIR PROPORCIONANDO MELHOR QUALIDADE DE VIDA ÀS FAMÍLIAS ATÍPICAS.</t>
+  </si>
+  <si>
+    <t>5727</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5727/requerimento_legislativo_no054.2026_ver._michael_diniz.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER à Exma. Prefeita de Parnamirim/RN, a Senhora Raimunda Nilda da Silva Cruz, que envie a esta Câmara, com base nos princípios da publicidade e da transparência que regem a Administração Pública, o envio (ou disponibilização para download) dos balancetes contábeis mensais referentes ao exercício de 2025, compreendendo o período de JANEIRO a DEZEMBRO, contendo o maior nível de detalhamento possível, incluindo:_x000D_
+Detalhamento Contábil: a) Balanc. de Verificação: Com todas as contas de natureza patrimonial, orçamentária e de controle, apresentando saldos anteriores, débitos, créditos e saldos atuais. b) PCASP-  Exec. Orçamentária e Financeira_x000D_
+a) Relação Analítica de Receitas: Descrição por natureza de receita, contendo os valores previstos, atualizados e efetivamente arrecadados.	b) Relação b)Analítica de Despesas: Detalhamento por função, subfunção, programa, projeto/atividade e elemento de despesa, constando os valores: DOTADO, EMPENHO, LIQUIDADO E PAGO._x000D_
+c)Relação de Restos a Pagar</t>
+  </si>
+  <si>
+    <t>5872</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5872/requerimento_legislativo_no056.2026_ver._diego_americo.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A RETIRADA DE PAUTA DO PROJETO DE LEI Nº 117/2025, QUE “INSTITUI A COMENDA ‘ALMIR PADILHA’ NO MUNICÍPIO DE PARNAMIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>3745</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Irani Guedes</t>
-[...2 lines deleted...]
-    <t>https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3745/indicacao_n_01.2026.pdf</t>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3745/indicacao_n_01.2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE - SESAD, A AQUISIÇÃO DE 15 (QUINZE) MOTOCICLETAS, A SEREM DESTINADAS AOS SUPERVISORES GERAIS E SUPERVISORES DE CAMPO DA VIGILÂNCIA AMBIENTAL.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3746/indicacao_n_02.2026.pdf</t>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3746/indicacao_n_02.2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A AQUISIÇÃO DE 02 (DOIS) VEÍCULOS UTILITÁRIOS, COM CAPACIDADE DE 16 LUGARES CADA, A SEREM DESTINADOS AOS AGENTES DA VIGILÂNCIA AMBIENTAL, PARA REALIZAÇÃO DE DESLOCAMENTOS DE MAIOR DISTÂNCIA.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>Binho de Ambrósio</t>
   </si>
   <si>
-    <t>https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3747/indicacao_n_03.2026.pdf</t>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3747/ind_003_de_2026.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO DE N°1.171/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA SETE DE SETEMBRO, NO BAIRRO DE LIBERDADE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3748/indicacao_n_04.2026.pdf</t>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3748/indicacao_n_04.2026.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO DE N°1.173/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA PRINCESA ISABEL, NO BAIRRO LIBERDADE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3749/indicacao_n_05.2026.pdf</t>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3749/ind_005_de_2026.pdf</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO Nº157/2025 A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A PINTURA E MANUTENÇÃO DA UBS ENFERMEIRO FRANCISCO GOMES DA SILVA, NO BAIRRO LIBERDADE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3750/indicacao_n_06.2026.pdf</t>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3750/ind_006_de_2026.pdf</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO Nº722/2025 A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE A AQUISIÇÃO DE NOVOS COLCHÕES E CAMAS PARA A UNIDADE DE PONTO DE APOIO E REALIZAÇÃO DE MELHORIAS ESTRUTURAIS, COMO PINTURA, REPAROS NAS INSTALAÇÕES FÍSICAS E DEMAIS ADEQUAÇÕES NECESSÁRIAS PARA GARANTIR CONDIÇÕES DIGNAS DE TRABALHO E DESCANSO AOS PROFISSIONAIS DA SAÚDE PARA O PONTO DE APOIO DO SAMU 192 RN EM PARNAMIRIM/RN.	VER. BINHO DE AMBRÓSIO</t>
   </si>
   <si>
+    <t>4224</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4224/ind_007_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERAR A INDICAÇÃO Nº165/2025 A CHEFE DO EXECUTIVO MUNICIPAL, O EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS), QUE VIABILIZEM ESFORÇOS PARA IMPLEMENTAÇÃO DO CENTRO DE ASSISTÊNCIA SOCIAL (CRAS), NO BAIRRO DE NOVA ESPERANÇA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4225</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4225/ind_008_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERAR A INDICAÇÃO Nº036/2025 A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO “ASFALTO” DA RUA LUIZA MARIA CONCEIÇÃO SANTIAGO ENTRE A RUA BOLÍVIA E RUA PROFESSORA VIONETE, LOCALIZADA NO BAIRRO PASSAGEM DE AREIA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4228</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4228/ind_009_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, A REVITALIZAÇÃO DAS FAIXAS DE PEDESTRES LOCALIZADAS NA AV. BRIGADEIRO EVERALDO BREVES, LOCALIZADA NO BAIRRO DO CENTRO.</t>
+  </si>
+  <si>
+    <t>4229</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4229/ind_010_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ESPORTE E LAZER – SEL, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A AQUISIÇÃO DE EQUIPAMENTOS ESPORTIVOS, ESPECIFICAMENTE REDES DE VOLEIBOL E BOLAS DE VOLEIBOL, PARA O GINÁSIO DE ESPORTES DE PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>4230</t>
+  </si>
+  <si>
+    <t>Léo Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4230/ind_011_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, A REITERAÇÃO DA INDICAÇÃO Nº 233/2021 , PARA QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA PRAÇA E UM CAMINHANDÓDROMO NA ÁREA VERDE LOCALIZADA ENTRE AS RUAS ARAÇÁ, RUA FIGUEIRA E RUA AÇUCENA, SITUADA NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4231</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4231/ind_012_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA E DEFESA SOCIAL E MOBILIDADE URBANA - SESDEM, A REITERAÇÃO DA INDICAÇÃO Nº 28/2025 , PARA QUE SEJAM REALIZADOS ESTUDOS VISANDO A VIABILIZAÇÃO DA AMPLIAÇÃO E ADEQUAÇÃO DAS ROTAS DA LINHA INTERBAIRROS DURANTE O PERÍODO DE CARNAVAL DE 2026.</t>
+  </si>
+  <si>
+    <t>4232</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4232/ind_013_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, E A SECRETARIA MUNICIPAL DE EDUCAÇÃO - SME, PARA QUE SEJA REALIZADA A REFORMA DA ESCOLA MUNICIPAL CMEI ETENIZE XAVIER DA SILVA ANGELO, LOCALIZADA NA AVENIDA PRESIDENTE GETÚLIO VARGAS, 2073, NO BAIRRO DE PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>4234</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4234/ind_014_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE - SESAD, A REALIZAÇÃO DE FORMAÇÕES CONTINUADAS PARA OS RECEPCIONISTAS, PORTEIROS E ATENDENTES QUE ATUAM NAS UNIDADES BÁSICAS DE SAÚDE (UBS) DO MUNICÍPIO DE PARNAMIRIM, COM FOCO NA QUALIDADE DO ATENDIMENTO, NO ACOLHIMENTO E NO ATENDIMENTO HUMANIZADO AOS USUÁRIOS DO SUS.</t>
+  </si>
+  <si>
+    <t>4235</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4235/ind_015_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A REALIZAÇÃO DA OPERAÇÃO TAPA-BURACO NA RUA MANOEL COSTA, EM FRENTE À RESIDÊNCIA DE Nº 4-B, BAIRRO BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>4237</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4237/ind_016_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, A EXECUÇÃO DE SERVIÇOS DE CAPINAÇÃO E LIMPEZA URBANA EM TODA A EXTENSÃO DA RUA CAMINHO DO ATLÂNTICO, NO BAIRRO CAJUPIRANGA.</t>
+  </si>
+  <si>
+    <t>4238</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4238/ind_017_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS -SEMOP, A PAVIMENTAÇÃO ASFÁLTICA DA RUA PADRE ZEZINHO, BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4239</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4239/ind_018_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO Nº 358/2021 À CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO DA RUA CITRINO, NO TRECHO QUE COMPREENDE ENTRE O MAXI ATACADO E A RUA DO BRONZE, NO BAIRRO PARQUE DE EXPOSIÇÕES II (ANTIGA KIBOM), NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4242</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4242/ind_019_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE  SERVIÇOS URBANOS – SEMSUR, A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE NA RUA AURINO VILA, NO CONJUNTO PARQUE DAS ORQUÍDEAS, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4243</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4243/ind_020_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A REPOSIÇÃO DE AREIA NAS QUADRAS DE VÔLEI E FUTEBOL DA PRAÇA CIDADE VERDE, LOCALIZADA NA RUA GASTÃO MARIZ, NAS PROXIMIDADES DO BAR INTEGRA, BAIRRO NOVA PARNAMIRIM, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4244</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4244/ind_021_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE, A APLICAÇÃO DO NOVO PISO SALARIAL NACIONAL (NOVO VENCIMENTO – 2026) DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS NA TABELA DE VENCIMENTOS DO GRUPO DE NÍVEL MÉDIO – AGENTE COMUNITÁRIO DE SAÚDE/AGENTES DE COMBATE ÀS ENDEMIAS (GNM-ACS/ACE)."</t>
+  </si>
+  <si>
+    <t>4245</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4245/ind_022_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE, O PAGAMENTO DA AJUDA DE CUSTO ANUAL PARA AQUISIÇÃO DE FARDAMENTO E EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS DO MUNICÍPIO DE PARNAMIRIM REFERENTE AO EXERCÍCIO DE 2025.</t>
+  </si>
+  <si>
+    <t>4246</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4246/indicacao_n_23.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, À EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), A CRIAÇÃO DA COORDENADORIA MUNICIPAL DE SUPERVISÃO E REVITALIZAÇÃO DOS RIOS DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4248</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4248/indicacao_n_24.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA DO MUNICÍPIO DE PARNAMIRIM, RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A CRIAÇÃO DE UM CENTRO MUNICIPAL DE FISIOTERAPIA, DESTINADO A OFERECER ATENDIMENTO ESPECIALIZADO À POPULAÇÃO, PROMOVENDO A REABILITAÇÃO FÍSICA, MOTORA E FUNCIONAL DOS PACIENTES DO SISTEMA ÚNICO DE SAÚDE (SUS) NO ÂMBITO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>4249</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4249/indicacao_n_25.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, À EXCELENTÍSSIMA SENHORA  RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A EFETIVAÇÃO DO DECRETO Nº 6.421/2021, QUE INSTITUI O CENTRO DE INFORMAÇÕES ESTRATÉGICAS DE VIGILÂNCIA EM SAÚDE MUNICIPAL – CIEVS, DEFININDO SUAS COMPETÊNCIAS, ESTRUTURA ORGANIZACIONAL E ATRIBUIÇÕES, CONFORME DISPOSTO NA REFERIDA NORMA.</t>
+  </si>
+  <si>
+    <t>4250</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4250/ind_026_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA AO PODER EXECUTIVO MUNICIPAL, A INDICAÇÃO Nº 2.767/2023, QUE SOLICITA A ELABORAÇÃO DE PROJETO DE LEI BASEADO NO QUE PREVÊ A LEI FEDERAL Nº 13.119/2014, QUE ESTABELECE O REGIME JURÍDICO DAS PARCERIAS ENTRE ADMINISTRAÇÃO PÚBLICA  E AS ORGANIZAÇÕES DA SOCIEDADE CIVIL, EM TERMO DE FOMENTO OU EM ACORDOS DE COOPERAÇÃO, NA GESTÃO DOS EQUIPAMENTOS ESPORTIVOS (GINÁSIOS, QUADRAS, CENTROS ESPORTIVOS) LOCALIZADOS NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4251</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4251/ind_027_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AOS SECRETÁRIOS MUNICIPAIS DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA  SR. GIVANILDO GOMES DO NASCIMENTO, E SECRETÁRIA DA MULHER SRA. KATIA PALHANO, A ADOÇÃO E IMPLANTAÇÃO DO PROJETO “CABINE ROSA” NO MUNICÍPIO DE PARNAMIRIM/RN, COM FOCO NA PREVENÇÃO, ACOLHIMENTO E COMBATE À VIOLÊNCIA E AO ASSÉDIO CONTRA A MULHER DURANTE EVENTOS FESTIVOS, ESPECIALMENTE NO PERÍODO CARNAVALESCO.</t>
+  </si>
+  <si>
+    <t>4252</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4252/ind_028_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DA ADMINISTRAÇÃO E DOS RECURSOS HUMANOS, QUE SEJAM TOMADAS AS MEDIDA ADMINISTRATIVAS PARA O ENQUADRAMENTO DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS QUE TIVERAM SEUS EMPREGOS PÚBLICOS TRANSFORMADOS EM CARGOS PÚBLICOS PELA LEI COMPLEMENTAR N.° 301 DE 30 DE DEZEMBRO DE 2025, NO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS PROFISSIONAIS DA SAÚDE EFETIVOS DA SECRETARIA MUNICIPAL DE SAÚDE DE PARNAMIRIM/RN</t>
+  </si>
+  <si>
+    <t>4254</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4254/ind_029_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, PARA QUE UNAM ESFORÇOS PARA REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS, BEM COMO MANUTENÇÃO EM BUEIROS DE DRENAGEM PLUVIAL NA RUA PRAIA DE BAHIA FORMOSA, BAIRRO DE NOVA PARNAMIRIM, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4255</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4255/ind_030_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, A REALIZAÇÃO DA PODA DAS ÀRVORES LOCALIZADAS NA RUA RIO JUNDIAI, BAIRRO DO PARQUE INDUSTRIAL, EMAÚS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4256</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4256/ind_031_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, QUE UNAM ESFORÇOS PARA REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA MANOEL MONTEIRO FILHO, PRÓXIMO A RESÊNCIA DE Nº 78, BAIRRO DE PASSAGEM DE AREIA, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4257</t>
+  </si>
+  <si>
+    <t>INDICAR À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL - SEMAS, EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE - SESAD, PARA QUE UNAM ESFORÇOS PARA INTENSIFICAÇÃO DE AÇÕES INTERSETORIAIS ENTRE A SEMAS E A SESAD, VISANDO O ATENDIMENTO INTEGRAL DAS FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL.</t>
+  </si>
+  <si>
+    <t>4258</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4258/ind_033_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERAR O INDICATIVO  DE Nº 005/2025 DE MESMA AUTORIA A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVA À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, SOLICITAR O COMPLEMENTO DA PAVIMENTAÇÃO PELO MÉTODO BRIPAR, DA RUA RIO PARNAÍBA, LOCALIZADA NO BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4259</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4259/indicacao_n_34.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERAR O INDICATIVO Nº º2.277/2023 E 006/2025 DE MESMA AUTORIA,A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, SOLICITAR O COMPLEMENTO DA PAVIMENTAÇÃO ASFÁLTICA DA AV. RIO PITIMBU, NO CONJUNTO PARQUE INDUSTRIAL, NO BAIRRO DE EMAÚS.</t>
+  </si>
+  <si>
+    <t>4261</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4261/ind_035_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERAR O INDICATIVO  DE Nº 1978/2025 DE MESMA AUTORIA,A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA NA RUA CAMINHO DE BERTIOGA, LOCALIZADA NO BAIRRO DE CAJUPIRANGA, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4263</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4263/ind_036_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERAR O INDICATIVO  DE Nº 1977/2025 DE MESMA AUTORIA, À CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA NA RUA CAMINHO DE CAMURUPIM, LOCALIZADA NO BAIRRO DE CAJUPIRANGA, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4264</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4264/indicacao_n_37.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, A REALIZAÇÃO DE ESTUDOS TÉCNICOS E A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DA ESCOLA DO FUTURO NO BAIRRO CAJUPIRANGA, COM INFRAESTRUTURA MODERNA, TECNOLÓGICA, ACESSÍVEL E INCLUSIVA, VOLTADA À INOVAÇÃO EDUCACIONAL E À FORMAÇÃO INTEGRAL DOS ESTUDANTES, PREPARANDO-OS PARA OS DESAFIOS DO SÉCULO XXI.</t>
+  </si>
+  <si>
+    <t>4266</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4266/ind_038_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA PREFEITA SRA. RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, À SECRETARIA MUNICIPAL DE OBRAS – SEMOP E À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO – SEMUR, A REITERAÇÃO DA INDICAÇÃO Nº 1188/2024, PARA TRATAR DA CRIAÇÃO DO PLANO DIRETOR DE DRENAGEM E MANEJO DE ÁGUAS PLUVIAIS, COM O OBJETIVO DE ESTABELECER MECANISMOS EFICAZES DE GESTÃO DA INFRAESTRUTURA URBANA, RELACIONADOS AO ESCOAMENTO DAS ÁGUAS PLUVIAIS EM ÁREAS URBANAS, EVITANDO PREJUÍZOS ECONÔMICOS, SOCIAIS E AMBIENTAIS, E PROMOVENDO A MELHORIA DA QUALIDADE DE VIDA DA POPULAÇÃO DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4267</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4267/ind_039_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS, PARA ASSEGURAR A PRESENÇA DE PROFISSIONAL CIRURGIÃO-DENTISTA E A REGULARIDADE DOS ATENDIMENTOS ODONTOLÓGICOS NA UNIDADE BÁSICA DE SAÚDE (UBS) DO BAIRRO COHABINAL.</t>
+  </si>
+  <si>
+    <t>4268</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4268/ind_040_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAP, QUE SEJAM ADOTADAS PROVIDÊNCIAS URGENTES COM VISTAS À NORMALIZAÇÃO DO FORNECIMENTO DE MEDICAMENTOS PSICOTRÓPICOS NO CENTRO INTEGRADO DE SAÚDE (CIS).</t>
+  </si>
+  <si>
+    <t>4269</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4269/ind_041_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>NDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 47/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), VISANDO A AQUISIÇÃO DE COLEIRAS ANTIPARASITÁRIAS.</t>
+  </si>
+  <si>
+    <t>4270</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4270/ind_042_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 48/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), VISANDO A AQUISIÇÃO DE COLEIRAS REFLETIVAS.</t>
+  </si>
+  <si>
+    <t>4271</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4271/ind_043_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO E A SELIM, QUE SEJA DISPONIBILIZADO CONTENTORES DE LIXO PARA A AVENIDA PAU BRASIL, NO BAIRRO DE BELA PARNAMIRIM/ PARNAMIRIM- RN.</t>
+  </si>
+  <si>
+    <t>4272</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4272/ind_044_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO E A SEMSUR, QUE SEJA REALIZADA DEDETIZAÇÃO NA PRAÇA AO REDOR DO GINÁSIO DE EMAÚS, NO BAIRRO DE EMAÚS – PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4274</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4274/ind_045_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, À SOLICITAÇÃO DA OPERAÇÃO DO TAPA BURACO DA RUA ARAÇÁ, LOCALIZADA NO BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4275</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4275/ind_046_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°1970/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA PRAÇA, EM FRENTE À IGREJA NOSSA SENHORA DAS GRAÇAS, LOCALIZADA NA RUA DA INCONFIDÊNCIA, NO BAIRRO JARDIM PLANALTO, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4276</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4276/ind_047_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°1969/2025, DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SECRETARIA MUNICIPAL DE ESPORTE E LAZER, PARA QUE SEJA REALIZADA A URBANIZAÇÃO DA ÁREA VERDE, BENEFICIANDO COM A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NA RUA CAMPO DOS RIOS, LOCALIZADA NO LOTEAMENTO SONHO VERDE, CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4277</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4277/ind_048_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°2065/2025, DE AUTORIA PRÓPRIA, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, O FORTALECIMENTO DA REDE MUNICIPAL DE ATENÇÃO À SAÚDE MENTAL, COM A AMPLIAÇÃO DOS SERVIÇOS ESPECIALIZADOS, CRIAÇÃO DE EQUIPES ITINERANTES, CAMPANHAS DE CONSCIENTIZAÇÃO E CAPACITAÇÃO PERMANENTE DE PROFISSIONAIS, VISANDO À PREVENÇÃO DO ADOECIMENTO PSÍQUICO E DO SUICÍDIO NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4278</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4278/ind_049_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°381/2025, DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA, A IMPLANTAÇÃO DO SISTEMA VIÁRIO BINÁRIO NA RUA ROSA FERNANDES DA SILVA E RUA CÍCERA EUGÊNIO CARLOS DA SILVA, UMA PARA CADA SENTIDO, NO BAIRRO NOVA ESPERANÇA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4279</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4279/ind_050_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO Nº 723/2025, DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL ESPORTES E LAZER E À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, PARA QUE SEJA REALIZADA A CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO NA PRIMEIRA ÁREA VERDE DO RESIDENCIAL PARQUE VERDE, LOCALIZADO NO BAIRRO DE NOVA ESPERANÇA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4348</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4348/ind_051_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°660/2025, DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ  EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO PARA QUE SEJA REALIZADA IMPLANTAÇÃO DE UMA CICLOVIA UNIDIRECIONAL (IDA E VOLTA) NA ESTRADA DO CATRE, NO BAIRRO EMAÚS, NESTA CIDADE, COM O OBJETIVO DE GARANTIR SEGURANÇA E INCENTIVAR A PRÁTICA ESPORTIVA NA REGIÃO., NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4349</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4349/ind_052_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA E MOBILIDADE URBANA - SESDEM, PARA QUE SEJA REALIZADA A CRIAÇÃO DE UMA ROTATÓRIA NA RUA DIX-SEPT ROSADO MAIA COM A AV. JOÃO XXLLL, NO BAIRRO COHABINAL, TRAZENDO ASSIM O BEM ESTAR, A MOBILIDADE E PRINCIPALMENTE A SEGURANÇA NO TRÂNSITO DE NOSSA CIDADE, E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>4106</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4106/ind_053_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS –  QUE SEJA REALIZADO UMA MANUTENÇÃO (TAPA-BURACOS) NA RUA GERALDO PONTES EM FRENTE AO PARQUE DE EXPOSIÇÃO ( FESTA DO BOI ) NO BAIRRO PARQUE DE EXPOSIÇÃO – PARNAMIRIM RN.</t>
+  </si>
+  <si>
+    <t>4350</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4350/ind_054_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A PAVIMENTAÇÃO ASFÁLTICA DA RUA DAS PATATIVAS, BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4351</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4351/ind_055_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO – SME, A REITERAÇÃO Nº 1.706/2025, REALIZAÇÃO DOS SEGUINTES SERVIÇOS NA ESCOLA MUNICIPAL JOSAFÁ SISINO DE MACHADO, SITUADA NA AVENIDA RIO ÁGUA VERMELHA, BAIRRO PARQUE INDUSTRIAL/EMAÚS._x000D_
+•	RECONSTRUÇÃO DA SALA DE AULA 8, ATUALMENTE EMBARGADA;_x000D_
+•	SUBSTITUIÇÃO DAS GRADES;_x000D_
+•	INSTALAÇÃO DE CERCA ELÉTRICA;_x000D_
+•	RESTAURAÇÃO DA PINTURA INTERNA E EXTERNA;_x000D_
+•	CONSTRUÇÃO DE UM PÁTIO COBERTO NO ESPAÇO DISPONÍVEL NO TERRENO DA ESCOLA.</t>
+  </si>
+  <si>
+    <t>4353</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4353/ind_056_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS -SEMOP, O SERVIÇO DE TAPA-BURACOS, NA RUA VIRGINÓPOLIS, BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4354</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4354/ind_057_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO PODER EXECUTIVO MUNICIPAL, POR MEIO DO ÓRGÃO COMPETENTE, A CRIAÇÃO E PADRONIZAÇÃO DA CARTEIRA DE IDENTIDADE FUNCIONAL DA GUARDA MUNICIPAL DE PARNAMIRIM/RN, DESTINADA AOS INTEGRANTES EFETIVOS DA CORPORAÇÃO.</t>
+  </si>
+  <si>
+    <t>4355</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4355/ind_058_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A REALIZAÇÃO DE SERVIÇO DE TAPA-BURACOS EM TODA A EXTENSÃO DA AVENIDA BRIGADEIRO TROMPOWSKY, NO TRECHO COMPREENDIDO ENTRE A BR-101 E A AVENIDA PAULO AFONSO, BAIRRO MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>4356</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4356/ind_059_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR) E À SECRETARIA MUNICIPAL DE PLANEJAMENTO E FINANÇAS (SEPLAF), QUE REALIZE OS DEVIDOS ENCAMINHAMENTOS PARA INICIAR O PROCESSO DE REVISÃO E ATUALIZAÇÃO DO PLANO DIRETOR DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4357</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4357/ind_060_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR) E À SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO (SETUDE), QUE SEJAM ADOTADAS AS PROVIDÊNCIAS ADMINISTRATIVAS CABÍVEIS, COM A DEVIDA ARTICULAÇÃO INSTITUCIONAL E A FORMALIZAÇÃO DOS ENCAMINHAMENTOS JUNTO À CAPITANIA DOS PORTOS DO RIO GRANDE DO NORTE (CPRN), OBJETIVANDO A DELIMITAÇÃO E REGULAMENTAÇÃO DE ÁREA ESPECÍFICA DESTINADA À PROTEÇÃO E AO ORDENAMENTO DA PESCA ARTESANAL, MEDIANTE A INSTALAÇÃO DE BÓIAS DE SINALIZAÇÃO NÁUTICA NA ÁREA DELIMITADA PELO TERMO DE AUTORIZAÇÃO DE USO SUSTENTÁVEL CONCEDIDO À COLÔNIA DE PESCA Z-56 – PIRANGI DO NORTE, VISANDO À SEGURANÇA DA ATIVIDADE PESQUEIRA, À PRESERVAÇÃO DOS RECURSOS NATURAIS E À ORGANIZAÇÃO DO USO DO ESPAÇO MARÍTIMO.</t>
+  </si>
+  <si>
+    <t>4358</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4358/ind_061_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) E À SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO (SETUDE), QUE SEJAM ADOTADAS AS PROVIDÊNCIAS ADMINISTRATIVAS NECESSÁRIAS, JUNTO À SECRETARIA DO PATRIMÔNIO DA UNIÃO (SPU), VISANDO À FORMALIZAÇÃO DO TERMO DE ADESÃO À GESTÃO DAS PRAIAS (TAGP), NO ÂMBITO DO PROJETO ORLA, COM O OBJETIVO DE VIABILIZAR A GESTÃO MUNICIPAL DAS PRAIAS MARÍTIMAS.</t>
+  </si>
+  <si>
+    <t>4359</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4359/ind_062_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) E À SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO (SETUDE), QUE SEJAM ADOTADAS AS PROVIDÊNCIAS ADMINISTRATIVAS NECESSÁRIAS PARA INSTITUIR CADASTRO PERMANENTE E UNIFICADO DE VENDEDORES AMBULANTES, VINCULADO À PLATAFORMA GOV.BR, COM SISTEMA INFORMATIZADO E COMPARTILHADO ENTRE AS SECRETARIAS MUNICIPAIS, CONTEMPLANDO CADASTRAMENTO ANUAL COM ATUALIZAÇÃO SIMPLIFICADA E ORGANIZAÇÃO POR CATEGORIA DE ATIVIDADE.</t>
+  </si>
+  <si>
+    <t>4360</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4360/ind_063_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), À SECRETARIA MUNICIPAL DE SAÚDE (SESAD) E À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM), QUE SEJA REALIZADO OPERATIVO DE APREENSÃO, RECOLHIMENTO, REGISTRO, CADASTRAMENTO E DESTINAÇÃO ADEQUADA DE ANIMAIS DE GRANDE PORTE SOLTOS NAS VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE PARNAMIRIM/RN, EM CONFORMIDADE COM AS LEIS MUNICIPAIS Nº 2.389/2023 E Nº 867/1996, VISANDO À SEGURANÇA VIÁRIA, À PROTEÇÃO DA SAÚDE PÚBLICA, AO BEM-ESTAR ANIMAL E AO ORDENAMENTO DOS ESPAÇOS PÚBLICOS.</t>
+  </si>
+  <si>
+    <t>4361</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4361/ind_064_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA DE ESTADO DA ADMINISTRAÇÃO (SEAD), À SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA E DA DEFESA SOCIAL (SESED), À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) E À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E RECURSOS HUMANOS (SEARH), QUE SEJA REALIZADA A ANÁLISE DA POSSIBILIDADE, BEM COMO A ADOÇÃO DAS PROVIDÊNCIAS ADMINISTRATIVAS NECESSÁRIAS PARA A CESSÃO DA ESTRUTURA DO PRÉDIO LOCALIZADO NA RUA TENENTE FERREIRA MALDOS, S/N, CENTRO, PARNAMIRIM/RN, NAS PROXIMIDADES DO MERCADO PÚBLICO MUNICIPAL, IMÓVEL QUE ABRIGOU ANTERIORMENTE O 3º BATALHÃO DE POLÍCIA MILITAR (3º BPM), VISANDO À DESTINAÇÃO DO ESPAÇO PARA A INSTALAÇÃO DO CENTRO DE OPERAÇÕES INTEGRADAS (COI).</t>
+  </si>
+  <si>
+    <t>4362</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4362/ind_065_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, QUE SEJAM ENVIADOS ESFORÇOS PARA A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE DO TIPO LOMBADA EM FRENTE AO CONDOMÍNIO RESIDENCIAL GREEN GARDEN, Nº 524, LOCALIZADO NA RUA ADAIL PAMPLONA DE MENEZES, NO BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4363</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4363/ind_066_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, PARA QUE SEJA REALIZADA A OPERAÇÃO TAPA-BURACO, NA RUA ALGAROBA PRÓXIMA A MERCEARIA SERIDÓ, LOCALIZADA NO BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4364</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4364/ind_067_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, PARA QUE SEJA REALIZADA A OPERAÇÃO TAPA-BURACO NA RUA CAPITÃO AVIADOR HERALDO CUNHA DE MARTINHO, PRÓXIMO AO CRUZAMENTO COM A RUA AVELOZ, LOCALIZADA NO BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4365</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4365/ind_068_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO N° 94/2024, QUE INDICA À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, EXTENSIVO E A SECRETARIA MUNICIPAL DE TRIBUTAÇÃO – SEMUT, A REALIZAÇÃO DE ESTUDOS TÉCNICOS PARA O ENVIO DE UM PROJETO DE LEI COMPLEMENTAR DE EXCLUSIVA COMPETÊNCIA DO EXECUTIVO, COM O OBJETIVO DE CONCEDER ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) AOS IMÓVEIS QUE SEJAM DE PROPRIEDADE E RESIDÊNCIA DE CONTRIBUINTE, CÔNJUGE E/OU FILHOS DAS FAMÍLIAS QUE COMPROVADAMENTE SEJAM PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA).</t>
+  </si>
+  <si>
+    <t>4366</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4366/ind_069_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A RETIRADA DE ENTULHO NA RUA SEBASTIANA CONSTÂNCIA DA SILVA, PRÓXIMO À IGREJA ASSEMBLEIA DE DEUS, NO BAIRRO ROSA DOS VENTOS.</t>
+  </si>
+  <si>
+    <t>4367</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4367/ind_070_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DA MULHER E DOS DIREITOS – SEMMUD, A ADOÇÃO DE PROVIDÊNCIAS PARA A IMPLANTAÇÃO DO PROJETO BANCO VERMELHO EM PRAÇAS, PARQUES E DEMAIS ESPAÇOS PÚBLICOS DE GRANDE CIRCULAÇÃO NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4368</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4368/ind_071_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM QUE SEJA REALIZADA A IMPLANTAÇÃO DE 02 (DUAS) LOMBADAS NA RUA JOÃO IRINEU ANTUNES, PRÓXIMO AO CRAS (CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL) E À UBS DO BAIRRO BELA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4369</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4369/ind_072_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA RUA OTANI GOMES DE CASTRO, NO BAIRRO VALE DO SOL.</t>
+  </si>
+  <si>
+    <t>4371</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4371/ind_073_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A REALIZAÇÃO DE PODA DAS ÁRVORES LOCALIZADSA NA RUA SEBASTIANA CONSTÂNCIA DA SILVA, NO BAIRRO ROSA DOS VENTOS.</t>
+  </si>
+  <si>
+    <t>4372</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4372/ind_074_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NO CRUZAMENTO DA AVENIDA PRESIDENTE GETÚLIO VARGAS COM A AVENIDA SATURNINO DA ROCHA LARANJEIRAS, NO BAIRRO PASSAGEM DE AREIA, NESTE MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4373</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4373/ind_075_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETÁRIA DE SERVIÇOS URBANOS, SRA. RENATA DA SILVA CRUZ E A SECRETARIA DE LIMPEZA URBANA SRA. ROSEANE PAIVA DE AMORIM, A SOLICITAÇÃO DA PODA DAS ÁRVORES DO CANTEIRO CENTRAL DA  RUA SINEDINO XAVIER DE OLIVEIRA, NO BAIRRO DE ROSA DOS VENTOS.</t>
+  </si>
+  <si>
+    <t>4374</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4374/ind_076_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 49/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), VISANDO A AQUISIÇÃO DE EQUIPAMENTOS DE LABORATÓRIO PARA O CENTRO DE CONTROLE DE ZOONOSES.</t>
+  </si>
+  <si>
+    <t>4375</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4375/ind_077_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 50/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), VISANDO A AQUISIÇÃO DE EQUIPAMENTOS DE MANEJO E CONTENÇÃODE ANIMAIS E EPIS.</t>
+  </si>
+  <si>
+    <t>4376</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4376/ind_078_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE OBRAS PÚBLICAS E SANEAMENTO, O SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A ADOÇÃO DE MEDIDAS URGENTES PARA A REALIZAÇÃO DE UMA OPERAÇÃO TAPA-BURACO NA RUA DOS CAJUEIROS NO BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4073</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4073/ind_079_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DA FACHADA COM IDENTIFICAÇÃO/PLACA OFICIAL DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL (CMEI) PROFESSORA JUDITH AGUIAR, LOCALIZADO NA RUA DAS BUTIÁS, NO BAIRRO BELA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4378</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4378/ind_080_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA DE SERVIÇOS URBANOS, SRA. RENATA DA SILVA CRUZ E A SECRETARIA DE LIMPEZA URBANA SRA. ROSEANE PAIVA DE AMORIM, A SOLICITAÇÃO DA PODA DAS ÁRVORES DO CANTEIRO CENTRAL DA RUA PEDRO NUNES FERREIRA, NO BAIRRO DE MONTE CASTELO, PRÓXIMO AO SUPERMERCADO QUEIROZ.</t>
+  </si>
+  <si>
+    <t>4107</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4107/ind_081_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO E A SESDEM, QUE SEJA REALIZADO UM ESTUDO PARA IMPLANTAÇÃO DE UMA PARADA/ABRIGO PARA PASSAGEIROS, NAS PROXIMIDADES DO CONDOMÍNIO AQUARELA (SENTIDO CAIC), RUA OSCAR RAMALHO DE FARIAS, Nº102 BAIRRO ROSA DOS VENTOS/PARNAMIRIM- RN.</t>
+  </si>
+  <si>
+    <t>4108</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4108/ind_082_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO E A SEMSUR, QUE SEJA REALIZADA DEDETIZAÇÃO NA PRAÇA PICO DO CABUGI NO BAIRRO DE EMAÚS ( PARQUE INDUSTRIAL), NO BAIRRO DE EMAÚS – PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4379</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4379/indicacao_n_83.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO E A SESDEM, QUE SEJA REALIZADO UM ESTUDO PARA RETIRADA E/OU REMANEJAMENTO DE UMA LOMBADA, SITUADA À RUA OSCAR RAMALHO DE FARIAS, Nº 65 BAIRRO ROSA DOS VENTOS – PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4380</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, À EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), A IMPLEMENTAÇÃO DE AÇÕES PERMANENTES E REGULARES DE EDUCAÇÃO AMBIENTAL NO ÂMBITO DO MUNICÍPIO, POR MEIO DE ATIVIDADES EDUCATIVAS CONTÍNUAS EM ESCOLAS, COMUNIDADES E ESPAÇOS PÚBLICOS, VISANDO PROMOVER A CONSCIENTIZAÇÃO SOBRE PRESERVAÇÃO AMBIENTAL, USO SUSTENTÁVEL DOS RECURSOS NATURAIS, DESCARTE CORRETO DE RESÍDUOS SÓLIDOS, PROTEÇÃO DOS RIOS E ÁREAS DE PRESERVAÇÃO, FORTALECENDO A CIDADANIA AMBIENTAL E A RESPONSABILIDADE COLETIVA.</t>
+  </si>
+  <si>
+    <t>4381</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>REITERAR A INDICAÇÃO Nº 98/2024 AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, PARA QUE IMPONHAM ESFORÇOS NO SENTIDO DE QUE SEJA FEITO A CRIAÇÃO DE UMA SEDE DO CADASTRO ÚNICO PARA PROGRAMAS SOCIAIS (CADÚNICO) EM NOVA PARNAMIRIM, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4382</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4382/ind_086_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AOS SECRETÁRIOS MUNICIPAIS DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA , SENHOR GIVANILDO GOMES DO NASCIMENTO, A ADOÇÃO URGENTE DE SINALIZAÇÃO VIÁRIA DA RUA JOSÉ INÁCIO, PIRANGI DO NORTE, PARNAMIRIM/RN,  COM PINTURA DO MEIO-FIO NA COR AMARELA EM TODA A EXTENSÃO DA VIA E INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO VERTICAL COM A INDICAÇÃO “PROIBIDO ESTACIONAR” AO LONGO DE TODA A RUA JOSÉ INÁCIO.</t>
+  </si>
+  <si>
+    <t>4384</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4384/ind_087_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AOS SECRETÁRIOS MUNICIPAIS DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM) , SENHOR GIVANILDO GOMES DO NASCIMENTO, A ADOÇÃO URGENTE DE MEDIDAS DE ORDENAMENTO E SINALIZAÇÃO VIÁRIA NA RUA MISAEL PINHEIRO DE LIMA, EM ROSA DOS VENTOS, NO MUNICÍPIO DE PARNAMIRIM/RN,  SENDO A PINTURA DO MEIO-FIO NA COR AMARELA EM TODA A EXTENSÃO DA VIA, COM O OBJETIVO DE COIBIR O ESTACIONAMENTO IRREGULAR; INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO VERTICAL COM A INDICAÇÃO “PROIBIDO ESTACIONAR” AO LONGO DE TODA A RUA MISAEL PINHEIRO DE LIMA, DESDE A AVENIDA DR. MÁRIO NEGÓCIO ATÉ APÓS A ESCOLA EVOLUÇÃO; IMPLANTAÇÃO DE MÃO ÚNICA NO SENTIDO DA AVENIDA DR. MÁRIO NEGÓCIO PARA A RUA MISAEL PINHEIRO DE LIMA; INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO VERTICAL COM A INDICAÇÃO “SENTIDO PROIBIDO” NO SENTIDO DA RUA MISAEL PINHEIRO DE LIMA PARA A AVENIDA DR. MÁRIO NEGÓCIO.</t>
+  </si>
+  <si>
+    <t>4385</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4385/ind_088_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR, QUE SEJA REALIZADO O REPARO DO BUEIRO DA RUA HERONDINA MOREIRA DE SOUZA, BAIRRO DE LIBERDADE, CONFORME FOTO EM ANEXO.</t>
+  </si>
+  <si>
+    <t>4386</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4386/indicacao_n_89.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 51/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), VISANDO A AQUISIÇÃO DE INSUMOS PARA CONFECÇÃO DE PLACAS.</t>
+  </si>
+  <si>
+    <t>4387</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4387/indicacao_n_90.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 52/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), VISANDO A AQUISIÇÃO DE RAÇÃO PARA CÃES E GATOS EM SITUAÇÃO DE ABRIGO E/OU ABANDONO.</t>
+  </si>
+  <si>
+    <t>4388</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4388/ind_091_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETÁRIA DE SERVIÇOS URBANOS (SEMSUR), SENHORA RENATA CRUZ, A SOLICITAÇÃO DA PODA DAS ÁRVORES DO CANTEIRO CENTRAL AO LONGO DE TODA A EXTENSÃO DA RUA DOM LEME, NO BAIRRO DO CENTRO, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4389</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4389/indicacao_n_92.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO E A SEMSUR, QUE SEJA REALIZADA A REESTRUTURAÇÃO DA ÁREA PET, SITUADA À PRAÇA ALUÍZIO ALVES (PARQUE INDUSTRIAL) EMAÚS/PARNAMIRIM- RN.</t>
+  </si>
+  <si>
+    <t>4390</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4390/ind_093_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO- SME QUE SEJA REALIZADO A REFORMA DA QUADRA DA ESCOLA BRIGADEIRO EDUARDO GOMES, LOCALIZADO NO BAIRRO NOVA PARNAMIRIM, NA CIDADE DE PARNAMIRIM; E DA OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>4392</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4392/ind_094_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO Nº 824/2025, PARA A INSTALAÇÃO DE EMBORRACHAMENTO NA RAMPA DE ACESSO À ENTRADA DA UNIDADE BÁSICA DE SAÚDE - UBS VEREADOR TEODOMIRO BARBOSA, BAIRRO BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>4109</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4109/ind_095_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL - SEMAS, PARA REALIZAÇÃO DO FORTALECIMENTO DO CRAS DO PARQUE INDUSTRIAL, COM AMPLIAÇÃO DE OFICINAS PROFISSIONALIZANTES E CURSOS DE CAPACITAÇÃO PARA O MERCADO DE TRABALHO.</t>
+  </si>
+  <si>
+    <t>4110</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4110/ind_096_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL - SEMAS E DA SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA - SESDEM, ATRAVÉS DA GUARDA MUNICIPAL POR MEIO DA PATRULHA MARIA DA PENHA, A REALIZAÇÃO DE CAMPANHAS PERMANENTES DE COMBATE À VIOLÊNCIA DOMÉSTICA.</t>
+  </si>
+  <si>
+    <t>4393</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4393/indicacao_n_97.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL MOBILIDADE URBANA E SEGURANÇA, SESDEM, IMPLANTAÇÃO IMEDIATA DE FAIXA ELEVADA PARA PEDESTRES NA AV. MARIA LACERDA MONTENEGRO EM FRENTE AO COLÉGIO LINK, OBEDECENDO ÀS NORMAS TÉCNICAS DO CONTRAN (RESOLUÇÃO Nº 495/2014 E ATUALIZAÇÕES) E AOS CRITÉRIOS DE ACESSIBILIDADE DA NBR 9050/ABNT. COM SINALIZAÇÃO VERTICAL E HORIZONTAL ADEQUADA, INCLUINDO PLACAS DE ADVERTÊNCIA E PINTURA REFLETIVA, GARANTINDO VISIBILIDADE NOTURNA E SEGURANÇA DOS PEDESTRES QUE ALI TRAFEGUEM.</t>
+  </si>
+  <si>
+    <t>4111</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4111/ind_098_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, O REPARO DO CALÇAMENTO NO CRUZAMENTO ENTRE A RUA LINDALVA SANTIAGO E A RUA TENENTE OSÓRIO, NO BAIRRO ROSA DOS VENTOS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4112</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4112/ind_099_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A PODA DE ÁRVORE LOCALIZADA NA RUA LINDALVA SANTIAGO, NAS PROXIMIDADES DA ESCOLA CRIANÇA FELIZ, NO BAIRRO ROSA DOS VENTOS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4395</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4395/indicacao_n_100.2026.pdf</t>
+  </si>
+  <si>
+    <t>LEONARDO LIMA DA COSTA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO CONFORME O REGIMENTO EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A REITERAÇÃO DA INDICAÇÃO N° 541/2021 PARA QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA PRAÇA COM ACADEMIA DA MELHOR IDADE, NA ÁREA VERDE LOCALIZADA ENTRE A AVENIDA GANDHI COM A RUA CANDELÁRIA, SITUADO NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4432</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4432/indicacao_n_101.2026.pdf</t>
+  </si>
+  <si>
+    <t>LEONARDO LIMA DA COSTA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO CONFORME O REGIMENTO EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A REITERAÇÃO DA INDICAÇÃO Nº 197/2023, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO BRIPAR, NA RUA RENITA EVANGELISTA MACEDO, SITUADA NA COMUNIDADE DO JAGATÁ (PLANALTINHO) NO BAIRRO JARDIM PLANALTO.</t>
+  </si>
+  <si>
+    <t>4113</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4113/ind_102_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À MESA DIRETORA, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE TODAS AS INDICAÇÕES LEGISLATIVAS APRESENTADAS PELOS PARLAMENTARES SEJAM PUBLICADAS NO SITE OFICIAL DESTA CASA LEGISLATIVA.</t>
+  </si>
+  <si>
+    <t>4114</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4114/ind_103_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA RUA DELFIM MOREIRA, NO BAIRRO SANTA TEREZA.</t>
+  </si>
+  <si>
+    <t>4115</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4115/ind_104_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO Nº 2.296/2025, PARA A AQUISIÇÃO DE CADEIRAS LONGARINAS PARA AS ÁREAS DE ESPERA DE ATENDIMENTO, PARA A UNIDADE DE SAÚDE VEREADOR TEODOMIRO BARBOSA, BAIRRO BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>4433</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4433/indicacao_n_105.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO (SEMOP), QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO EM PARALELEPÍPEDO, PELO MÉTODO BRIPAR, NA RUA EDINES CARDOSO DA SILVA, NO BAIRRO NOVA ESPERANÇA, VISANDO À MELHORIA DAS CONDIÇÕES DE MOBILIDADE URBANA, ACESSIBILIDADE, SEGURANÇA VIÁRIA E QUALIDADE DE VIDA DOS MORADORES DA LOCALIDADE.</t>
+  </si>
+  <si>
+    <t>4434</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4434/indicacao_n_106.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM), QUE SEJA REALIZADA A OFERTA DE TREINAMENTOS, CURSOS DE CAPACITAÇÃO, AULÕES PREPARATÓRIOS DESTINADOS AOS CANDIDATOS A CONDUTORES INSCRITOS NA PLATAFORMA CNH DO BRASIL, VISANDO AMPLIAR O ACESSO À HABILITAÇÃO VEICULAR, PROMOVER A INCLUSÃO SOCIAL E PRODUTIVA, BEM COMO FORTALECER A FORMAÇÃO PARA A CONDUÇÃO SEGURA E RESPONSÁVEL NO TRÂNSITO.</t>
+  </si>
+  <si>
+    <t>4116</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4116/ind_107_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°915/2025 DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA; SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, PARA A CONSTRUÇÃO DE UM CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL (CMEI), NO TERRENO CONCEDIDO PELO CONDOMÍNIO VILLARES, NA AV. PERIMETRAL, NO BAIRRO LIBERDADE, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4117</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4117/ind_108_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°012/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A DUPLICAÇÃO DA AVENIDA FELIZARDO MOURA, LOCALIZADA NO BAIRRO DE LIBERDADE, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4144</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4144/ind_109_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N° 588/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ EXTENSIVO A SECRETARIA DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA E SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO PARA QUE SEJA REALIZADA A IMPLANTAÇÃO DE UMA CICLOVIA, NA AV. FELIZARDO MOURA, NOS BAIRROS JARDIM PLANALTO E LIBERDADE, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4145</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4145/ind_110_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERAR A INDICAÇÃO DE  N° 237/2025  DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, PARA QUE SEJA REALIZADA A DESCENTRALIZAÇÃO DA CENTRAL DE ATENDIMENTO SOCIAL – PROGRAMA SOCIAL BOLSA FAMÍLIA,DESTINANDO OS ATENDIMENTO PARA OS NÚCLEOS DO CRAS – CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4435</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4435/indicacao_n_111.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N° 1370/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA BEIRA RIO, NO BAIRRO PIRANGI DO NORTE, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4436</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4436/indicacao_n_112.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°1.175/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA DA ABOLIÇÃO, NO BAIRRO LIBERDADE, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4074</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4074/ind_113_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA INSTALAÇÃO DA FACHADA COM IDENTIFICAÇÃO/PLACA OFICIAL DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL (CMEI) DONA LIQUINHA ALVES, LOCALIZADO NA RUA CARMI DE SOUZA, S/N, NO BAIRRO PIRANGI DO NORTE, DISTRITO LITORAL/PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4146</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4146/ind_114_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, A REITERAÇÃO DA INDICAÇÃO Nº 371/2021, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO BRIPAR, NA RUA DAS VIOLETAS, NO BAIRRO DE JARDIM PLANALTO.</t>
+  </si>
+  <si>
+    <t>4147</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4147/ind_115_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL E EXTENSIVO ÀS SECRETARIAS MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, E A SECRETARIA MUNICIPAL DE ESPORTE E LAZER – SEL A REITERAÇÃO DA INDICAÇÃO Nº 874/2021, PARA QUE SEJA REALIZADA A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL DE GRAMA SINTÉTICA, NO BAIRRO DE JARDIM PLANALTO.</t>
+  </si>
+  <si>
+    <t>4118</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4118/ind_116_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, A IMPLANTAÇÃO DE FAIXA DE PEDESTRE, NA AVENIDA DEPUTADO GASTÃO MARIZ DE FARIA, EM FRENTE A DROGARIA GLOBO E O POSTO IPIRANGA, BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4148</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4148/ind_117_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA DE SECRETARIA DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, A PINTURA E A SINALIZAÇÃO DAS LOMBADAS EXISTENTES NA RUA ANTÔNIO LOPES FILHO, AO LADO DA LEROY MERLIN, BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4149</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4149/ind_118_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, PARA QUE UNAM ESFORÇOS PARA REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA IRENE FERNANDES DE CASTRO, VALE DO SOL, PARNAMIRIM - RN.</t>
+  </si>
+  <si>
+    <t>4150</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4150/ind_119_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE - SESAD, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A AMPLIAÇÃO E FORTALECIMENTO DO PROGRAMA MUNICIPAL DE CASTRAÇÃO DE CÃES E GATOS, COM A AMPLIAÇÃO DO NÚMERO DE VAGAS E DIVULGAÇÃO AMPLA DO CRONOGRAMA DE ATENDIMENTOS.</t>
+  </si>
+  <si>
+    <t>4437</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4437/indicacao_n_120.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE - SESAD, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA CRIAÇÃO DE UM CALENDÁRIO FIXO ANUAL DE CASTRAÇÃO ITINERANTE DE CÃES E GATOS NOS BAIRROS DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4438</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4438/indicacao_n_121.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA - SESDEM, A INSTALAÇÃO DE CÂMERAS DE VIDEOMONITORAMENTO NA ESTRADA PARA O CATRE, EMAÚS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4151</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4151/ind_122_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, SEMSUR, A REVITALIZAÇÃO DA PRAÇA PICO DO CABUGI, NO CONJUNTO JARDIM AEROPORTO, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4152</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4152/ind_123_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, A REALIZAÇÃO DE LIMPEZA, CAPINAÇÃO E PINTURA DOS CANTEIROS DA PRAÇA PICO DO CABUGI, LOCALIZADA NO CONJUNTO JARDIM AEROPORTO, BAIRRO DE EMAÚS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4439</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4439/indicacao_n_124.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, O SERVIÇO DE PODA DAS ÁRVORES DO CANTEIRO CENTRAL DA RUA RIO ÁGUA VERMELHA, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO DE EMAÚS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4119</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4119/ind_125_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, POR MEIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO (SME), A ENTREGA DE KITS PEDAGÓGICOS ESPECÍFICOS PARA ALUNOS ATÍPICOS DA REDE MUNICIPAL DE ENSINO DE PARNAMIRIM/RN, CONTEMPLANDO MATERIAIS ADAPTADOS E RECURSOS DE APOIO À APRENDIZAGEM.</t>
+  </si>
+  <si>
+    <t>4153</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4153/ind_126_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE CULTURA – SEMUC, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS ADMINISTRATIVAS NECESSÁRIAS PARA A EFETIVA EXECUÇÃO DA LEI MUNICIPAL Nº 2.575, CONHECIDA COMO LEI IVANILDO SAX DE OURO, DE 21 DE FEVEREIRO DE 2025, ESPECIALMENTE NO QUE SE REFERE À PUBLICAÇÃO DO EDITAL DE INSCRIÇÃO DE PROJETOS CULTURAIS, CONFORME PREVISTO NOS ARTIGOS 4º, §4º, E 7º DA REFERIDA LEI.</t>
+  </si>
+  <si>
+    <t>4154</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4154/ind_127_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, A INSTALAÇÃO DE COLETOR DE LIXO, DO TIPO CONTÊINERES NA RUA CANADÁ, LOCALIZADA NO BAIRRO PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>4440</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4440/indicacao_n_128.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, A ADOÇÃO DE PROVIDÊNCIAS ADMINISTRATIVAS PARA A DISPONIBILIZAÇÃO DE EDUCADORES SOCIAIS DESTINADOS AO CENTRO POP, A FIM DE SUPRIR A NECESSIDADE EXISTENTE, GARANTINDO O FORTALECIMENTO DO ATENDIMENTO SOCIOASSISTENCIAL À POPULAÇÃO EM SITUAÇÃO DE RUA, COM QUALIDADE, CONTINUIDADE E HUMANIZAÇÃO DOS SERVIÇOS PRESTADOS.</t>
+  </si>
+  <si>
+    <t>4441</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4441/indicacao_n_129.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO (SEMOP) E À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), QUE SEJA REALIZADA A INSTALAÇÃO DO BUSTO DO PRIMEIRO PREFEITO DE PARNAMIRIM, DEOCLÉCIO MARQUES DE LUCENA, NA ROTATÓRIA SITUADA ENTRE A AVENIDA BRIGADEIRO EVERALDO BREVES E A AVENIDA SENADOR JOÃO CÂMARA, LOCALIZADA NO CENTRO DO MUNICÍPIO, VISANDO À VALORIZAÇÃO DA MEMÓRIA HISTÓRICA E EMBELEZAMENTO URBANÍSTICO DA CIDADE.</t>
+  </si>
+  <si>
+    <t>4442</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4442/indicacao_n_130.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO (SEMOP) E AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES (DNIT), QUE SEJAM REALIZADOS OS SERVIÇOS DE REPARO, MANUTENÇÃO E REFORÇO DAS ESTRUTURAS DE PROTEÇÃO DAS PASSARELAS LOCALIZADAS AO LONGO DA BR-101, NO TRECHO QUE CORTA O MUNICÍPIO DE PARNAMIRIM/RN, COM VISTAS A GARANTIR A SEGURANÇA DOS PEDESTRES E A ADEQUADA CONSERVAÇÃO DO PATRIMÔNIO PÚBLICO</t>
+  </si>
+  <si>
+    <t>4443</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4443/indicacao_n_131.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO (SETUDE), QUE SEJA REALIZADA A CONFERÊNCIA MUNICIPAL DA PESCA, COM A FINALIDADE DE PROMOVER O DIÁLOGO ENTRE O PODER PÚBLICO E OS PESCADORES, FORTALECER A CADEIA PRODUTIVA LOCAL, DISCUTIR POLÍTICAS PÚBLICAS SETORIAIS E FOMENTAR O DESENVOLVIMENTO SUSTENTÁVEL DA ATIVIDADE PESQUEIRA NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4444</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4444/indicacao_n_132.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS), QUE SEJAM REALIZADOS SERVIÇOS DE MANUTENÇÃO DOS BANHEIROS E DOS VENTILADORES, BEM COMO A INSTALAÇÃO DE REDE DE INTERNET COM RESTRIÇÕES DE USO E CONTROLE DE ACESSO NO ALBERGUE NOTURNO MUNICIPAL DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4445</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4445/indicacao_n_133.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA RUA LUÍZA MARIA CONCEIÇÃO SANTIAGO, NO BAIRRO PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>4155</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4155/ind_134_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 53/2025 – QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), VISANDO A AQUISIÇÃO DE VEÍCULOS PARA A SUPERVISÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>4156</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4156/ind_135_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO AO GABINETE CIVIL, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 54/2025 – QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), VISANDO A REALIZAÇÃO DE AÇÕES DE CASTRAÇÃO E CONTROLE POPULACIONAL DE CÃES E GATOS, PREVENINDO DOENÇAS ZOONÓTICAS, POR MEIO DA CONCESSÃO DE SUBVENÇÕES SOCIAIS.</t>
+  </si>
+  <si>
+    <t>4446</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4446/indicacao_n_136.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, PARA QUE SEJA REALIZADA A OPERAÇÃO TAPA-BURACO NA RUA DAS ALAGOAS, LOCALIZADA NO BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4447</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4447/indicacao_n_137.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA E DEFESA SOCIAL E MOBILIDADE URBANA– SESDEM, A REALIZAÇÃO DO SERVIÇO DE RECUPERAÇÃO DA FAIXA DE PEDESTRES, EM FRENTE A PARÓQUIA SÃO MIGUEL DO ARCANJO, LOCALIZADA NA AVENIDA DR. MARIO NEGÓCIO, SITUADA NO BAIRRO DA ROSA DOS VENTOS.</t>
+  </si>
+  <si>
+    <t>4158</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4158/ind_138_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE OBRAS PÚBLICAS E SANEAMENTO, O SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A ADOÇÃO DE MEDIDAS URGENTES PARA A REALIZAÇÃO DE UMA OPERAÇÃO TAPA-BURACO NA AV TENENTE MEDEIROS NO BAIRRO CENTRO AO LADO DO COMPLEXO ESPORTIVO.</t>
+  </si>
+  <si>
+    <t>4448</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4448/indicacao_n_139.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE ESPORTE E LAZER, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 55/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), PARA FINS DE CONCESSÃO DE AJUDAS DE CUSTO PARA ATLETAS PARTICIPAREM DE CAMPEONATOS .</t>
+  </si>
+  <si>
+    <t>4449</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4449/indicacao_n_140.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 56/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), VISANDO CONFECÇÃO DE CARTEIRAS DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (CIPTEA).</t>
+  </si>
+  <si>
+    <t>4160</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4160/ind_141_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA   RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE EDUCAÇÃO (SEMEC) E QUE VIABILIZEM ESFORÇOS PARA DÁ CUMPRIMENTO A   PORTARIA Nº 82/2026, QUE DEFINE O NOVO PISO SALARIAL DOS PROFESSORES DA EDUCAÇÃO BÁSICA, O  PISO SALARIAL PROFISSIONAL NACIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA FOI REAJUSTADO EM  REPRESENTANDO UM REAJUSTE DE 5,4% EM RELAÇÃO AO VALOR DE 2025.</t>
+  </si>
+  <si>
+    <t>4450</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4450/indicacao_n_142.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, SOLICITAR O REPARO NOS BUEIROS LOCALIZADOS NA AVENIDA MARIA AMÉLIA MACHADO, NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO DE EMAÚS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4451</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>Rodrigo Cruz</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4451/indicacao_n_143.2026.pdf</t>
+  </si>
+  <si>
+    <t>RODRIGO ALBUQUERQUE CRUZ, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, DESTA MUNICIPALIDADE – INDICAR A REALIZAÇÃO DO SERVIÇO TAPA-BURACO NA RUA DISTRITO FEDERAL, LOCALIZADO NO BAIRRO ROSA DOS VENTOS.</t>
+  </si>
+  <si>
+    <t>4452</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4452/indicacao_n_144.2026.pdf</t>
+  </si>
+  <si>
+    <t>RODRIGO ALBUQUERQUE CRUZ, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, DESTA MUNICIPALIDADE – INDICAR A REALIZAÇÃO DO SERVIÇO TAPA-BURACO NO CRUZAMENTO DAS RUAS: SINEDINO XAVIER DE OLIVEIRA E DISTRITO FEDERAL, LOCALIZADO NO BAIRRO ROSA DOS VENTOS.</t>
+  </si>
+  <si>
+    <t>4453</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4453/indicacao_n_145.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, AS REITERAÇÕES 181/2015, 191/2016, 920/2018, 1.136/2023 E 1.220/2025, PARA AQUISIÇÃO DE APARELHO DE OFTALMOLOGIA PARA O CENTRO CLÍNICO DR. SADI MENDES (CCPAR), SITUADO NO BAIRRO CENTRO.</t>
+  </si>
+  <si>
+    <t>4454</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4454/indicacao_n_146.2026.pdf</t>
+  </si>
+  <si>
+    <t>GABRIEL CÉSAR DE OLIVEIRA SIQUEIRA, O VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL VIGENTE, VEM, RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, BEM COMO DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, SOLICITAR A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO NA QUADRA DE AREIA, BEM COMO EM TODA A ESTRUTURA DA PRAÇA PÚBLICA LOCALIZADA NA AVENIDA PAULO AFONSO, NO BAIRRO MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>4455</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4455/indicacao_n_147.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE (SESAD), QUE SEJA: ADQUIRIDAS MOTOCICLETAS PARA DESTINAR AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE ENDEMIAS PARA FORTALECER O TRABALHO NA SAÚDE JUNTO A POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>4456</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4456/indicacao_n_148.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR E À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADO ESTUDO TÉCNICO E ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DA PRAÇA AZUL, BEM COMO A ADAPTAÇÃO DAS PRAÇAS JÁ EXISTENTES NO MUNICÍPIO, TRANSFORMANDO-AS EM ESPAÇOS INCLUSIVOS DESTINADOS ÀS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA).</t>
+  </si>
+  <si>
+    <t>5218</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA DE SERVIÇOS URBANOS, SRA. RENATA DA SILVA CRUZ E A SECRETARIA DE LIMPEZA URBANA SRA. ROSEANE PAIVA DE AMORIM, A SOLICITAÇÃO DA CAPINAÇÃO DA RUA RIO GRANDE DO NORTE, NO BAIRRO SANTOS REIS.</t>
+  </si>
+  <si>
+    <t>4522</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4522/indicacao_n_150.2026.pdf</t>
+  </si>
+  <si>
+    <t>4566</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4566/indicacao_n_151.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA DE SERVIÇOS URBANOS, SRA. RENATA DA SILVA CRUZ E A SECRETARIA DE LIMPEZA URBANA SRA. ROSEANE PAIVA DE AMORIM, A SOLICITAÇÃO DA PODA DAS ÁRVORES E CAPINAÇÃO DA RUA GEORGINO AVELINO, NO BAIRRO SANTOS REIS.</t>
+  </si>
+  <si>
+    <t>4525</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4525/indicacao_n_152.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA- SELIM QUE SEJA REALIZADO A LIMPEZA DO CANTEIRO CENTRAL, SERVIÇOS DE ROÇADEIRA E PINTURA DO MEIO FIO, NA RUA CAMPO BELO, CAJUPIRANGA- PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4554</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4554/indicacao_n_153.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°368/2025, DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA CAMINHO DO ROCHEDO NO BAIRRO CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4553</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4553/indicacao_n_154.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA; SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, PARA A CONSTRUÇÃO DE UM CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS), NO TERRENO CONCEDIDO PELO CONDOMÍNIO VILLARES, NA AV. PERIMETRAL, NO BAIRRO LIBERDADE, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4859</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4859/indicacao_n_155.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N° 326/2025, DE AUTORIA PRÓPRIA A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “ASFALTO” DA RUA PADRE MIGUEL, LOCALIZADA NO BAIRRO NOVA PARNAMIRIM, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4857</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4857/indicacao_n_156.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°37/2025, DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO “ASFALTO” DA RUA JOÃO IRINEU ANTUNES ENTRE A RUA ANITA ALVES MACIEL E A RUA PROFESSORA VIONETE, LOCALIZADA NO BAIRRO PASSAGEM DE AREIA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4875</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4875/indicacao_n_157.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°661/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE SERVIÇOS URBANOS, PARA QUE SEJA REALIZADA A IMPLANTAÇÃO DE CÂMERAS DE MONITORAMENTO NA PRAÇA LOCALIZADA ENTRE AS RUAS PARQUE ÁGUAS DO CUIABÁ E PARQUE JUCUPIRANGA, LOCALIZADA NO BAIRRO NOVA ESPERANÇA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4874</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4874/indicacao_n_158.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N° 587/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ EXTENSIVO A SECRETARIA DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA E SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO PARA QUE SEJA REALIZADA A IMPLANTAÇÃO DE UMA CICLOVIA, NA AV. ABEL CABRAL E AV. MARIA LACERDA MONTENEGRO, EM NOVA PARNAMIRIM, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4527</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4527/indicacao_n_159.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, A REALIZAÇÃO DE LIMPEZA DA VEGETAÇÃO E RETIRADA DE ENTULHO NA AVENIDA DOUTOR LUIZ ANTÔNIO, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO DE EMAÚS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4526</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4526/indicacao_n_160.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, O SERVIÇO DE PODA DAS ÁRVORES DA PRAÇA ALUÍSIO ALVES, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO DE EMAÚS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4856</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4856/indicacao_n_161.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, A REALIZAÇÃO DE LIMPEZA, CAPINAÇÃO E PINTURA DOS CANTEIROS DA PRAÇA ALUÍSIO ALVES, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO DE EMAÚS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4858</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4858/indicacao_n_162.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, SOLICITAR O PATROLAMENTO DA AVENIDA DR LUIZ ANTONIO, NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO DE EMAÚS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4876</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4876/indicacao_n_163.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, SEMSUR, A RECUPERAÇÃO DOS EQUIPAMENTOS DA ACADEMIA DA TERCEIRA IDADE LOCALIZADA NA PRAÇA ALUÍSIO ALVES, NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4565</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4565/indicacao_n_164.2026.pdf</t>
+  </si>
+  <si>
+    <t>GABRIEL CÉSAR DE OLIVEIRA SIQUEIRA, O VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL VIGENTE, VEM, RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, ESTENDENDO O PRESENTE PLEITO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, SOLICITAR QUE UNAM ESFORÇOS NO SENTIDO DE VIABILIZAR A AQUISIÇÃO DE 02 (DUAS) LAVADORAS EXTRATORAS INDUSTRIAIS PRIMUS FXB240, DESTINADAS À MATERNIDADE DIVINO AMOR, LOCALIZADA NA RUA TENENTE MEDEIROS, Nº 145, CENTRO, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4567</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4567/indicacao_n_165.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE OBRAS PÚBLICAS E SANEAMENTO, O SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A ADOÇÃO DE MEDIDAS URGENTES PARA A REALIZAÇÃO DE UMA OPERAÇÃO TAPA-BURACO NA AVENIDA PROFESSOR CLEMENTINO CÂMARA NO BAIRRO BOA ESPERANÇA EM FRENTE AO ARENA 3A.</t>
+  </si>
+  <si>
+    <t>4877</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4877/indicacao_n_166.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, SEMSUR, A RECUPERAÇÃO DO PARQUE INFANTIL LOCALIZADO NA PRAÇA ALUISIO ALVES, NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>4568</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4568/indicacao_n_167.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFÁLTICA, NA RUA MONTE DOS QUATRO CAMINHOS, LOCALIZADA NO BAIRRO DE CAJUPIRANGA.</t>
+  </si>
+  <si>
+    <t>5205</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N° 768/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ EXTENSIVO AS SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, QUE SEJA: REALIZADA A MANUTENÇÃO COM SERVIÇO DE PINTURA DA FAIXA DE PEDESTRE, NA AV: EDGARD DE MEDEIROS, PRÓXIMO A ESCOLA ESTADUAL MARIA ARAÚJO, LOCALIZADO NO BAIRRO DE PIUM/PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>4860</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4860/indicacao_n_169.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO E SESDEM, SINALIZAÇÃO ASFÁLTICA DAS RUAS ASFALTADAS NO BAIRRO DE EMAÚS: LUIZ GERÔNIMO BEZERRA, DOM BOSCO, SANTA GEMA E PE. JOÃO MARIA</t>
+  </si>
+  <si>
+    <t>4563</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4563/indicacao_n_170.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE - SESAD – QUE UNAM ESFORÇOS PARA CRIAÇÃO E IMPLANTAÇÃO DE UM SISTEMA DE CONTROLE E ALERTA DE VALIDADE DE MEDICAMENTOS EM TODAS AS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4562</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4562/indicacao_n_171.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, QUE SEJA REALIZADA A LIMPEZA URBANA E A DEVIDA MANUTENÇÃO DA LAGOA DE CAPTAÇÃO DA TOCA DA RAPOSA, LOCALIZADA NA RUA PEDRO GOMES DA SILVA COM A RUA JOÃO ALFREDO, NO PORTAL DO JIQUI / TOCA DA RAPOSA, NO BAIRRO NOVA PARNAMIRIM, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4564</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4564/indicacao_n_172.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, PARA QUE SEJA REALIZADO O NIVELAMENTO DA PAVIMENTAÇÃO PELO MÉTODO BRIPAR NA RUA JOEL IMPERADOR, NO TRECHO DO SUPERMECADO REDE MAIS ATÉ A PANIFICADORA SABOR DE PÃO , LOCALIZADA NO BAIRRO ROSA DOS VENTOS.</t>
+  </si>
+  <si>
+    <t>5039</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5039/indicacao_n_173.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, PARA QUE UNAM ESFORÇOS PARA MELHORIAS NA ILUMINAÇÃO PÚBLICA COMO MEDIDA PREVENTIVA, NA RUA ESTRADA PARA O CATRE, EMAÚS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5066</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5066/indicacao_n_174.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, QUE UNAM ESFORÇO PARA REALIZAÇÃO A OPERAÇÃO TAPA BURACOS NA RUA PROFESSORA MARIA SOLIANA, EMAÚS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4524</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4524/indicacao_n_175.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DE MÃO ÚNICA NA TRAVESSA TENENTE CORDEIRO, NO SENTIDO DA AVENIDA FRANCISCO TOMÁS DE VASCONCELOS, BAIRRO BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>4523</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4523/indicacao_n_176.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA AO PODER EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, A INDICAÇÃO Nº 1.669/2022, QUE SOLICITA A REALIZAÇÃO DE ESTUDO TÉCNICO COM OBJETIVO DE TRANSFORMAR OS TRECHOS PARALELOS DAS RUAS BOLÍVIA (PASSAGEM DE AREIA) E CABO SERAFIM NUNES (SANTOS REIS) EM SENTIDOS ÚNICOS</t>
+  </si>
+  <si>
+    <t>5028</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5028/indicacao_n_177.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, IMPLEMENTAÇÃO DE UM ESPAÇO DE CONVIVÊNCIA MULTISSENSORIAIS PARA PESSOAS TRANSTORNO DO ESPECTRO AUTISTA (TEA) E PESSOAS NEURODIVERGENTES, NO PARQUE ALUÍSIO ALVES, LOCALIZADO NA RUA ÉDSON LUÍS RODRIGUES DE SIQUEIRA, 17, NO BAIRRO DA COHABINAL.</t>
+  </si>
+  <si>
+    <t>4855</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4855/indicacao_n_178.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE (SESAD), QUE SEJA: FEITO UM ESTUDO DE VIABILIDADE E REALIZADA A DISTRIBUIÇÃO GRATUITA DO MEDICAMENTO MOUNJARO (TIRZEPATIDA) ÀS PESSOAS DE BAIXA RENDA DO MUNICÍPIO QUE ESTEJAM DEVIDAMENTE CADASTRADAS NOS PROGRAMAS SOCIAIS DO GOVERNO FEDERAL, E ESPECIALMENTE AQUELAS DIAGNOSTICADAS COM OBESIDADE E/OU DIABETES MELLITUS TIPO 2, MEDIANTE PRESCRIÇÃO MÉDICA E ACOMPANHAMENTO PELA REDE PÚBLICA DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>5007</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5007/indicacao_n_179.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO (SETUDE), À SECRETARIA MUNICIPAL DO MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS) E QUE SEJA: CRIADO UM  PROGRAMA MUNICIPAL PERMANENTE DE APOIO À PESCADORES COM OBJETIVO DE FAZER REFORMAS E DOAÇÃO DE BARCOS E JANGADAS PARA OS PESCADORES DO LITORAL.</t>
+  </si>
+  <si>
+    <t>4569</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4569/indicacao_n_180.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 57/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), PARA FINS DE CONTRATAÇÃO DE  ATRAÇÕES MUSICAIS PARA EVENTOS VOLTADOS AO TURISMO .</t>
+  </si>
+  <si>
+    <t>5219</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE CULTURA, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 58/2025 – QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), PARA FINS DE IMPLANTAÇÃO DE UM ESPAÇO PET NO PARQUE ALUÍZIO ALVES .</t>
+  </si>
+  <si>
+    <t>4852</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4852/indicacao_n_182.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE AO SR. LEALDO PEZZI ARAÚJO, PARA A AQUISIÇÃO DE TRÊS CADEIRAS DE RODAS HOSPITALAR PARA ATENDER A DEMANDA DA UPA MARIA NAZARÉ SILVA DOS SANTOS  (UPA  NOVA ESPERANÇA), LOCALIZADA NA RUA ROSA FERNANDES, 205 -A, NO BAIRRO DE NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>4521</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4521/indicacao_n_183.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE SERVIÇO DE LIMPEZA, CAPINAGEM, PODAS DE ÁRVORES EM TODA A EXTENSÃO DA AV. TENENTE CORDEIRO E PRINCIPALMENTE NA PROXIMIDADE DA IGREJA SÃO JUDAS TADEU, NO BAIRRO BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>4561</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4561/indicacao_n_184.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE SERVIÇO DE LIMPEZA, CAPINAGEM E PODA DE ÁRVORES, NO CAMINHO DROMO VALDO FELIPE SANTIAGO, QUE FICA LOCALIZADO ENTRE ÁS RUAS 06 DE JANEIRO E BRIGADEIRO SOUTO, NO BAIRRO BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>4560</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4560/indicacao_n_185.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA DE SECRETARIA DE OBRAS – SEMOP, A RESTAURAÇÃO DA PAVIMENTAÇÃO BRIPAR, DA RUA DOUTOR CARLOS MATHEUS, BAIRRO MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>4555</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4555/indicacao_n_186.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS -SEMOP, O SERVIÇO DE TAPA-BURACOS NA RUA CARMINDO QUADROS, BAIRRO NOVA PARNAMIRIM.INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS -SEMOP, O SERVIÇO DE TAPA-BURACOS NA RUA CARMINDO QUADROS, BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4559</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4559/indicacao_n_187.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, A OPERAÇÃO DE SERVIÇOS DE TAPA BURACO, LOCALIZADA NA RUA PRESIDENTE EURICO DUTRA, BAIRRO SANTA TEREZA, NESTA CIDADE, ANTE A NECESSIDADE DEMONSTRADA PELO REGISTROS FOTOGRÁFICOS EM ANEXO.</t>
+  </si>
+  <si>
+    <t>4557</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4557/indicacao_n_188.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, A OPERAÇÃO DE SERVIÇOS DE TAPA BURACO, LOCALIZADA NA RUA PRESIDENTE CASTELO BRANCO, EM FRENTE AO RESTAURANTE PARADA OBRIGATÓRIA, NO BAIRRO SANTA TEREZA, NESTA CIDADE, ANTE A NECESSIDADE DEMONSTRADA PELO REGISTROS FOTOGRÁFICOS EM ANEXO.</t>
+  </si>
+  <si>
+    <t>5181</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5181/indicacao_n_189.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL MOBILIDADE URBANA E SEGURANÇA, SESDEM, IMPLANTAÇÃO IMEDIATA DE INSTALAÇÃO DE FAIXA DE PEDESTRE NA AVENIDA DR. MARCIO MARINHO, 7429, DE FRENTE AO CONDOMINIO MARITIMO RESIDENCE E CONDOMINIO ENSEADA DO SOL, PIRANGI DO NORTE, NESTE MUNICIPIO. PARA QUE SE TENHA UMA TRAVESIA SEGURA NESTA AVENIDA, UMA VEZ QUE NESTE LOCAL ALÉM DO ACESSO A PRAIA, SE TEM DOSI CONDOMINIOS RESIDENCIAIS COM GRANDE FLUXO DE PEDESTRE.</t>
+  </si>
+  <si>
+    <t>5027</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5027/indicacao_n_190.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP E À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A REITERAÇÃO DA INDICAÇÃO Nº 2.673/2023. ESTA MEDIDA VISA A IMPLANTAÇÃO DE BANCOS NO CAMINHÓDROMO EM TORNO DO GINÁSIO POLIESPORTIVO DO LIBERDADE, LOCALIZADO NA RUA FELIZARDO MOURA, NO BAIRRO LIBERDADE.</t>
+  </si>
+  <si>
+    <t>4879</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4879/indicacao_n_191.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 59/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), PARA FINS DE REALIZAÇÃO DE CASTRAÇÃO DE CÃES E GATOS, CONSULTAS, EXAMES E PROCEDIMENTOS VETERINÁRIOS .</t>
+  </si>
+  <si>
+    <t>4880</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4880/indicacao_n_192.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 60/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), PARA FINS DA PAVIMENTAÇÃO DA RUA RAIMUNDO ROBERTO DE SOUZA FREIRE, NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5044</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5044/indicacao_n_193.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA LIMPEZA URBANA DE PARNAMIRIM - SELIM, PARA QUE UNAM ESFORÇOS PARA A LIMPEZA, ROÇAGEM E PINTURA DO MEIO-FIO.NA RUA OSCARINA MARIA DA CONCEIÇÃO, ROSA DOS VENTOS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4556</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4556/indicacao_n_194.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE SERVIÇO DE LIMPEZA, RECOLHIMENTO DE LIXO E RETIRADA DE ENTULHO, NA RUA OSÉIAS PEREIRA DOS SANTOS, LOCALIZADO NO BAIRRO DE MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>5043</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5043/indicacao_n_195.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) A REALIZAR SERVIÇO PODA DE ARVORES CONFORME IMAGENS EM ANEXO NA RUA JOÃO IRINEU ANTUNES, PRÓXIMO AO N° 794, BAIRRO BELA VISTA - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4853</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4853/indicacao_n_196.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE REALIZE SERVIÇO DE NIVELAMENTO E TERRAPLENAGEM NA RUA HONÓRIO MARTINIANO DA SILVA, LOCALIZADA NO BAIRRO DE BELA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4871</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4871/indicacao_n_197.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE ESPORTE E LAZER – SEL, A CONSTRUÇÃO DE 01 (UM) ESPAÇO ESPORTIVO COMUNITÁRIO, NO BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4854</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4854/indicacao_n_198.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA AO PODER EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A INDICAÇÃO Nº 1.639/2025, QUE REALIZE SERVIÇO DE TAPA BURACOS NA RUA MARIA TEREZA ABOTT GALVÃO, LOCALIZADA NO BAIRRO PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>4882</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4882/indicacao_n_199.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA- SELIM QUE SEJA REALIZADO A LIMPEZA DO CANTEIRO, SERVIÇOS DE ROÇADEIRA E PINTURA DO MEIO FIO, DA  AV. PERIMETRAL NOSSO REFÚGIO COM A RUA FRANCISCO DE ASSIS DE OLIVEIRA NO BAIRRO DA LIBERDADE.</t>
+  </si>
+  <si>
+    <t>5006</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5006/indicacao_n_200.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE OBRAS PÚBLICAS E SANEAMENTO, O SR. PAULO GUILHERME BARBOSA RAMOS FILHO, SOLICITA O NIVELAMENTO ASFÁLTICO DA RUA LINDALVA SANTIAGO ÀS RUAS PEDRO BEZERRA FILHO, CAPITÃO BASTOS E PROFESSORA GRAÇA CRESCÊNCIO NO BAIRRO ROSA DOS VENTOS, PELO MÉTODO BRIPAR.</t>
+  </si>
+  <si>
+    <t>5086</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5086/indicacao_n_201.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE OBRAS PÚBLICAS E SANEAMENTO, O SR. PAULO GUILHERME BARBOSA RAMOS FILHO, SOLICITA A PAVIMENTAÇÃO PELO MÉTODO BRIPAR NA RUA DR. SAMUEL NO CONJUNTO PIRANGI DE DENTRO.</t>
+  </si>
+  <si>
+    <t>5082</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5082/indicacao_n_202.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°1.174/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA JOSÉ ALVARES MACIEL, NO BAIRRO DE LIBERDADE, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5083</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5083/indicacao_n_203.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°1.176/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA PADRE CARLOS TOLEDO DE MELO, NO BAIRRO LIBERDADE, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5014</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5014/indicacao_n_204.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°1.124/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A DRENAGEM E PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA PORTUGAL, NO BAIRRO DE PASSAGEM DE AREIA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5015</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5015/indicacao_n_205.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N° 587/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ  EXTENSIVO A SECRETARIA DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA E SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO PARA QUE SEJA REALIZADA A IMPLANTAÇÃO DE UMA CICLOVIA, NA AV. ABEL CABRAL E AV. MARIA LACERDA MONTENEGRO, EM NOVA PARNAMIRIM, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5041</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5041/indicacao_n_206.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR   AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, A ADOÇÃO DE MEDIDAS VOLTADAS À AMPLIAÇÃO E AO FORTALECIMENTO DA INTERSETORIALIDADE ENTRE AS POLÍTICAS PÚBLICAS DE SAÚDE E DE ASSISTÊNCIA SOCIAL. DESTACA-SE, ESPECIALMENTE, A NECESSIDADE DE INTEGRAÇÃO ENTRE A ATENÇÃO BÁSICA E O CADASTRO ÚNICO, VISANDO À IDENTIFICAÇÃO ÁGIL DE PESSOAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL, EM ESPECIAL FAMÍLIAS UNIPESSOAIS.</t>
+  </si>
+  <si>
+    <t>5042</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5042/indicacao_n_207.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, À EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), A ELABORAÇÃO DO PLANO MUNICIPAL DE MITIGAÇÃO E ADAPTAÇÃO ÀS MUDANÇAS CLIMÁTICAS NO MUNICÍPIO DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5081</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5081/indicacao_n_208.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, O SERVIÇO DE RECAPEAMENTO ASFÁLTICO (TAPA BURACOS, RECUPERAÇÃO, MANUTENÇÃO, CONSERTO) DA AVENIDA BRIGADEIRO EDUARDO GOMES, NA ESQUINA DA RUA AEROPORTO DE JACAREPAGUÁ, NO CONJUNTO JARDIM AEROPORTO, BAIRRO DE EMAÚS, NESTA CIDADE</t>
+  </si>
+  <si>
+    <t>5080</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5080/indicacao_n_209.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVA À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A RECUPERAÇÃO DAS SARJETAS LATERAIS LOCALIZADAS NO CRUZAMENTO DA RUA ANÁLIA JOVEM DE PAULA, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO DE EMAÚS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5010</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5010/indicacao_n_210.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A MELHORIA DA ILUMINAÇÃO PÚBLICA DA RUA RIO AÇÚ, NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO DE EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5011</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5011/indicacao_n_211.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVA À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA RUA CAMINHO DE PIRAMBUZIOS, BAIRRO DE CAJUPIRANGA, NESTA CIDADE</t>
+  </si>
+  <si>
+    <t>5220</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE OBRAS PÚBLICAS E SANEAMENTO (SEMOP), SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A REALIZAÇÃO DA OPERAÇÃO TAPA-BURACO E RECUPERAÇÃO DO CALCAMENTO NO MÉTODO BRIPAR DA RUA JOSE P. DO NASCIMENTO, BAIRRO VALE DO SOL, LATERAL DA ESCOLA EKOOA EDUCAÇÃO INFANTIL.</t>
+  </si>
+  <si>
+    <t>4878</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4878/indicacao_n_213.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO - SME, A REITERAÇÃO 437/2025, PARA A AQUISIÇÃO DE 01 (UM) ÔNIBUS PARA TRANSPORTE ESCOLAR, PARA ATENDER A SME, SITUADA NO BAIRRO COHABINAL.</t>
+  </si>
+  <si>
+    <t>5084</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5084/indicacao_n_214.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A LIMPEZA DOS BUEIROS E RECUPERAÇÃO DAS GRELHAS, LOCALIZADO NA AVENIDA GANDHI, BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5068</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5068/indicacao_n_215.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA LIMPEZA URBANA DE PARNAMIRIM - SELIM, PARA QUE UNAM ESFORÇOS PARA A LIMPEZA,ROÇAGEM.NA RUA PROFª MARIA SOLIANA,164- EMAÚS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5064</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5064/indicacao_n_216.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA LIMPEZA URBANA DE PARNAMIRIM - SELIM, PARA QUE UNAM ESFORÇOS PARA A LIMPEZA,ROÇAGEM.NA RUA DA PACIFICAÇÃO,640, EMAÚS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5063</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5063/indicacao_n_217.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA LIMPEZA URBANA DE PARNAMIRIM - SELIM, PARA QUE UNAM ESFORÇOS PARA A PODAGEM DAS ARVORÉS E LIMPEZA DOS MATOS.NA RUA SÃO FRANCISCO DE ASSIS, EMAÚS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4881</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4881/indicacao_n_218.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO - SME, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A EFETIVAÇÃO DA LEI MUNICIPAL Nº 2.162/2021, QUE INSTITUI A POLÍTICA DE COMBATE À POBREZA MENSTRUAL NO MUNICÍPIO, GARANTINDO A DISTRIBUIÇÃO GRATUITA DE ABSORVENTES HIGIÊNICOS E A IMPLEMENTAÇÃO DE AÇÕES EDUCATIVAS VOLTADAS À SAÚDE MENSTRUAL.</t>
+  </si>
+  <si>
+    <t>4883</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4883/indicacao_n_219.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA RUA FERNANDO DE NORONHA, NO BAIRRO NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5077</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5077/indicacao_n_220.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, QUE SEJAM ADOTADAS MEDIDAS PARA FORTALECER E AGILIZAR A REALIZAÇÃO DAS VISITAS DOMICILIARES DO CADASTRO ÚNICO, ESPECIALMENTE PARA AS FAMÍLIAS UNIPESSOAIS, GARANTINDO MAIOR CELERIDADE NOS PROCESSOS DE INSCRIÇÃO E ATUALIZAÇÃO CADASTRAL NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4872</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4872/indicacao_n_221.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS) E À SECRETARIA MUNICIPAL DA MULHER E DOS DIREITOS HUMANOS (SEMMUD), QUE SEJA REALIZADO O DESCERRAMENTO DA PLACA DENOMINATIVA DA “SALA LILÁS MÁRCIA ANÁLIA FELIZARDO DE OLIVEIRA”, LOCALIZADA NO CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL (CREAS) DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>4873</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4873/indicacao_n_222.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS) E À SECRETARIA MUNICIPAL DA MULHER E DOS DIREITOS HUMANOS (SEMMUD), QUE SEJA PROMOVIDA A ADESÃO DO MUNICÍPIO DE PARNAMIRIM/RN AO PACTO NACIONAL DE PREVENÇÃO AOS FEMINICÍDIOS, INSTITUÍDO PELO DECRETO EXECUTIVO FEDERAL Nº 11.640, COM VISTAS AO FORTALECIMENTO DAS POLÍTICAS PÚBLICAS DE PREVENÇÃO, PROTEÇÃO E ENFRENTAMENTO À VIOLÊNCIA CONTRA AS MULHERES, À ARTICULAÇÃO INTERSETORIAL ENTRE OS ÓRGÃOS DA REDE DE PROTEÇÃO, BEM COMO À IMPLEMENTAÇÃO DE AÇÕES INTEGRADAS DE PROMOÇÃO DOS DIREITOS DAS MULHERES E DE COMBATE AO FEMINICÍDIO NO ÂMBITO DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5078</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5078/indicacao_n_223.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA (SELIM), QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA O PREENCHIMENTO E ENVIO DAS INFORMAÇÕES AO SISTEMA NACIONAL DE INFORMAÇÕES SOBRE A GESTÃO DE RESÍDUOS SÓLIDOS (SINIR), ATÉ O DIA 30 DE ABRIL, NOS TERMOS DA PORTARIA MINISTERIAL MMA Nº 412/2019, TENDO EM VISTA QUE O REFERIDO PROCEDIMENTO É OBRIGATÓRIO E CONSTITUI CONDIÇÃO PARA O ACESSO A RECURSOS FEDERAIS DESTINADOS À ÁREA DE RESÍDUOS SÓLIDOS.</t>
+  </si>
+  <si>
+    <t>5087</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5087/indicacao_n_224.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR) E À SECRETARIA MUNICIPAL DE LIMPEZA URBANA (SELIM), QUE SEJA INSTITUÍDO E IMPLEMENTADO O CADASTRO MUNICIPAL DOS CAÇAMBEIROS QUE REALIZAM A COLETA E O TRANSPORTE DE RESÍDUOS DA CONSTRUÇÃO CIVIL (RCC), COM VISTAS À ORGANIZAÇÃO, REGULAMENTAÇÃO E FISCALIZAÇÃO DA ATIVIDADE, BEM COMO AO FORTALECIMENTO DA GESTÃO AMBIENTAL E DO CONTROLE DO DESCARTE IRREGULAR NO ÂMBITO DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5012</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5012/indicacao_n_225.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E RECURSOS HUMANOS, O REAJUSTE DO AUXÍLIO-ALIMENTAÇÃO DOS SERVIDORES DO MUNICÍPIO DE PARNAMIRIM-RN.</t>
+  </si>
+  <si>
+    <t>5089</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5089/indicacao_n_226.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE ESPORTE E LAZER, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 61/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), PARA FINS DE REALIZAÇÃO DA CORRIDA DO TRABALHADOR, NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5079</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5079/indicacao_n_227.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE - SAÚDE E SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, A REALIZAÇÃO DA REFORMA E AMPLIAÇÃO DA UBS DR. ANTÔNIO FERREIRA DA SILVA, SITUADA NA RUA CAPRICHOSOS DE PILARES, NO BAIRRO DE JARDIM PLANALTO.</t>
+  </si>
+  <si>
+    <t>5085</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5085/indicacao_n_228.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, QUE SEJA REALIZADA A MANUTENÇÃO DAS DUAS CADEIRAS ODONTOLÓGICAS E DOS DOIS COMPRESSORES ODONTOLÓGICOS, QUE ESTÃO ALOCADOS NA UBS DR. ANTÔNIO FERREIRA DA SILVA - (UBS JARDIM PLANLTO), SITUADA NA RUA CAPRICHOSOS DE PILARES, NO BAIRRO JARDIM PLANALTO.</t>
+  </si>
+  <si>
+    <t>5065</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5065/indicacao_n_229.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO, ÀS SECRETARIAS MUNICIPAIS: DE LIMPEZA URBANA – SELIM, OBRAS PÚBLICAS E SANEAMENTO – SEMOP, A REITERAÇÃO DA INDICAÇÃO Nº 664/2021, QUE DISPÕEM SOBRE A IMPLANTAÇÃO DE UM ECOPONTO, NO BAIRRO LIBERDADE. (FOTO EM ANEXO)</t>
+  </si>
+  <si>
+    <t>5221</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS), QUE SEJAM REALIZADOS SERVIÇOS DE MANUTENÇÃO DOS BANHEIROS E DOS VENTILADORES, BEM COMO A INSTALAÇÃO DE REDE DE INTERNET COM RESTRIÇÕES DE USO E CONTROLE DE ACESSO NO ALBERGUE NOTURNO MUNICIPAL DE PARNAMIRIM/RN.”</t>
+  </si>
+  <si>
+    <t>5024</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5024/indicacao_n_231.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA (O) RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A  SECRETARIA MUNICIPAL DE OBRAS - SEMOP,  QUE SEJA REALIZADO O ESTUDO PARA IMPLEMENTAÇÃO DE RAMPAS DE ACESSIBILIDADE EM FRENTE AS FAIXAS DE PEDESTRES NA RUA DOM BOSCO E NA RUA LUÍS JERÔNIMO BEZERRA  - EMAÚS - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5040</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5040/indicacao_n_232.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA (O) RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA MUNICIPAL DE MOBILIDADE URBANA - SESDEM, QUE SEJA IMPLEMENTADA UMA ROTATÓRIA NA RUA LUÍS JERÔNIMO BEZERRA COM A RUA DOM BOSCO EM EMAÚS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5026</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5026/indicacao_n_233.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, O NIVELAMENTO DA PAVIMENTAÇÃO BRIPAR PARA MELHOR ESCOAMENTO DAS ÁGUAS PLUVIAIS, NA ESQUINA DA AVENIDA TOPÓGRAFO NELSON MONTEIRO COM A RUA JOSÉ LUIZ DE FRANÇA, BAIRRO SANTA TEREZA COM BELA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5013</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5013/indicacao_n_234.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADO O CASCALHAMENTO E PATROLAMENTO, NA RUA CAMINHO DO ATLÂNTICO, BAIRRO CAJUPIRANGA.</t>
+  </si>
+  <si>
+    <t>5009</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5009/indicacao_n_235.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A LIMPEZA DO BUEIRO E A COLOCAÇÃO DAS TAMPAS, LOCALIZADO NA RUA CAMINHO DO ATLÂNTICO, BAIRRO CAJUPIRANGA.</t>
+  </si>
+  <si>
+    <t>5035</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5035/indicacao_n_236.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 62/2025 – QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), PARA FINS DE REALIZAÇÃO DE PROTOCOLO DE TRATAMENTO PARA ANIMAIS ACOMETIDOS COM LEISHMANIOSE E ESPOROTRICOSE, N ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5206</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5206/indicacao_n_237.2026.pdf</t>
+  </si>
+  <si>
+    <t>DIRIGIR-SE À EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA CRUZ, PREFEITA MUNICIPAL, E, POR EXTENSÃO, À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR - QUE UNAM ESFORÇOS PARA QUE SEJA PROVIDENCIADO UM SISTEMA DE DRENAGEM PLUVIAL OU OUTRA SOLUÇÃO TÉCNICA ADEQUADA, NO CRUZAMENTO DA RUA CLAYTON BEZERRA DOS SANTO, COM A RUA JOSÉ FRANCISCO DA SILVA, BAIRRO NOVA ESPERANÇA, PARNAMIRIM/RN VISANDO RESOLVER PROBLEMAS REITERADOS DE ALAGAMENTOS NAS PROXIMIDADES DA REFERIDA LOCALIDADE.</t>
+  </si>
+  <si>
+    <t>5088</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5088/indicacao_n_238.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, REALIZAÇÃO DE SERVIÇOS DE LIMPEZA E MANUTENÇÃO DOS CANTEIROS CENTRAIS DA RUA LINDALVA SANTIAGO, LOCALIZADO NO BAIRRO SANTOS REIS, VISANDO GARANTIR MELHORES CONDIÇÕES DE CONSERVAÇÃO, SEGURANÇA E MOBILIDADE URBANA.</t>
+  </si>
+  <si>
+    <t>5008</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5008/indicacao_n_239.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA RUA PEDRO NUNES FERREIRA, LOCALIZADO NO BAIRRO SANTOS REIS.</t>
+  </si>
+  <si>
+    <t>5016</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5016/indicacao_n_240.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, CALÇAMENTO PARA A RUA DAS ÍRIS, LOCALIZADA NO BAIRRO PARQUE DAS NAÇÕES.</t>
+  </si>
+  <si>
+    <t>5025</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5025/indicacao_n_241.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, APÓS OUVIDO O PLENÁRIO DESTA CASA LEGISLATIVA, A ADOÇÃO DE MEDIDAS ADMINISTRATIVAS E O ENVIO DE PROJETO DE LEI VISANDO INSTITUIR O PROGRAMA MUNICIPAL DE PROTEÇÃO, FISCALIZAÇÃO E INCENTIVO À DOAÇÃO DE CABELOS, CONFORME O ANTEPROJETO DE LEI EM ANEXO.</t>
+  </si>
+  <si>
+    <t>5038</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5038/indicacao_n_242.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICADO À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA (SELIM), A REALIZAÇÃO DE SERVIÇO DE LIMPEZA NA PRAÇA ELIETE GURGEL ROCHA, LOCALIZADA NA RUA PRAIA DE PIRANGI, Nº 105–135, NOVA PARNAMIRIM, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5198</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5198/indicacao_n_243.2026.pdf</t>
+  </si>
+  <si>
+    <t>RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, BEM COMO DA SECRETARIA MUNICIPAL DE SEGURANÇA DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, SOLICITAR A VIABILIZAÇÃO DA INSTALAÇÃO DE UMA FAIXA DE PEDESTRE NO RESIDENCIAL SUNVILLE, LOCALIZADO NA RUA CÂNDIDO MARTINS DOS SANTOS, Nº 1200, BAIRRO ROSA DOS VENTOS.</t>
+  </si>
+  <si>
+    <t>5222</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, SOLICITAR A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO EM TORNO DE TODA A LAGOA DE CAPTAÇÃO LOCALIZADA NA RUA NOVA AMÉRICA, NO BAIRRO NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5037</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5037/indicacao_n_245.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA RUA JOÃO IRINEU ANTUNES, LOCALIZADO NO BAIRRO PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>5036</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5036/indicacao_n_246.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NO CRUZAMENTO DAS RUAS OSCAR RAMALHO DE FARIAS COM A RAQUEL GOMES DE CASTRO, LOCALIZADO NO BAIRRO ROSA DOS VENTOS.</t>
+  </si>
+  <si>
+    <t>5070</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5070/indicacao_n_247.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A RECUPERAÇÃO DO PAVIMENTO DA RUA ÁGUAS BELAS, LOCALIZADA NO BAIRRO JARDIM PLANALTO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5069</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5069/indicacao_n_248.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA AO PODER EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A INDICAÇÃO Nº 82/2022, QUE SEJA REALIZADA A RECUPERAÇÃO DO CALÇAMENTO DAS RUAS PADRE ALZÔNIO DE ARAÚJO FILHO, JOSÉ FERNANDES DA NÓBREGA E LUIZ ALBERTO DANTAS NO PARQUE DAS NAÇÕES – COOPHAB.</t>
+  </si>
+  <si>
+    <t>5031</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5031/indicacao_n_249.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, SME, A REVITALIZAÇÃO DO PARQUE INFANTIL DA ESCOLA MUNICIPAL MANOEL MACHADO, LOCALIZADA NO CONJUNTO JARDIM AEROPORTO, BAIRRO EMAÚS, NESTA CIDADE</t>
+  </si>
+  <si>
+    <t>5030</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5030/indicacao_n_250.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, SME, A REVITALIZAÇÃO DA FACHADA DA ESCOLA MUNICIPAL MANOEL MACHADO, LOCALIZADA NO CONJUNTO JARDIM AEROPORTO, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5075</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5075/indicacao_n_251.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, SEMSUR, A TROCA DE REFLETORES DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL MANOEL MACHADO, LOCALIZADA NO CONJUNTO JARDIM AEROPORTO, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5076</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5076/indicacao_n_252.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, A CONSTRUÇÃO DE UMA RAMPA DE ACESSO PARA A QUADRA DE ESPORTES DA ESCOLA MUNICIPAL MANOEL MACHADO, LOCALIZADA NO CONJUNTO JARDIM AEROPORTO, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5054</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5054/indicacao_n_253.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, O PATROLAMENTO E A TERRAPLANAGEM DA RUA RIO PARNAÍBA, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL NO BAIRRO EMAÚS.</t>
+  </si>
+  <si>
+    <t>5056</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5056/indicacao_n_254.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, O PATROLAMENTO E A TERRAPLANAGEM DA AVENIDA RIO PITIMBU, LOCALIZADA NO BAIRRO PARQUE INDUSTRIAL, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5033</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5033/indicacao_n_255.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO AO SECRETÁRIO MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA, A REALIZAÇÃO DE ESTUDO TÉCNICO VISANDO À IMPLANTAÇÃO DE UMA ROTATÓRIA ENTRE AS RUAS ADAIL PAMPLONA DE MENEZES, RUA ANIBAL BRANDÃO E RUA ANGICO NO BAIRRO NOVA PARNAMIRIM, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5034</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5034/indicacao_n_256.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO AO SECRETÁRIO MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA, A REALIZAÇÃO DE ESTUDO TÉCNICO VISANDO À IMPLANTAÇÃO DE UMA ROTATÓRIA ENTRE A AV. POÇOS DE CALDAS, RUA ANIBAL BRANDÃO E RUA CEDRO NO BAIRRO NOVA PARNAMIRIM, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5071</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5071/indicacao_n_257.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO DE N°725/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE SERVIÇOS URBANOS, PARA QUE SEJA REALIZADA  IMPLANTAÇÕES DE CÂMERAS DE MONITORAMENTO NA RUA CAMINHO DOS CORAIS, RUA CAMINHO DO ATLÂNTICO, AV. NAURA SILVA DANTAS E NA PRAÇA DE ESPORTE E LAZER, LOCALIZADA NA RUA CAMINHO DAS FALÉSIAS, NO LOTEAMENTO CAMINHO DO ATLÂNTICO,  NO BAIRRO CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5074</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5074/indicacao_n_258.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO DE N°857/2025, DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO AO SECRETÁRIO MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA, A  REALIZAÇÃO DE ESTUDO TÉCNICO VISANDO À IMPLANTAÇÃO DE SISTEMA VIÁRIO BINÁRIO NAS RUAS BOLÍVIA E CABO SERAFIM NUNES NETO, NO BAIRRO PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>5057</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5057/indicacao_n_259.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR E SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, PARA QUE SEJA REALIZADO UM ESTUDO TÉCNICO VISANDO A AMPLIAÇÃO DA LAGOA DE CAPTAÇÃO ADERBAL PESSOA, LOCALIZADA NA AVENIDA DR. LUÍS ANTÔNIO, SITUADA NO BAIRRO DE BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5029</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5029/indicacao_n_260.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, A INSTALAÇÃO DE PLACAS INFORMATIVAS E A PINTURA DAS LOMBADAS EXISTENTES NA RUA ANTÔNIO LOPES FILHO, BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5072</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5072/indicacao_n_261.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, A REALIZAÇÃO DE SERVIÇOS DE CAPINAÇÃO E LIMPEZA NO CAMINHÓDROMO, LOCALIZADO NA RUA CAMINHO DAS FALÉSIAS, BAIRRO CAJUPIRANGA.</t>
+  </si>
+  <si>
+    <t>5073</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5073/indicacao_n_262.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, O PATROLAMENTO NA TRAVESSA QUE CRUZA A RUA TREZE DE MAIO, BAIRRO SANTA TEREZA..</t>
+  </si>
+  <si>
+    <t>5059</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5059/indicacao_n_263.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE LIMPEZA (SELIM) A REALIZAR SERVIÇO LIMPEZA DO PASSEIO E RETIRADA DE LIXO E ENTULHOS CONFORME IMAGENS EM ANEXO NA RUA JOSÉ AUGUSTO NUNES, LATERAL DO COND. ALAMEDA PARAISO, BAIRRO MONTE CASTELO - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5062</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5062/indicacao_n_264.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) A REALIZAR SERVIÇO LIMPEZA E CAPINAGEM DA LAGOA DE CAPITAÇÃO DE ÁGUAS PLUVIAIS, CONFORME IMAGENS EM ANEXO NA RUA AUTA DE SOUZA, PRÓXIMO AO N° 75, BAIRRO JOCKEY CLUBE - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5180</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5180/indicacao_n_265.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) A REALIZAR SERVIÇO PODA DE ARVORES CONFORME IMAGENS EM ANEXO NA RUA FERNANDO BANDEIRA DE MELO, PRÓXIMO AO N° 56, BAIRRO SANTOS REIS - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5058</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5058/indicacao_n_266.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, ATRAVÉS DA VIGILÂNCIA SANITÁRIA, A REALIZAÇÃO DE VISITAS TÉCNICAS E INSPEÇÕES SANITÁRIAS EM TODOS OS CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL (CMEIS) E ESCOLAS DA REDE MUNICIPAL DE ENSINO, COM A DEVIDA EMISSÃO DE RELATÓRIO TÉCNICO DAS CONDIÇÕES SANITÁRIAS E ESTRUTURAIS DAS UNIDADES.</t>
+  </si>
+  <si>
+    <t>5061</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5061/indicacao_n_267.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, REALIZAÇÃO DE SERVIÇOS DE LIMPEZA E MANUTENÇÃO DO CANTEIRO DA AV. GANDHI, LOCALIZADO NO BAIRRO DE NOVA PARNAMIRIM, AO LADO DO CONDOMÍNIO RECANTO DOS PÁSSAROS. VISANDO GARANTIR MELHORES CONDIÇÕES DE CONSERVAÇÃO, SEGURANÇA E MOBILIDADE URBANA.</t>
+  </si>
+  <si>
+    <t>5053</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5053/indicacao_n_268.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, A REALIZAÇÃO DE MUTIRÃO DE LIMPEZA GERAL NO BAIRRO MONTE CASTELO, COMPREENDENDO SERVIÇOS DE CAPINAÇÃO, LIMPEZA PÚBLICA, REMOÇÃO DE LIXO E RETIRADA DE ENTULHOS NO BAIRRO DE MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>5197</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5197/indicacao_n_269.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA E MOBILIDADE URBANA (SESMOB), A NECESSIDADE DE CRIAÇÃO DA COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL, COMO ÓRGÃO PERMANENTE DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, VINCULADO DIRETAMENTE AO GABINETE DA PREFEITA, EM CONFORMIDADE COM A LEI FEDERAL Nº 12.608/2012, COM VISTAS AO FORTALECIMENTO DA ESTRUTURA MUNICIPAL DE PREVENÇÃO, MITIGAÇÃO, PREPARAÇÃO, RESPOSTA E RECUPERAÇÃO DIANTE DE SITUAÇÕES DE RISCO E DESASTRES._x000D_
+INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA DE LIMPEZA URBANA (SELIM), SRA. ROSE PAIVA, A LIMPEZA DOS CANTEIROS DO PARQUE ESPORTIVO DE PARNAMIRIM, NA TRAVESSA TENENTE MEDEIROS, NO BAIRRO DO CENTRO.</t>
+  </si>
+  <si>
+    <t>5223</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SEMAD E À SEPLAF, A REALIZAÇÃO DE ESTUDO TÉCNICO PARA REVISÃO E ATUALIZAÇÃO DA TABELA DE VENCIMENTOS BASE DOS SERVIDORES EFETIVOS DE NÍVEL MÉDIO E TÉCNICO (GRUPO OCUPACIONAL II), NOS TERMOS DA LEI COMPLEMENTAR Nº 221/2022, COM VISTAS À VALORIZAÇÃO DO SERVIDOR PÚBLICO E À ADEQUAÇÃO REMUNERATÓRIA ÀS RESPONSABILIDADES E ATRIBUIÇÕES DOS CARGOS, BEM COMO A COMPATIBILIZAÇÃO COM OS PRINCÍPIOS DA EFICIÊNCIA E DA VALORIZAÇÃO DO SERVIÇO PÚBLICO PREVISTOS NA CONSTITUIÇÃO FEDERAL.</t>
+  </si>
+  <si>
+    <t>5032</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5032/indicacao_n_271.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A VEREADORA RAFAELA DE NILDA, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, VEM, RESPEITOSAMENTE, À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, QUE SEJA ELABORADA INSTITUCIONALMENTE UMA CARTILHA DE DIREITOS DAS PESSOAS AUTISTAS.</t>
+  </si>
+  <si>
+    <t>5067</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5067/indicacao_n_272.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, QUE SEJA REALIZADA A PODA DAS ÁRVORES NA RUA GOIÁS, NO BAIRRO ROSA DOS VENTOS, TENDO EM VISTA QUE AS ÁRVORES ESTÃO COBRINDO A REDE DE FIOS E DEIXANDO A RUA ESCURA, O QUE TEM CAUSADO PREOCUPAÇÃO AOS MORADORES QUANTO À SEGURANÇA NO LOCAL.</t>
+  </si>
+  <si>
+    <t>5207</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO AO SECRETÁRIO MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA, A IMPLANTAÇÃO DE LOMBADA NA RUA BEIJA-FLOR, NAS IMEDIAÇÕES DO MERCADINHO BOM PREÇO, JARDIM PLANALTO, PARNAMIRIM-RN.</t>
+  </si>
+  <si>
+    <t>5208</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5208/indicacao_n_274.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A REALIZAÇÃO DA PODA DAS ÁRVORES LOCALIZADAS NA RUA DOS IMIGRANTES, NO BAIRRO JARDIM PLANALTO.</t>
+  </si>
+  <si>
+    <t>5209</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5209/indicacao_n_275.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A REALIZAÇÃO DO SERVIÇO TAPA-BURACO NA RUA DOS MIOSÓTIS, LOCALIZADA NO BAIRRO PARQUE DAS NAÇÕES.</t>
+  </si>
+  <si>
+    <t>5224</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, QUE SEJA REALIZADA A (REVITALIZAÇÃO) PINTURA DA FAIXA AZUL DESTINADA À CORRIDA E CAMINHADA NA AVENIDA PETRA KELLY, NO BAIRRO DE NOVA PARNAMIRIM. TENDO EM VISTA QUE A SINALIZAÇÃO EXISTENTE ENCONTRA-SE APAGADA, DIFICULTANDO A UTILIZAÇÃO ADEQUADA PELOS PRATICANTES DE ATIVIDADES FÍSICAS.</t>
+  </si>
+  <si>
+    <t>5196</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5196/indicacao_n_277.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA DE LIMPEZA URBANA (SELIM), SRA. ROSE PAIVA, A LIMPEZA DOS CANTEIROS DO PARQUE ESPORTIVO DE PARNAMIRIM, NA TRAVESSA TENENTE MEDEIROS, NO BAIRRO DO CENTRO.</t>
+  </si>
+  <si>
+    <t>5179</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5179/indicacao_n_278.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA-SE À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, QUE SEJA REALIZADA A LIMPEZA DOS BUEIROS LOCALIZADOS NA AVENIDA DOUTOR LUÍS ANTÔNIO, NO CENTRO.</t>
+  </si>
+  <si>
+    <t>5183</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5183/indicacao_n_279.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA-SE À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA DE LIMPEZA URBANA- SELIM, QUE SEJA REALIZADA A LIMPEZA DOS CANTEIROS LOCALIZADOS NA AVENIDA DOUTOR LUÍS ANTÔNIO, NO CENTRO.</t>
+  </si>
+  <si>
+    <t>5210</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, QUE SEJA ESTABELECIDO CONCURSO PÚBLICO PARA CONTRATAÇÃO DE PROFISSIONAIS DA EDUCAÇÃO ESPECIAL, VISANDO O ATENDIMENTO À POPULAÇÃO DE ESTUDANTES COM DEFICIÊNCIA, MOBILIDADE REDUZIDA OU NEURODIVERGENTES NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5225</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE EDUCAÇÃO, A IMPLANTAÇÃO DE CÂMERAS INTELIGENTES A FIM DE AVISAR AOS PAIS EM TEMPO REAL SOBRE CHEGADA E SAÍDA DOS ALUNOS NAS ESCOLAS MUNICIPAIS EM PARNAMIRIM-RN.</t>
+  </si>
+  <si>
+    <t>5211</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, QUE SEJA ESTABELECIDA DECORAÇÃO/ILUMINAÇÃO ALUSIVA AO DIA DO AUTISMO, NO MÊS DE ABRIL, NA PREFEITURA DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5060</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5060/indicacao_n_283.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO Nº 164/2025, A CONSTRUÇÃO DE 01 (UMA) UNIDADE DE SAÚDE PORTE I: UBS DESTINADA E APTA A ABRIGAR UM NÚMERO DE PROFISSIONAIS COMPATÍVEL COM NO MÍNIMO, 1 (UMA) EQUIPE DE SAÚDE DA FAMÍLIA (ESF) E 1 (UMA) EQUIPE DE SAÚDE BUCAL – BAIRRO COHABINAL.</t>
+  </si>
+  <si>
+    <t>5182</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5182/indicacao_n_284.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO AO GABINETE CIVIL – GACIV, A REALIZAÇÃO DE ESTUDO TÉCNICO VISANDO À CELEBRAÇÃO DE CONVÊNIO COM A SECRETARIA DE ESTADO DA ADMINISTRAÇÃO PENITENCIÁRIA (SEAP/RN), COM A FINALIDADE DE UTILIZAÇÃO DE MÃO DE OBRA DE PESSOAS PRIVADAS DE LIBERDADE, EM REGIME ADEQUADO, PARA EXECUÇÃO DE SERVIÇOS URBANOS NO MUNICÍPIO DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5176</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5176/indicacao_n_285.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA, A IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRE, NA RUA ROSA FERNANDES DA SILVA, EM FRENTE A ACADEMIA PANOBIANCO, BAIRRO NOVA ESPERANÇA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5175</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5175/indicacao_n_286.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE Nº 585/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL A EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE EDUCAÇÃO; SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, A CONSTRUÇÃO DE UM CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL (CEMEI), EM PIUM, DISTRITO LITORAL DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5193</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5193/indicacao_n_287.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°433/2025, DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE PLANEJAMENTO E FINANÇAS DE PARNAMIRIM E A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, QUE OBRIGUEM AS EMPRESAS QUE PRESTAM SERVIÇOS TERCEIRIZADOS À PREFEITURA MUNICIPAL DE PARNAMIRIM, NA ADMINISTRAÇÃO DIRETA E INDIRETA, COMPREENDENDO AS AUTARQUIAS, EMPRESAS PÚBLICAS, SOCIEDADES DE ECONOMIA MISTA E FUNDAÇÕES, A CONTRATAR ADOLESCENTES E JOVENS DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5195</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5195/indicacao_n_288.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA  A INDICAÇÃO DE N° 858/2025, DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO “ASFALTO” DA RUA DOS CAJUEIROS NO BAIRRO DE NOVA PARNAMIRIM, NO MUNICÍPIO DE PARNAMIRIM”.</t>
+  </si>
+  <si>
+    <t>5174</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5174/indicacao_n_289.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, A REALIZAÇÃO DE SERVIÇO DE LIMPEZA E RETIRADA DE MATO NA PRAÇA DAS MANGUEIRAS, LOCALIZADO NO BAIRRO DE BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5173</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5173/indicacao_n_290.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A MANUTENÇÃO E REPOSIÇÃO DOS APARELHOS DA ACADEMIA AO AR LIVRE LOCALIZADA NA PRAÇA DAS MANGUEIRAS, NO BAIRRO BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5194</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5194/indicacao_n_291.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO - SME, QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE OS CMEIS E ESCOLAS DA REDE DE ENSINO DO MUNICÍPIO DE PARNAMIRIM/RN, E COM A MÁXIMA URGÊNCIA NO CMEI AUGUSTO NUNES E NA ESCOLA MUNICIPAL FRANCISCA BEZERRA, TENHAM A PRESENÇA DE AUXILIARES DE SALA NAS CLASSES COM ALUNOS ATÍPICOS.</t>
+  </si>
+  <si>
+    <t>5172</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5172/indicacao_n_292.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A SRA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, SEMSUR, A RECUPERAÇÃO DA BOCA DE LOBO, LOCALIZADA NA RUA CAMINHO DE PIRAMBÚZIOS, NO BAIRRO DE CAJUPIRANGA NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5171</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5171/indicacao_n_293.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERAR  O INDICATIVO DE MESMA AUTORIA 1942/2025 A  CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVA À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, SOLICITAR O REPARO DA PAVIMENTAÇÃO DA RUA RIO PARNAÍBA, NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO DE EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5192</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5192/indicacao_n_294.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, O ESTUDO DE VIABILIDADE PARA A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NA ESCOLA MUNICIPAL JOSAFÁ SISINO DE MACHADO, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5187</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5187/indicacao_n_295.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, SESAD, A SOLICITAÇÃO DE UM NOVO APARELHO DE AR-CONDICIONADO PARA A SALA DE ATENDIMENTO DA UBS VULPIANO CAVALCANTI, LOCALIZADA NO CONJUNTO JARDIM AEROPORTO, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5226</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA, SELIM, A LIMPEZA E CAPINAGEM DA AVENIDA RIO PITIMBU, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5227</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA, SELIM, A LIMPEZA DA VEGETAÇÃO NO CRUZAMENTO DA AVENIDA RIO PITIMBU COM A RUA RIO CAJUPIRANGA, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5177</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5177/indicacao_n_298.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA - SESDEM, AS REITERAÇÕES DAS INDICAÇÕES 387/2020, 1110/2021, 556/2024 E 906/2025, PARA IMPLANTAR UMA ROTATÓRIA, NO CRUZAMENTO DA AV. PREFEITO MILTON DANTAS DE MEDEIROS E RUA LIRA DE ANDRADE COM AV. DAS AMÉRICAS, SITUADAS NO BAIRRO DO PARQUE DAS NAÇÕES.</t>
+  </si>
+  <si>
+    <t>5178</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5178/indicacao_n_299.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, A REITERAÇÃO Nº 1.618/2022, 1.296/2023 E 1.054/2025, PARA A CONSTRUÇÃO DE UMA CICLOVIA, COM INÍCIO NO IFRN E ATACADÃO, ESTENDENDO-SE ATÉ OS CONDOMÍNIOS NELSON MONTEIRO E WALDEMAR ROLIM, SITUADOS NA RUA ANTÔNIA DE LIMA PAIVA, BAIRRO NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5212</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, À EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA INICIAR O FORTALECIMENTO DO CORPO TÉCNICO DA REFERIDA SECRETARIA, POR MEIO DA AMPLIAÇÃO DA EQUIPE MULTIDISCIPLINAR, CAPACITAÇÃO CONTINUADA DOS SERVIDORES E REALIZAÇÃO DE PROCESSOS SELETIVOS OU CONCURSOS PÚBLICOS, COM VISTAS A GARANTIR MAIOR EFICIÊNCIA NA EXECUÇÃO DAS POLÍTICAS URBANAS E AMBIENTAIS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5213</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, SOLICITANDO A ADOÇÃO DE MEDIDAS ADMINISTRATIVAS E ESTRUTURAIS VOLTADAS AO FORTALECIMENTO DA GESTÃO TÉCNICA DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL – SUAS NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5188</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5188/indicacao_n_302.2026.pdf</t>
+  </si>
+  <si>
+    <t>JONAS MONTEIRO CARLOS GODEIRO, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE – SESAD, QUE UNAM ESFORÇOS PARA CRIAÇÃO DE UM SERVIÇO DE AMBULÂNCIA PARA ANIMAIS DOMÉSTICOS (PET) EM SITUAÇÕES DE EMERGÊNCIA, PROGRAMA ESTE CHAMADO SAMUVET OU UTI MÓVEL VETERINÁRIA, PARA QUE ATUEM 24 HORAS PARA RESGATE, PRIMEIROS SOCORROS E TRANSPORTE DE ANIMAIS FERIDOS OU DOENTES.</t>
+  </si>
+  <si>
+    <t>5189</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5189/indicacao_n_303.2026.pdf</t>
+  </si>
+  <si>
+    <t>JONAS MONTEIRO CARLOS GODEIRO, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA - SESDEM, PARA ANALISE DE VIABILIDADE TÉCNICA, VISANDO A IMPLANTAÇÃO DE UMA FAIXA ELEVADA DE PEDESTRES, EM FRENTE A ESC. MUN. ADMINISTRADOR JOSAFÁ SISINO MACHADO, AV. RIO ÁGUA VERMELHA, 270 - EMAÚS, PARNAMIRIM - RN.</t>
+  </si>
+  <si>
+    <t>5228</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E SANEAMENTO (SEINFRA) E À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), QUE SEJA REALIZADA A CONSTRUÇÃO DE CALHA DE DRENAGEM COM IMPLANTAÇÃO DE JARDIM FILTRANTE NA RUA ANTÔNIA DE LIMA PAIVA (CEP: 59143-455), NO BAIRRO NOVA ESPERANÇA, EM FRENTE AO CAMPUS DO INSTITUTO FEDERAL DO RIO GRANDE DO NORTE (IFRN) E AO SUPERMERCADO ATACADÃO, COM VISTAS À MELHORIA DO SISTEMA DE DRENAGEM URBANA, AO ADEQUADO ESCOAMENTO DAS ÁGUAS PLUVIAIS, À REDUÇÃO DE PONTOS DE ALAGAMENTO E À MELHORIA DAS CONDIÇÕES DE MOBILIDADE URBANA NO LOCAL.</t>
+  </si>
+  <si>
+    <t>5214</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>JONAS MONTEIRO CARLOS GODEIRO, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ESPORTE E LAZER – SEL, A MANUNTEÇÃO DAS TRAVES DA QUADRA DE ESPORTE, LOCALIZADA NA PRAÇA ALUIZO ALVES, NO BAIRRO DO PARQUE INDUSTRIAL, EMAÚS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5215</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>A VEREADORA RAFAELA DE NILDA, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, VEM, RESPEITOSAMENTE, INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR E À EMPRESA NEOENERGIA - COSERN, QUE SEJA AUMENTADA A POTÊNCIA DA ILUMINAÇÃO DA RUA UNIDOS DA PONTE, NO BAIRRO JARDIM PLANALTO, EM PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5186</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5186/indicacao_n_307.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A RECUPERAÇÃO DO PAVIMENTO DA RUA JONALDO MATIAS DE OLIVEIRA, LOCALIZADA NO BAIRRO PASSAGEM DE AREIA, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5229</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS VISANDO À DISPONIBILIZAÇÃO DE PROFISSIONAL MÉDICO NEUROLOGISTA PARA ATUAÇÃO NO CENTRO ESPECIALIZADO EM REABILITAÇÃO (CER) DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5230</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>REITERA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO – SME, A INDICAÇÃO Nº 980/2025, QUE SOLICITA A REALIZAÇÃO DA CLIMATIZAÇÃO DAS SALAS DE AULAS, BEM COMO A MANUTENÇÃO DOS APARELHOS DE AR CONDICIONADO DOS DEMAIS SETORES DA ESCOLA MUNICIPAL MARIA DE JESUS MEDEIROS DE LIMA, LOCALIZADA NO BAIRRO NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5190</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5190/indicacao_n_310.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE OBRAS PÚBLICAS E SANEAMENTO (SEMOP), SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A REALIZAÇÃO DA OPERAÇÃO TAPA-BURACO E RECUPERAÇÃO DO CALCAMENTO NO MÉTODO BRIPAR NO CRUZAMENTO DA RUA ELIS REGINA COM A RUA LUZIA MARIA CONCEIÇÃO SANTIAGO , NO BAIRRO DE PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>5191</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5191/indicacao_n_311.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A REITERAÇÃO DA INDICAÇÃO Nº 371/2021, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO BRIPAR, NA RUA DAS VIOLETAS, SITUADA NO BAIRRO JARDIM PLANALTO. (FOTO EM ANEXO)</t>
+  </si>
+  <si>
+    <t>5231</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO AO SECRETARIA MUNICIPAL DE SAÚDE, A SUBSTITUIÇÃO DAS BALANÇAS ANTROPOMÉTRICAS DA UBS JOÃO DIAS DA COSTA, NOVA PARNAMIRIM, PARNAMIRIM-RN</t>
+  </si>
+  <si>
+    <t>5184</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5184/indicacao_n_313.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, QUE SEJA REALIZADA, COM URGÊNCIA, A CONSTRUÇÃO DE UMA COBERTURA NA FRENTE DA UNIDADE DE SAÚDE MARIA RISALDA CRUZ, NO BAIRRO BELA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5216</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP E DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, PARA QUE REALIZEM ESTUDO TÉCNICO E PLANEJAMENTO PARA EXECUÇÃO DE PAVIMENTAÇÃO COM INTERTRAVADOS, UTILIZANDO, MEDIANTE CONVÊNIO OU PARCERIA COM A SECRETARIA DE ADMINISTRAÇÃO PENITENCIÁRIA DO RN - SEAP/RN, MÃO DE OBRA DE PESSOAS PRIVADAS DE LIBERDADE EM REGIME ADEQUADO.</t>
+  </si>
+  <si>
+    <t>5185</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5185/indicacao_n_315.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACO NA RUA MANOEL MONTEIRO FILHO, PRÓXIMO À ACADEMIA STRUG FIT, LOCALIZADA NO BAIRRO PASSAGEM DE AREIA. (FOTO EM ANEXO)</t>
+  </si>
+  <si>
+    <t>5232</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, A REITERAÇÃO DA INDICAÇÃO 2.353/2022 E 1.439/2024, PARA INSTALAÇÃO DE BICICLETÁRIO NA QUADRA DE ESPORTES, SITUADA NA RUA CAMINHO DAS FALÉSIAS, BAIRRO CAJUPIRANGA.</t>
+  </si>
+  <si>
+    <t>5233</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, A REITERAÇÃO Nº 818/2023 E 1.184/2025, PARA QUE SEJA ELABORADO UM ESTUDO PARA IMPLANTAÇÃO DE EQUIPAMENTOS DE LAZER E RECREAÇÃO ADAPTADOS ÀS PESSOAS COM DEFICIÊNCIA NO MUNICÍPIO DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5234</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP E À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A REITERAÇÃO DA INDICAÇÃO Nº 2.628/2023. REQUERENDO A IMPLANTAÇÃO DE UMA PRAÇA EM UMA ÁREA VERDE LOCALIZADA ENTRE A RUA DAS VIOLETAS E RUA ALBATROZ, SITUADO NO BAIRRO DE JARDIM PLANALTO.</t>
+  </si>
+  <si>
+    <t>5235</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACO E O NIVELAMENTO DA PAVIMENTAÇÃO NA RUA CAMPO ALEGRE, (ESPECIFICAMENTE NO TRECHO COMPREENDIDO ENTRE O SEU INÍCIO ATÉ CRUZAMENTO COM A RUA CAMPO LARGO.) NO BAIRRO DE CAJUPIRANGA.</t>
+  </si>
+  <si>
+    <t>5236</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>REPARO DA BOCA DE LOBO LOCALIZADA NA RUA AEROPORTO DE ALTAMIRA, NO BAIRRO PARQUE INDUSTRIAL.</t>
+  </si>
+  <si>
+    <t>5237</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO E SESDEM, QUE SEJA REALIZADO ESTUDO PARA IMPLANTAÇÃO DE LOMBADAS NA RUA PRESIDENTE JOÃO GOULART, NO BAIRRO DE SANTA TEREZA – PARNAMIRIM – RN</t>
+  </si>
+  <si>
+    <t>5238</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, SME, A AQUISIÇÃO DE NOVOS ARMÁRIOS DE AÇO DE DUAS PORTAS PARA A ESCOLA MUNICIPAL JOSAFÁ SISINO DE MACHADO, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5239</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE, SESDEM, A REVITALIZAÇÃO DAS LOMBADAS LOCALIZADAS NA RUA PRESIDENTE CASTELO BRANCO, NO BAIRRO COHABINAL, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5240</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, SEMSUR, A PODA DAS ÁRVORES DA AVENIDA RIO ÁGUA VERMELHA, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5241</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, O REPARO NA PAVIMENTAÇÃO DA RUA SANTA MATILDE COM A RUA RIO AZUL, LOCALIZADA NO CONJUNTO PARQUE DAS ORQUÍDEAS, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5242</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, A RECUPERAÇÃO DAS SARJETAS LATERAIS DA RUA RIO SERIDÓ, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5243</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE SERVIÇO DE LIMPEZA E RETIRADA DE RESTO DE PODA, NA RUA SÃO LUÍS, LOCALIZADO NO BAIRRO DE SANTA TERESA.</t>
+  </si>
+  <si>
+    <t>5244</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE SERVIÇO DE LIMPEZA, RECOLHIMENTO DE LIXO E RETIRADA DE ENTULHO, NA RUA MANOEL ALCÍNO CARIOCA, LOCALIZADO NO BAIRRO DE NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5245</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS EM TODA A EXTENSÃO DA RUA SÃO LUÍS, LOCALIZADO NO BAIRRO SANTA TERESA.</t>
+  </si>
+  <si>
+    <t>5246</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE SERVIÇO DE LIMPEZA, RECOLHIMENTO DE LIXO E RETIRADA DE ENTULHO, NA RUA DOROTI DE MOURA LIMA, LOCALIZADO NO BAIRRO DE SANTOS REIS.</t>
+  </si>
+  <si>
+    <t>5247</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>GABRIEL CÉSAR DE OLIVEIRA SIQUEIRA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL VIGENTE, VEM, RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, SOLICITAR A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NO ABRIGO DE PASSAGEIROS LOCALIZADO EM FRENTE AO RESIDENCIAL AMÉRICA, SITUADO NA AV. JOÃO PAULO II, NO BAIRRO NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5248</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>GABRIEL CÉSAR DE OLIVEIRA SIQUEIRA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGOR, VEM, RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, BEM COMO DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, SOLICITAR A CONSTRUÇÃO DE UMA LAGOA DE CAPTAÇÃO NAS PROXIMIDADES DA RUA DA PAZ, RUA PEDRO BARBOSA E TRAVESSA MARIA AUGUSTA, NO BAIRRO BELA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5249</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>GABRIEL CÉSAR DE OLIVEIRA SIQUEIRA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL VIGENTE, VEM, RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, SOLICITAR A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NO ABRIGO DE PASSAGEIROS LOCALIZADO EM FRENTE AO WALDEMAR ROLIM, SITUADO NA RUA ANTÔNIA DE LIMA PAIVA, NO BAIRRO NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5250</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>GABRIEL CÉSAR DE OLIVEIRA SIQUEIRA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL VIGENTE, VEM, RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE SAÚDE (SESAD), SOLICITAR A INSTALAÇÃO DE UMA COBERTURA NA PARTE FRONTAL DA UNIDADE BÁSICA DE SAÚDE DE BELA PARNAMIRIM, SITUADA NA RUA JOÃO IRINEU ANTUNES, Nº 1000, BAIRRO BELA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5251</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, À SOLICITAÇÃO DA OPERAÇÃO TAPA BURACO NO CRUZAMENTO DA RUA ESTRELA DO MAR, COM A RUA DAS CONCHAS, NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5252</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>HAMILTON RADEMACKER PEREIRA, VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA A INDICAÇÃO DE N°522/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA HERIT CORRÊA, NO BAIRRO DE COTOVELO, DISTRITO LITORAL DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5253</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>HAMILTON RADEMACKER PEREIRA (BINHO DE AMBRÓSIO), VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA A INDICAÇÃO DE 432/2025, AMBAS DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA PARNAÍBA, EM COTOVELO, NO DISTRITO LITORAL DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5254</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>HAMILTON RADEMACKER PEREIRA (BINHO DE AMBRÓSIO), VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA A INDICAÇÃO DE N° 523/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA MIRASSOL, NO BAIRRO DE COTOVELO, DISTRITO LITORAL DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5255</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>HAMILTON RADEMACKER PEREIRA (BINHO DE AMBRÓSIO), VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA A INDICAÇÃO Nº 014/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMO SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “ASFALTO” DA RUA OTANI GOMES DE CASTRO, NO BAIRRO VALE DO SOL, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5256</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>HAMILTON RADEMACKER PEREIRA (BINHO DE AMBRÓSIO), VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA A INDICAÇÃO Nº 013/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “ASFALTO” DA RUA LINDOALDO DE MEDEIROS, NO BAIRRO VALE DO SOL, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5257</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>5258</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5258/indicacao_n_342.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, CRIAÇÃO DO CADASTRO MUNICIPAL DE PESSOAS COM DOENÇAS RARAS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5259</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5259/indicacao_n_343.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, QUE SEJAM REALIZADOS ESTUDOS TÉCNICOS, ELABORAÇÃO DE PROJETO E ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO E CONSTRUÇÃO DE UM CAMINHÓDROMO NA RUA CAMPOS VERGUEIROS, NO BAIRRO CAJUPIRANGA, NESTE MUNICÍPIO. SUGERE-SE QUE O EQUIPAMENTO CONTEMPLE PISTA APROPRIADA PARA CAMINHADA E CORRIDA, PISO ADEQUADO E ANTIDERRAPANTE, SISTEMA DE DRENAGEM, ILUMINAÇÃO PÚBLICA EM LED, SINALIZAÇÃO DE METRAGEM, BANCOS, LIXEIRAS, PAISAGISMO E ACESSIBILIDADE, GARANTINDO SEGURANÇA, FUNCIONALIDADE E CONFORTO AOS USUÁRIOS.</t>
+  </si>
+  <si>
+    <t>5260</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5260/indicacao_n_347.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, A IMPLANTAÇÃO DE UMA LOMBADA, NA RUA 17 DE DEZEMBRO, (RUA DA CAPELA SÃO PEDRO), NO BAIRRO BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5261</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO Nº 226/2025, PARA AQUISIÇÃO DE 01 (UMA) UNIDADE DE ODONTOLOGIA MÓVEL (UOM), PARA COMPLEMENTAR OS SERVIÇOS ODONTOLÓGICOS DA UNIDADE BÁSICA DE SAÚDE (UBS), ENFERMEIRO MARCELINO AGOSTINHO COSTA, SITUADA NA RUA SADI MENDES, 06, BAIRRO MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>5262</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5262/indicacao_n_346.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE CULTURA (SEMUC), QUE, NA CONCEPÇÃO, PLANEJAMENTO E EXECUÇÃO DO ESPETÁCULO CULTURAL “NAS ASAS DA HISTÓRIA”, EDIÇÃO DE 2027, SEJA INCORPORADA COMO EIXO TEMÁTICO CENTRAL A CELEBRAÇÃO DO CENTENÁRIO DA DOAÇÃO REALIZADA PELA FAMÍLIA MACHADO AO AVIADOR FRANCÊS PAUL VACHET, MARCO HISTÓRICO FUNDAMENTAL PARA O DESENVOLVIMENTO DA AVIAÇÃO NO RIO GRANDE DO NORTE E, ESPECIALMENTE, PARA A FORMAÇÃO IDENTITÁRIA DO MUNICÍPIO DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5263</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E SANEAMENTO (SEINFRA), QUE SEJA ELABORADO E EXECUTADO PROJETO DE REVITALIZAÇÃO E REURBANIZAÇÃO DA ÁREA DO CHAFARIZ, LOCALIZADA NA ESQUINA DA AV. MARIA LACERDA MONTENEGRO COM A ESPLANADA DEPUTADO NÉLIO DIAS, NO BAIRRO DE NOVA PARNAMIRIM, COM VISTAS À REQUALIFICAÇÃO DO ESPAÇO URBANO, À MELHORIA DA INFRAESTRUTURA, À PROMOÇÃO DA CONVIVÊNCIA COMUNITÁRIA E À VALORIZAÇÃO PAISAGÍSTICA DA REGIÃO.</t>
+  </si>
+  <si>
+    <t>5264</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5264/indicacao_n_348.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE (SESAD), QUE SEJA REALIZADA A ADESÃO E IMPLEMENTAÇÃO DO PROGRAMA FARMÁCIA VIVA NO ÂMBITO DA REDE MUNICIPAL DE SAÚDE DE PARNAMIRIM/RN, COM VISTAS À PROMOÇÃO DO ACESSO RACIONAL A PLANTAS MEDICINAIS E FITOTERÁPICOS, AO FORTALECIMENTO DA ATENÇÃO PRIMÁRIA À SAÚDE E À VALORIZAÇÃO DAS PRÁTICAS INTEGRATIVAS E COMPLEMENTARES NO SISTEMA ÚNICO DE SAÚDE (SUS).</t>
+  </si>
+  <si>
+    <t>5265</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5265/indicacao_n_349.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), QUE SEJA REALIZADO O AUMENTO DA POTÊNCIA DA ILUMINAÇÃO PÚBLICA, COM A INSTALAÇÃO DE NOVOS POSTES E LUMINÁRIAS NAS PRAÇAS DO BAIRRO NOVA ESPERANÇA, ESPECIALMENTE NA PRAÇA CRISTO REDENTOR, PRAÇA TROVADOR JOSÉ LUCAS DE BARROS E PRAÇA GASTÃO MARIZ, COM VISTAS À MELHORIA DA SEGURANÇA, À AMPLIAÇÃO DO USO DOS ESPAÇOS PÚBLICOS NO PERÍODO NOTURNO E À PROMOÇÃO DO BEM-ESTAR DA POPULAÇÃO LOCAL.</t>
+  </si>
+  <si>
+    <t>5266</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5266/indicacao_n_350.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA (SELIM), A NECESSIDADE DE MANUTENÇÃO DE EQUIPE DE LIMPEZA URBANA EM CARÁTER PERMANENTE NO BAIRRO DE NOVA ESPERANÇA, COM VISTAS À GARANTIA DA CONSERVAÇÃO DOS ESPAÇOS PÚBLICOS, À PREVENÇÃO DO ACÚMULO DE RESÍDUOS SÓLIDOS E À PROMOÇÃO DA SAÚDE E QUALIDADE DE VIDA DA POPULAÇÃO LOCAL.</t>
+  </si>
+  <si>
+    <t>5267</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5267/indicacao_n_351.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO (SME) E À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E SANEAMENTO (SEINFRA), QUE SEJA REALIZADO ESTUDO TÉCNICO VISANDO À INTEGRAÇÃO DE ÁREA POLIESPORTIVA NA LATERAL DA ESCOLA MUNICIPAL MARIA DE JESUS MEDEIROS DE LIMA, LOCALIZADA NA RUA JOÃO JANUÁRIO DE CARVALHO, S/N, BAIRRO NOVA ESPERANÇA, COM VISTAS À AMPLIAÇÃO DOS ESPAÇOS DE PRÁTICA ESPORTIVA E RECREATIVA, AO FORTALECIMENTO DAS ATIVIDADES PEDAGÓGICAS E À PROMOÇÃO DO DESENVOLVIMENTO INTEGRAL DOS ESTUDANTES.</t>
+  </si>
+  <si>
+    <t>5268</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO PODER EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, A INCLUSÃO DOS SERVIDORES EFETIVOS OCUPANTES DOS CARGOS DE AUXILIAR DE CRECHE E APOIO ESCOLAR, NO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DO MAGISTÉRIO, EM CONSONÂNCIA COM O CONCEITO DE PROFISSIONAIS DO MAGISTÉRIO PÚBLICO ESTABELECIDO PELA LEI Nº 15.326, DE 6 DE JANEIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>5269</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO Nº 582/2025, PARA A AQUISIÇÃO DE 01 (UM) KIT DE EQUIPAMENTOS PARA TELECONSULTA (DESCRITOS ABAIXO), PARA A UNIDADE BÁSICA DE SAÚDE – UBS SILVINO LAMARTINE, BAIRRO PASSAGEM DE AREIA.° NOTEBOOK° TELEVISOR° WEBCAM</t>
+  </si>
+  <si>
+    <t>5270</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL de Saúde – SESAD, A REITERAÇÃO Nº 662/2025, PARA A AQUISIÇÃO DE 01 (UM) KIT DE EQUIPAMENTOS PARA TELECONSULTA (DESCRITOS ABAIXO), PARA A UNIDADE BÁSICA DE SAÚDE – UBS DR. MARCONDES BEZERRA DE MELO, BAIRRO NOVA ESPERANÇA.° NOTEBOOK° TELEVISOR° WEBCAM</t>
+  </si>
+  <si>
+    <t>5271</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE Secretaria Municipal de Saúde – SESAD, A REITERAÇÃO Nº 503/2025, PARA A AQUISIÇÃO DE 01 (UM) COMBO DE EQUIPAMENTOS PARA A UNIDADE BÁSICA DE SAÚDE – UBS FRANCISCO FERNANDES PIMENTA, BAIRRO CAJUPIRANGA.° CÂMARA FRIA EXCLUSIVA PARA VACINAS;° RETINÓGRAFO PORTÁTIL PARA TELESSAÚDE;° ESPIRÔMETRO DIGITAL PARA TELESSAÚDE;° DERMATOSCÓPIO PARA TELESSAÚDE;° ELETROCARDIÓGRAFO;° ELETROCAUTÉRIO (BISTURI ELÉTRICO);° DESFIBRILADOR EXTERNO AUTOMÁTICO;° DOPPLER VASCULAR;° LASER PARA FISIOTERAPIA;° ULTRASSOM PARA FISIOTERAPIA;° BALANÇA PORTÁTIL ATÉ 200KG;° TENS E FENS;° DINAMÔMETRO;° CADEIRA DE RODAS;° FOTÓFORO;° TÁBUA DE PROPRIOCEPÇÃO;</t>
+  </si>
+  <si>
+    <t>5272</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5272/indicacao_n_356.2026.pdf</t>
+  </si>
+  <si>
+    <t>MICHAEL BORGES DE SOUZA BERNARDINO, VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA À CHEFE DO PODER EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, A INDICAÇÃO N° 276/2025, PARA QUE SEJA DISPONIBILIZADO OZEMPYC, MOUNJARO, OU OUTROS TIPOS DE CANETAS EMAGRECEDORAS NA REDE MUNICIPAL DE SAÚDE DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5273</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5273/indicacao_n_357.2026.pdf</t>
+  </si>
+  <si>
+    <t>MICHAEL BORGES DE SOUZA BERNARDINO, VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, INDICA À CHEFE DO PODER EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, QUE SEJA ASSEGURADO, NAS UNIDADES BÁSICAS DE SAÚDE, A QUANTIDADE DE 5 COMPUTADORES POR AGENTE COMUNITÁRIO DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>5381</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5381/indicacao_n_364.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), SRA. RENATA DA SILVA CRUZ, A INSTALAÇÃO DE CERCA DE PROTEÇÃO E CONCERTINA SOBRE O MURO DO CEMITÉRIO MUNICIPAL SÃO SEBASTIÃO SITUADO NA AVENIDA GETÚLIO VARGAS.</t>
+  </si>
+  <si>
+    <t>5386</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5386/indicacao_n_365.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO PARA ANÁLISE E PROVIDÊNCIAS QUANTO À NECESSIDADE DE LIMPEZA DO MATO NA RUA PORTO RICO, LOCALIZADA NO BAIRRO NOVA ESPERANÇA, EM PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5382</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5382/indicacao_n_366.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO- SME QUE SEJA REALIZADA A REFORMA DA ESCOLA MARIA DO CÉU FERNANDES, LOCALIZADA NO BAIRRO SANTOS REIS, NA CIDADE DE PARNAMIRIM; E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5385</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5385/indicacao_n_367.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO - SME QUE SEJA REALIZADA A REFORMA DO CENTRO INFANTIL DJANIRA FREIRE DA MOTA, LOCALIZADA NO BAIRRO CAJUPIRANGA, NA CIDADE DE PARNAMIRIM; E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5383</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5383/indicacao_n_368.2026.pdf</t>
+  </si>
+  <si>
+    <t>VEM INDICAR À CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, A PAVIMENTAÇÃO ASFALTICA DA RUA BARREIRA ROXA, NO BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5384</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5384/indicacao_n_369.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE A SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO Nº 190/2025, PARA A CONSTRUÇÃO DE UM CENTRO DE APOIO PSICOSSOCIAL INFANTIL (CAPSI), BAIRRO LIBERDADE.</t>
+  </si>
+  <si>
+    <t>5374</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5374/indicacao_n_370.2026.pdf</t>
+  </si>
+  <si>
+    <t>JOSÉ MICHAEL LUCENA DINIZ, VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM RESPEITOSAMENTE, INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À, SECRETARIA MUNICIPAL DE SEGURANÇA (SESDEM), QUE SEJA REALIZADA A IMPLANTAÇÃO DE UMA LOMBADA FÍSICA NA AVENIDA PAULO AFONSO, NAS PROXIMIDADES DA ESCOLA MUNICIPAL JOSÉ FERNANDES, BEM COMO A REVITALIZAÇÃO DA FAIXA DE PEDESTRES LOCALIZADA EM FRENTE À REFERIDA UNIDADE DE ENSINO, SITUADA NA RUA JOSÉ PINTO, NO BAIRRO MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>5361</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5361/indicacao_n_371.2026.pdf</t>
+  </si>
+  <si>
+    <t>JOSÉ MICHAEL LUCENA DINIZ, VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGOR, VEM, RESPEITOSAMENTE, INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA (SELIM), QUE SEJA REALIZADA O SERVIÇO DE CAPINAÇÃO E LIMPEZA NA RUA PAU-BRASIL, Nº 08, NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5376</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5376/indicacao_n_372.2026.pdf</t>
+  </si>
+  <si>
+    <t>JOSÉ AFRÂNIO BEZERRA DA SILVA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, VEM, NOS TERMOS REGIMENTAIS, INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE, SESDEM, A REVITALIZAÇÃO DA LOMBADA DA RUA GILBERTO ROBERTO GOMES, LOCALIZADA NO BAIRRO DE CAJUPIRANGA, EM FRENTE À PADARIA PLANALTO, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5375</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5375/indicacao_n_373.2026.pdf</t>
+  </si>
+  <si>
+    <t>JOSÉ AFRÂNIO BEZERRA DA SILVA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, VEM, NOS TERMOS REGIMENTAIS, INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE, SESDEM, A REVITALIZAÇÃO DA FAIXA DE PEDESTRES DA RUA GILBERTO ROBERTO GOMES, LOCALIZADA NO BAIRRO DE CAJUPIRANGA, EM FRENTE À IGREJA ASSEMBLEIA DE DEUS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5360</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5360/indicacao_n_374.2026.pdf</t>
+  </si>
+  <si>
+    <t>JOSÉ AFRÂNIO BEZERRA DA SILVA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, VEM, NOS TERMOS REGIMENTAIS, INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, A OPERAÇÃO TAPA-BURACO NA RUA CAMINHO DE BAÍA FORMOSA, LOCALIZADA NO BAIRRO DE CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5358</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5358/indicacao_n_375.2026.pdf</t>
+  </si>
+  <si>
+    <t>JOSÉ AFRÂNIO BEZERRA DA SILVA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, VEM, NOS TERMOS REGIMENTAIS, INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA, SELIM, A LIMPEZA DA RUA JOSÉ FERREIRA DE LIMA, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5429</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5429/indicacao_n_376.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA, SELIM, A CAPINAGEM DA RUA TATUAPÉ, LOCALIZADA NO CONJUNTO PARQUE DAS ORQUÍDEAS, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5427</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5427/indicacao_n_377.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERAR O INDICATIVO Nº2262/2025 DE MESMA AUTORIA A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, SOLICITAR O REPARO DA PAVIMENTAÇÃO NA RUA EDGAR DANTAS, ENTRE AS RUAS CRUZEIRO DO SUL E SENADOR DUARTE FILHO, LOCALIZADA NO BAIRRO SANTOS REIS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5363</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5363/indicacao_n_378.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°218/2025, DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, A CONSTRUÇÃO DE UM CAMINHÓDROMO, E A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, PARA QUE SEJA REALIZADA A IMPLANTAÇÃO DE UMA ACADEMIA DA MELHOR IDADE E UM PLAYGROUND, LOCALIZADA ENTRA A AV. PAU BRASIL, RUA JÚPITER, RUA MARTE E RUA PINGO D’ÁGUA, NO BAIRRO SANTA TEREZA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5364</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5364/indicacao_n_379.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°2185/2025, DE AUTORIA PRÓPRIA, À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A AQUISIÇÃO DE POLTRONAS RECLINÁVEIS PARA OS ACOMPANHANTES DAS ENFERMARIAS DO HOSPITAL MATERNIDADE DIVINO AMOR, LOCALIZADA NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5434</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5434/indicacao_n_380.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA  INDICAÇÃO DE N°2.235/2025, DE AUTORIA PRÓPRIA, À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO – SME, À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, E À SECRETARIA MUNICIPAL DA MULHER E DOS DIREITOS HUMANOS – SEMMUD, A IMPLEMENTAÇÃO DE PROJETO PILOTO DE CRECHE NOTURNA PARA MÃES TRABALHADORAS NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5433</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5433/indicacao_n_381.2026.pdf</t>
+  </si>
+  <si>
+    <t>HAMILTON RADEMACKER PEREIRA (BINHO DE AMBRÓSIO), VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA A INDICAÇÃO DE N°854/2025, DE AUTORIA PRÓPRIA, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE EDUCAÇÃO E À SECRETARIA MUNICIPAL DE OBRAS E PLANEJAMENTO, A REALIZAÇÃO DE MANUTENÇÃO PREDIAL NA ESCOLA MUNICIPAL PROFª FRANCISCA BEZERRA DE SOUZA, LOCALIZADA NO BAIRRO LIBERDADE, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5354</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5354/indicacao_n_382.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE LIMPEZA (SELIM) A REALIZAR SERVIÇO LIMPEZA DO PASSEIO E RETIRADA DE LIXO E ENTULHOS CONFORME IMAGENS EM ANEXO NA RUA LADIR BORGES DOS SANTOS, PRÓXIMO AO N° 385, BAIRRO PASSAGEM DE AREIA - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5365</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5365/indicacao_n_383.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS (SEMOP) A REALIZAR SERVIÇO TAPA BURACO E REPARO DE CALHA DE PASSAGEM DE ÁGUAS PLUVIAIS, CONFORME IMAGENS EM ANEXO NA RUA EDINES CARDOSO DA SILVA, 2012, BAIRRO VALE DO SOL - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5892</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5892/indicacao_n_386.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP E À SECRETARIA MUNICIPAL DE ESPORTE E LAZER – SEL, QUE SEJAM REALIZADOS ESTUDOS TÉCNICOS E ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO E CONSTRUÇÃO DE UMA QUADRA DE AREIA NA RUA CAMPOS VERGUEIROS, LOCALIZADA NO BAIRRO CAJUPIRANGA, NESTE MUNICÍPIO. SUGERE-SE QUE O EQUIPAMENTO ESPORTIVO CONTEMPLE ESTRUTURA ADEQUADA PARA A PRÁTICA DE MODALIDADES COMO FUTEVÔLEI, VÔLEI DE PRAIA E BEACH TENNIS, INCLUINDO CERCAMENTO EM ALAMBRADO OU TELA DE PROTEÇÃO, ILUMINAÇÃO EM LED, SISTEMA DE DRENAGEM, ARQUIBANCADAS SIMPLES (CASO VIÁVEL) E ACESSIBILIDADE, GARANTINDO SEGURANÇA E FUNCIONALIDADE AO ESPAÇO.</t>
+  </si>
+  <si>
+    <t>5891</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5891/indicacao_n_387.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP E À SECRETARIA MUNICIPAL DE ESPORTE E LAZER – SEL, QUE SEJAM REALIZADOS ESTUDOS TÉCNICOS E ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO E CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO CAJUPIRANGA, NESTE MUNICÍPIO. SUGERE-SE QUE O EQUIPAMENTO ESPORTIVO SEJA ESTRUTURADO COM PISO ADEQUADO PARA MÚLTIPLAS MODALIDADES (FUTSAL, VÔLEI, BASQUETE E HANDEBOL), ALAMBRADO DE PROTEÇÃO, ILUMINAÇÃO EM LED, ARQUIBANCADAS, COBERTURA (CASO VIÁVEL), ACESSIBILIDADE PARA PESSOAS COM DEFICIÊNCIA E DEMAIS ESTRUTURAS COMPLEMENTARES QUE GARANTAM SEGURANÇA E FUNCIONALIDADE AO ESPAÇO.</t>
+  </si>
+  <si>
+    <t>5887</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5887/indicacao_n_388.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS (SEMOP) A REALIZAR SERVIÇO DE NIVELAMENTO DA VIA, COM MAQUINAS, POIS A MESMA NÃO POSSUI CALÇAMENTO E AS CHUVAS VEM TRAZENDO TRANSTORNOS COMO BURACOS E INACESSIBILIDADE CONFORME IMAGENS EM ANEXO NA AVENIDA FLOR DE LIZ, BAIRRO PARQUE DAS NAÇÕES - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5379</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5379/indicacao_n_389.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, E A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A REITERAÇÃO DA INDICAÇÃO N° 1.790/2025, QUE SOLICITA A INSTALAÇÃO DE UM ESPAÇO COBERTO NA PRAÇA RAINHA DA PAZ, LOCALIZADA NA RUA HELENO NOBERTO COSTA, SITUADA BAIRRO JARDIM PLANALTO.</t>
+  </si>
+  <si>
+    <t>5380</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5380/indicacao_n_390.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO Á SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, E A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A REITERAÇÃO DA INDICAÇÃO N° 1.739/2025, QUE SEJA REALIZADA A REVITALIZAÇÃO DA PRAÇA RAINHA DA PAZ, LOCALIZADA NA RUA HELENO NOBERTO COSTA, NO BAIRRO JARDIM PLANALTO.</t>
+  </si>
+  <si>
+    <t>5866</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5866/indicacao_n_391.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS (SEMOP) A REALIZAR SERVIÇO DE NIVELAMENTO DA VIA, COM MAQUINAS, POIS A MESMA NÃO POSSUI CALÇAMENTO E AS CHUVAS VEM TRAZENDO TRANSTORNOS COMO BURACOS E INACESSIBILIDADE CONFORME IMAGENS EM ANEXO NA RUA FLOR DE LARANJEIRAS, BAIRRO PARQUE DAS NAÇÕES - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5882</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5882/indicacao_n_392.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS (SEMOP) A REALIZAR SERVIÇO TAPA BURACO E  REPARO DE CALHA DE PASSAGEM DE ÁGUAS PLUVIAIS, GRANDE FLUXO DE VEÍCULOS DEVIDO A UMA ESCOLA, RESTAURANTE E COMÉRCIOS; CONFORME IMAGENS EM ANEXO NO CRUZAMENTO DAS AVENIDAS DO PARQUES COM AVENIDA FLOR DE LARANJEIRA, DE FRENTE A ESCOLA FLORESCER, BAIRRO PARQUE DAS NAÇÕES - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5378</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5378/indicacao_n_393.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, A REALIZAÇÃO DE UM MUTIRÃO DE ATENDIMENTO PARA ATUALIZAÇÃO E REALIZAÇÃO DO CADASTRO ÚNICO (CADÚNICO) EM PIUM E PIRANGI DO NORTE.</t>
+  </si>
+  <si>
+    <t>5377</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5377/indicacao_n_394.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA AO PODER EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A INDICAÇÃO Nº 963/2024, CALÇAMENTO PARA A RUA CALANCHÔE, LOCALIZADA NO BAIRRO PARQUE DAS NAÇÕES.</t>
+  </si>
+  <si>
+    <t>5355</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5355/indicacao_n_395.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, A REVITALIZAÇÃO DA PINTURA DA FAIXA DE PEDESTRES, LOCALIZADA NA AVENIDA CASTOR VIEIRA RÉGIS, AO LADO DA PASSARELA, NO BAIRRO COHABINAL.</t>
+  </si>
+  <si>
+    <t>5353</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5353/indicacao_n_396.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, A REITERAÇÃO 578/2016 E 09/2025, PARA QUE SEJA REALIZADA A CONTINUAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NA RUA DOUTOR SADI MENDES, BAIRRO MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>5356</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5356/indicacao_n_397.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, A REALIZAÇÃO DE SERVIÇO DE LIMPEZA E RETIRADA DE MATO NA RUA LÍRIOS DO VALE, LOCALIZADO NO BAIRRO DE BELA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5357</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5357/indicacao_n_398.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE REALIZE O SERVIÇO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA LÍRIOS DO VALE, LOCALIZADA NO BAIRRO BELA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5430</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_n_399.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE SERVIÇO DE LIMPEZA, RECOLHIMENTO DE LIXO E RETIRADA DE ENTULHO, NA AV. TOPÓGRAFO NELSON MONTEIRO, LOCALIZADO NO BAIRRO DE BELA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5878</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5878/indicacao_n_400.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA- SELIM QUE SEJA REALIZADO A LIMPEZA DO CANTEIRO CENTRAL, SERVIÇOS DE ROÇADEIRA E PINTURA DO MEIO FIO, DA AV.MARIA LACERDA MONTENEGRO, NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5883</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5883/indicacao_n_402.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL- SEMAS QUE SEJA REALIZADO A REFORMA DO CENTRO DE ATENÇÃO PSICOSSOCIAL CAPS II, LOCALIZADO NO BAIRRO DO CENTRO DE PARNAMIRIM; E DA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>5435</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5435/indicacao_n_403.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA- SELIM QUE SEJA REALIZADO A LIMPEZA DO CANTEIRO CENTRAL, SERVIÇOS DE ROÇADEIRA E PINTURA DO MEIO FIO, DA RUA MARIA DOLORES DA COSTA, NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5431</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5431/indicacao_n_404.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, A SUBSTITUIÇÃO DAS LÂMPADAS DOS POSTES LOCALIZADOS EM FRENTE AO CONDOMÍNIO GUARUJÁ 1 E NA PARADA DE ÔNIBUS, NA AVENIDA MARIA LACERDA MONTENEGRO, Nº 1107, NO BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5362</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5362/indicacao_n_405.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, QUE SEJAM ENVIADOS ESFORÇOS PARA A IMPLANTAÇÃO DE 1 (UMA) FAIXAS DE PEDESTRES NO CRUZAMENTO DA AVENIDA PRESIDENTE GETÚLIO VARGAS COM A RUA SARGENTO NORBERTO MARQUÊS, NAS PROXIMIDADES DA EMPRESA CARRO +, SITUADA NO BAIRRO DO CENTRO. (FOTO EM ANEXO)</t>
+  </si>
+  <si>
+    <t>5884</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5884/indicacao_n_406.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERAR AS INDICAÇÕES Nº1.107/2021 E Nº481/2025 À CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, A PAVIMENTAÇÃO DA RUA MONTE DAS OLIVEIRAS,  BAIRRO NOVA PARNAMIRIM, NESTA CIDADE, ANTE A NECESSIDADE DEMONSTRADA PELO REGISTROS FOTOGRÁFICOS EM ANEXO.</t>
+  </si>
+  <si>
+    <t>5432</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5432/indicacao_n_407.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE - SESAD E À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A REFORMA DA UNIDADE BÁSICA DE SAÚDE ROSA DOS VENTOS, SITUADA NO CAIC.</t>
+  </si>
+  <si>
+    <t>5436</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5436/indicacao_n_408.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE CULTURA – SEMUC, A REALIZAÇÃO DO EVENTO “DOMINGO NO BOSQUE”, POR MEIO DE EMENDA IMPOSITIVA DESTE MANDATO, A SER REALIZADO NO DIA 17 DE MAIO (DOMINGO), A PARTIR DAS 15H, NA PRAÇA DAS MANGUEIGAS, BAIRRO BOA ESPERANÇA, E NO DIA 07 DE JUNHO (DOMINGO), A PARTIR DAS 15H, NA PRAÇA VIDA NOVA, SITUADA NO BAIRRO VIDA NOVA, NAS PROXIMIDADES DA UNIDADE BÁSICA DE SAÚDE E DO CENTRO ESPECIALIZADO EM REABILITAÇÃO (CER).</t>
+  </si>
+  <si>
+    <t>5428</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5428/indicacao_n_409.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE INFRAESTRUTURA E SANEAMENTO (SEINFRA), SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A REALIZAÇÃO DE UMA OPERAÇÃO TAPA-BURACO NA RUA HONÓRIO MARTINIANO PRÓXIMO AO MERCADINHO PAGUE E LEVE.</t>
+  </si>
+  <si>
+    <t>5886</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5886/indicacao_n_410.2026.pdf</t>
+  </si>
+  <si>
+    <t>5874</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5874/indicacao_n_411.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO Nº989/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “ASFALTO” DA RUA DA INCONFIDÊNCIA, NO BAIRRO LIBERDADE, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5865</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5865/indicacao_n_412.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°308/2025, DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADO A COMPLEMENTAÇÃO ASFÁLTICA DA AVENIDA POÇOS DE CALDAS, LOCALIZADA, NO BAIRRO NOVA PARNAMIRIM, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5864</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5864/indicacao_n_413.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°988/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR”, NA RUA CAMINHO DA LAPA, NO LOTEAMENTO CAMINHO DO ATLÂNTICO, NO BAIRRO CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5888</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5888/indicacao_n_415.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS, OPERAÇÃO TAPA-BURACO NA RUA BOA SORTE, NAS IMEDIAÇÕES DO QUEIROZ ATACADO, PARQUE DAS NAÇÕES, PARNAMIRIM-RN.</t>
+  </si>
+  <si>
+    <t>5879</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5879/indicacao_n_416.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, À SOLICITAÇÃO DA OPERAÇÃO TAPA BURACO NA RUA PRAIA DE PONTA NEGRA, NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5868</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5868/indicacao_n_417.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR QUE SEJA REALIZADO AS PODAS DAS ÁRVORES, DA RUA CANDELÁRIA -NOVA PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>5867</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5867/indicacao_n_418.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, À SOLICITAÇÃO DA OPERAÇÃO TAPA BURACO NA RUA JOÃO ALFREDO, NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5889</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5889/indicacao_n_420.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, QUE SEJA REALIZADA MANUTENÇÃO/REPAROS NA ACADEMIA DA TERCEIRA IDADE, SITUADA À RUA JOSÉ AUGUSTO NUNES, NO BAIRRO MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>5885</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5885/indicacao_n_421.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE SERVIÇO DE LIMPEZA, RECOLHIMENTO DE ENTULHO, NA AV. DR LUÍS ANTÔNIO, LOCALIZADO NO BAIRRO DE PARQUE DE EXPOSIÇÃO.</t>
+  </si>
+  <si>
+    <t>5890</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5890/indicacao_n_422.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, SERVIÇO DE PAVIMENTAÇÃO PARA A RUA CAMPO REDONDO, LOCALIZADA NO BAIRRO SONHO VERDE.</t>
+  </si>
+  <si>
+    <t>5876</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5876/indicacao_n_423.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR, A IMPLANTAÇÃO DE 4 (QUATRO) BANCOS DE MADEIRA, NA PRAÇA RAINHO DA PAZ, LOCALIZADA NA RUA HELENO NOBERTO COSTA, SITUADA NO BAIRRO DE JARDIM PLANALTO. (FOTO EM ANEXO)</t>
+  </si>
+  <si>
+    <t>5875</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5875/indicacao_n_424.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NO TRECHO COMPREENDIDO ENTRE O CRUZAMENTO DA RUA BELMONTE COM A RUA CHAPECÓ ATÉ A BR-101, NAS PROXIMIDADES DO POSTO PICHILAU, SITUADO NO BAIRRO DE CAJUPIRANGA. (CONFORME FOTOGRAFIA EM ANEXO)</t>
+  </si>
+  <si>
+    <t>5877</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5877/indicacao_n_428.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO Nº 361/2025, PARA AQUISIÇÃO DE 01 (UMA) UNIDADE DE ODONTOLOGIA MÓVEL (UOM), PARA COMPLEMENTAR OS SERVIÇOS ODONTOLÓGICOS DA UNIDADE BÁSICA DE SAÚDE (UBS) DE ROSA FERNANDES, SITUADA NA RUA ANTÔNIO MOREIRA, S/N, BAIRRO PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>5893</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5893/indicacao_n_428.2026.pdf</t>
+  </si>
+  <si>
+    <t>5858</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5858/indicacao_n_432.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PUBLICAS, EM CONJUNTO COM A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, PARA QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A AQUISIÇÃO DE NOVOS COMPUTADORES E A MODERNIZAÇÃO DOS EQUIPAMENTOS DE INFORMÁTICA DESTINADOS À UNIDADE BÁSICA DE SAÚDE NALVA MARIA DE OLIVEIRA BEZERRA, LOCALIZADA NO BAIRRO DE PIUM, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5856</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5856/indicacao_n_433.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, PARA QUE UNAM ESFORÇO PARA EXECUÇÃO DO SERVIÇO DE TAPA BURACOS NA RUA TEREZINHA BARRETO DE OLIVEIRA, NO BAIRRO DO PARQUE DAS ORQUIDEAS, EMAÚS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5880</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5880/indicacao_n_436.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, A DRENAGEM NA RUA MAHATMA GANDHI, LOCALIZADA NO BAIRRO DE NOVA PARNAMIRIM, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5881</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5881/indicacao_n_437.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, A DRENAGEM NA RUA PARQUE DAS EMAS, LOCALIZADA NO BAIRRO DE NOVA ESPERANÇA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5863</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5863/indicacao_n_438.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, O PATROLAMENTO DA RUA CAMPO DO COMPRIDO, LOCALIZADA NO BAIRRO DE CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5862</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5862/indicacao_n_439.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, O PATROLAMENTO DA RUA CAMPO DO PARAÍSO, LOCALIZADA NO BAIRRO DE CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5861</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5861/indicacao_n_446.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE INFRAESTRUTURA E SANEAMENTO (SEINFRA), SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A REALIZAÇÃO DE UMA OPERAÇÃO TAPA-BURACO NA RUA DO CITRINO NO BAIRRO PARQUE DE EXPOSIÇÕES.</t>
+  </si>
+  <si>
+    <t>5857</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5857/indicacao_n_447.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETÁRIA MUNICIPAL DE LIMPEZA URBANA (SELIM), SRA. ROSEANE PAIVA DE AMORIM, A REALIZAÇÃO DA LIMPEZA DOS CANTEIROS E CALÇADAS COM ACÚMULO DE MATO E ENTULHO NA RUA DO CITRINO NO BAIRRO PARQUE DE EXPOSIÇÕES.</t>
+  </si>
+  <si>
+    <t>5860</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5860/indicacao_n_449.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A RECUPERAÇÃO DO PAVIMENTO DA RUA SUB OFICIAL MELO, LOCALIZADA NO BAIRRO PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>5859</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5859/indicacao_n_450.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA RUA PARQUE DUNAS NATAL, LOCALIZADO NO BAIRRO NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>4869</t>
+  </si>
+  <si>
+    <t>M.APL</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4869/mocao_de_aplauso_no01.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>AO PE. JOSÉ PEREIRA DA SILVA NETO, CARINHOSAMENTE CONHECIDO COMO PADRE NETO, POR SUA CHEGADA E INÍCIO DE MISSÃO PASTORAL COMO PÁROCO DA PARÓQUIA DE SÃO MIGUEL ARCANJO.</t>
+  </si>
+  <si>
+    <t>3840</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS PELO RELEVANTE TRABALHO E DEDICAÇÃO DO SR. KRISHNA ROCHA MACEDO, SÓCIO PROPRIETÁRIO DO COLÉGIO FÊNIX, LOCALIZADO EM PARNAMIRIM/RN, TENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA PELA SUA CONTRIBUIÇÃO À EDUCAÇÃO.”</t>
+  </si>
+  <si>
+    <t>3841</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3841/mocao_de_aplauso_no3.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS PELO RELEVANTE TRABALHO E DEDICAÇÃO DA SRA. ROSA MARIA PEIXOTO MACEDO, SÓCIA E DIRETORA EXECUTIVA DO COLÉGIO FÊNIX, TENDO O RECONHECIMENTO E A GRATIDÃO PELA SUA GESTÃO EDUCACIONAL.”</t>
+  </si>
+  <si>
+    <t>3842</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3842/mocao_de_aplauso_no4.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS PELO RELEVANTE TRABALHO E DEDICAÇÃO DA SRA. ANDRÉA PEIXOTO MACEDO DE FREITAS, SÓCIA E DIRETORA EXECUTIVA DO COLÉGIO FÊNIX, TENDO O RECONHECIMENTO E A GRATIDÃO PELA SUA ATUAÇÃO NA GESTÃO.”</t>
+  </si>
+  <si>
+    <t>3843</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS PELO RELEVANTE TRABALHO E DEDICAÇÃO DO SR. RAIMUNDO MARCIANO DE FREITAS JÚNIOR, SÓCIO E DIRETOR ADMINISTRATIVO DO COLÉGIO FÊNIX, TENDO O RECONHECIMENTO E A GRATIDÃO PELA SUA ATUAÇÃO ADMINISTRATIVA.”</t>
+  </si>
+  <si>
+    <t>3844</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS PELA RELEVANTE ATUAÇÃO E DEDICAÇÃO DA SRA. SIANA GONÇALVES, DIRETORA PEDAGÓGICA DO COLÉGIO FÊNIX, TENDO O RECONHECIMENTO E A GRATIDÃO PELA SUA CONTRIBUIÇÃO À FORMAÇÃO EDUCACIONAL.”</t>
+  </si>
+  <si>
+    <t>3845</t>
+  </si>
+  <si>
+    <t>"MOÇÃO DE APLAUSOS PELA RELEVANTE ATUAÇÃO E DEDICAÇÃO DA SRA. LYDIANNE PATRICIA MACHADO DA SILVA, COORDENADORA DO ENSINO FUNDAMENTAL II DO COLÉGIO FÊNIX, TENDO O RECONHECIMENTO E A GRATIDÃO PELOS SERVIÇOS PRESTADOS À EDUCAÇÃO.”</t>
+  </si>
+  <si>
+    <t>3846</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3846/mocao_de_aplauso_no8.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PELA RELEVANTE ATUAÇÃO E DEDICAÇÃO DA SRA. ANDREIA CRISTINA NUNES DE OLIVEIRA, COORDENADORA DA EDUCAÇÃO INFANTIL DO COLÉGIO FÊNIX, TENDO O RECONHECIMENTO E A GRATIDÃO PELA SUA ATUAÇÃO PEDAGÓGICO.”</t>
+  </si>
+  <si>
+    <t>3847</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS PELA RELEVANTE ATUAÇÃO E DEDICAÇÃO DA SRA. CHRISTIANE ALVES DA SILVA, COORDENADORA DISCIPLINAR DO COLÉGIO FÊNIX, TENDO O RECONHECIMENTO E A GRATIDÃO PELO ZELO E COMPROMISSO EDUCACIONAL.”</t>
+  </si>
+  <si>
+    <t>3848</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3848/mocao_de_aplauso_no10.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS PELA RELEVANTE ATUAÇÃO E DEDICAÇÃO DA SRA. KALINA YASMIN MACEDO DE FREITAS, COORDENADORA ADMINISTRATIVA DO COLÉGIO FÊNIX, TENDO O RECONHECIMENTO E A GRATIDÃO PELA SUA CONTRIBUIÇÃO À GESTÃO DA INSTITUIÇÃO.”</t>
+  </si>
+  <si>
+    <t>3849</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3849/mocao_de_aplauso_no11.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS PELA RELEVANTE ATUAÇÃO E DEDICAÇÃO DA SRA. JANAINE PIMENTEL DO AMARAL FERREIRA STEER, SUPERVISORA FINANCEIRA DO COLÉGIO FÊNIX, TENDO O RECONHECIMENTO E A GRATIDÃO PELA SUA ATUAÇÃO PROFISSIONAL.”</t>
+  </si>
+  <si>
+    <t>3850</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS PELO RELEVANTE TRABALHO E DEDICAÇÃO DO SR. SEBASTIÃO FERREIRA DE SALES, PROFESSOR DE CIÊNCIAS DO COLÉGIO FÊNIX, TENDO O RECONHECIMENTO E A GRATIDÃO PELA SUA CONTRIBUIÇÃO EDUCACIONAL.”</t>
+  </si>
+  <si>
+    <t>3851</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3851/mocao_de_aplauso_no13.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS PELO RELEVANTE TRABALHO E DEDICAÇÃO DO SR. GILSON AIRES DA SILVA, PROFESSOR DE NATAÇÃO DO COLÉGIO FÊNIX, TENDO O RECONHECIMENTO E A GRATIDÃO PELA SUA ATUAÇÃO ESPORTIVA E EDUCACIONAL.”</t>
+  </si>
+  <si>
+    <t>3852</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3852/mocao_de_aplauso_no14.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS PELO RELEVANTE TRABALHO E DEDICAÇÃO DO SR. JOSÉ RIBEIRO DE LIMA, FUNCIONÁRIO DE APOIO E MANUTENÇÃO DO COLÉGIO FÊNIX, TENDO O RECONHECIMENTO E A GRATIDÃO PELOS RELEVANTES SERVIÇOS PRESTADOS.”</t>
+  </si>
+  <si>
+    <t>3853</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3853/mocao_de_aplauso_no15.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS PELA RELEVANTE ATUAÇÃO E DEDICAÇÃO DA SRA. ANE MEIRY BERTO DA SILVA, SUPERVISORA ADMINISTRATIVA DO COLÉGIO FÊNIX, TENDO O RECONHECIMENTO E A GRATIDÃO PELOS SERVIÇOS PRESTADOS.”</t>
+  </si>
+  <si>
+    <t>3930</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3930/mocao_de_aplauso_no17.2026ver._eurico_da_japao.pdf</t>
+  </si>
+  <si>
+    <t>"À SENHORA ROSE PAIVA, SECRETÁRIA MUNICIPAL DE LIMPEZA URBANA DE PARNAMIRIM, PELO NOTÁVEL TRABALHO DE ORGANIZAÇÃO, EFICIÊNCIA E CELERIDADE NA EXECUÇÃO DOS SERVIÇOS DE LIMPEZA URBANA DURANTE TODO O PERÍODO DO CARNAVAL 2026 EM NOSSO MUNICÍPIO".</t>
+  </si>
+  <si>
+    <t>3931</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3931/mocao_de_aplauso_no18.2026ver._eurico_da_japao.pdf</t>
+  </si>
+  <si>
+    <t>"AO SENHOR GILNEY GÓIS, SECRETÁRIO MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO DE PARNAMIRIM, PELA GRANDIOSA ORGANIZAÇÃO DO EVENTO CARNAVAL DO POVO 2026, QUE MARCOU POSITIVAMENTE O CALENDÁRIO CULTURAL DO NOSSO MUNICÍPIO".</t>
+  </si>
+  <si>
+    <t>3932</t>
+  </si>
+  <si>
+    <t>"AO SENHOR GIVANILDO GOMES DO NASCIMENTO, SECRETÁRIO MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA DE PARNAMIRIM, PELA ORGANIZAÇÃO DA FORÇA-TAREFA DE SEGURANÇA QUE GARANTIU À POPULAÇÃO UM CARNAVAL 2026 TRANQUILO, SEGURO E FAMILIAR".</t>
+  </si>
+  <si>
+    <t>3933</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3933/mocao_de_aplauso_no20.2026ver._eurico_da_japao.pdf</t>
+  </si>
+  <si>
+    <t>"À GUARDA MUNICIPAL DE PARNAMIRIM, COM ESPECIAL RECONHECIMENTO A TODOS OS AGENTES QUE ATUARAM DURANTE O PERÍODO DO CARNAVAL 2026, PELO COMPROMETIMENTO, DEDICAÇÃO E ZELO NA MANUTENÇÃO DA ORDEM PÚBLICA ENQUANTO A POPULAÇÃO CELEBRAVA OS FESTEJOS".</t>
+  </si>
+  <si>
+    <t>3934</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3934/mocao_de_aplauso_no21.2026ver._eurico_da_japao.pdf</t>
+  </si>
+  <si>
+    <t>"À EMPRESA MB LIMPEZA URBANA, EM RECONHECIMENTO AO RELEVANTE E EXEMPLAR SERVIÇO PRESTADO AO MUNICÍPIO DE PARNAMIRIM, ESPECIALMENTE DURANTE O PERÍODO DO CARNAVAL 2026".</t>
+  </si>
+  <si>
+    <t>4092</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4092/mocao_de_aplauso_no22.2026ver._rhalessa_freire.pdf</t>
+  </si>
+  <si>
+    <t>"À SERVIDORA EDILSA MARY ALVES VICTOR, INTEGRANTE DA SECRETARIA MUNICIPAL DA MULHER E DOS DIREITOS HUMANOS – SEMMUD, EM RECONHECIMENTO À SUA RELEVANTE ATUAÇÃO NA REALIZAÇÃO DA CAMPANHA “NÃO É NÃO”, COM A IMPLEMENTAÇÃO DE UM QR CODE PARA DENÚNCIAS, DURANTE O CARNAVAL DE PIRANGI 2026".</t>
+  </si>
+  <si>
+    <t>4165</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4165/mocao_de_aplauso_no023.2026_ver._diego_americo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PARA O GABINETE CIVIL - GACIV PELOS EXCELENTES SERVIÇOS PRESTADOS NO CARNAVAL DE PIRANGI/PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>4166</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4166/mocao_de_aplauso_no024.2026_ver._diego_americo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PARA CONSELHO TUTELAR PELOS EXCELENTES SERVIÇOS PRESTADOS NO CARNAVAL DE PIRANGI/PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>4167</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4167/mocao_de_aplauso_no025.2026_ver._diego_americo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PARA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR PELOS EXCELENTES SERVIÇOS PRESTADOS NO CARNAVAL DE PIRANGI/PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>4168</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PARA SECRETARIA MUNICIPAL DE SAÚDE - SESAD PELOS EXCELENTES SERVIÇOS PRESTADOS NO CARNAVAL DE PIRANGI/PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4169</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4169/mocao_de_aplauso_no027.2026_ver._diego_americo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PARA EXCELENTISSIMA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ NILDA PELA ORGANIZAÇÃO E EXCELÊNCIA NO CARNAVAL DE PIRANGI/PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>4170</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4170/mocao_de_aplauso_no028.2026_ver._diego_americo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PARA 3º BATALHÃO DA POLICIA MILITAR PELOS EXCELENTES SERVIÇOS PRESTADOS NO CARNAVAL DE PIRANGI/PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>4171</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4171/mocao_de_aplauso_no029.2026_ver._diego_americo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PARA POLICIA CIVIL PELOS EXCELENTES SERVIÇOS PRESTADOS NO CARNAVAL DE PIRANGI/PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>4172</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4172/mocao_de_aplauso_no030.2026_ver._diego_americo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PARA BOMBEIROS MILITAR PELOS EXCELENTES SERVIÇOS PRESTADOS NO CARNAVAL DE PIRANGI/PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>4187</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4187/mocao_de_aplauso_no031.2026_ver._eurico_da_japao.pdf</t>
+  </si>
+  <si>
+    <t>À SENHORA RENATA DA SILVA CRUZ, SECRETÁRIA MUNICIPAL DE SERVIÇOS URBANOS, PELO NOTÁVEL TRABALHO DE ORGANIZAÇÃO, EFICIÊNCIA E CELERIDADE NA EXECUÇÃO DOS SERVIÇOS DURANTE TODO O PERÍODO DO CARNAVAL 2026 EM NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4918</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4918/mocao_de_aplauso_no32.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PELO RELEVANTE TRABALHO E DEDICAÇÃO DA SRA. GLEIBE REJANE, PSICÓLOGA ESCOLAR DO COLÉGIO FÊNIX, LOCALIZADO EM PARNAMIRIM/RN, TENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA PELA SUA CONTRIBUIÇÃO À EDUCAÇÃO.</t>
+  </si>
+  <si>
+    <t>4517</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE PARNAMIRIM, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, MANIFESTA SEUS VOTOS DE APLAUSOS, CONGRATULAÇÕES E RECONHECIMENTO AO ATLETA PAULO EDUARDO DA COSTA, NATURAL DE PARNAMIRIM/RN, PELO EXTRAORDINÁRIO FEITO ESPORTIVO AO CONQUISTAR A MEDALHA DE BRONZE NA PROVA DE PARACICLISMO DE ESTRADA DURANTE O CAMPEONATO PAN-AMERICANO DE PARACICLISMO, REALIZADO EM INDAIATUBA (SP).</t>
+  </si>
+  <si>
+    <t>4735</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4735/mocao_de_aplauso_no034.2026_ver._irani_guedes.pdf</t>
+  </si>
+  <si>
+    <t>AO SENHOR JOÃO MARIA DE OLIVEIRA, CONHECIDO COMO JOÃO PEZINHO, PRESIDENTE DO BAIRRO VALE DO SOL, EM RECONHECIMENTO AO RELEVANTE TRABALHO PRESTADO E AO COMPROMISSO DEMONSTRADO EM PROL DA COMUNIDADE DO BAIRRO VALE DO SOL.</t>
+  </si>
+  <si>
+    <t>4865</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4865/mocao_de_aplauso_no035.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>AOS RESPONSÁVEIS E COLABORADORES DA BIBLIOTECA PÚBLICA MUNICIPAL PROFESSORA ELIENAI DANTAS CARTAXO, PELA APROVAÇÃO E INCLUSÃO NO SISTEMA NACIONAL DE BIBLIOTECAS PÚBLICAS (SNBP).</t>
+  </si>
+  <si>
+    <t>5140</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5140/mocao_de_aplauso_no036.2026_ver._rarika_bastos.pdf</t>
+  </si>
+  <si>
+    <t>À EQUIPE DO CENTRO DE REFERÊNCIA ESPECIALIZADO PARA PESSOAS EM SITUAÇÃO DE RUA (CENTRO POP) DE PARNAMIRIM/RN, PELOS RELEVANTES ESFORÇOS NA PROMOÇÃO DA INCLUSÃO PRODUTIVA E NA REINTEGRAÇÃO SOCIAL DOS USUÁRIOS ATENDIDOS.</t>
+  </si>
+  <si>
+    <t>5373</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5373/mapl-no-372026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO GRUPO ESCOTEIRO DO AR PARNAMIRIM, PELA CELEBRAÇÃO DE SEUS 40 ANOS DE FUNDAÇÃO, COMEMORADOS EM ABRIL DE 2026 EM NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5352</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5352/mocao_de_aplauso_no038.2026_ver._carol_pires.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO AO JOVEM, OSCAR RIBALTA COSTA JÚNIOR, POR REPRESENTAR O ESTADO DO RIO GRANDE DO NORTE, E EM ESPECIAL A CIDADE DE PARNAMIRIM NO CAMPEONATO MUNDIAL OPEN MALTA 2026 SENDO MEDALHA DE OURO.</t>
+  </si>
+  <si>
+    <t>5369</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5369/mocao_de_aplauso_no039.2026_ver._gabriel_cesar.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO AO CERIMONIAL DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS NO ÂMBITO DESTA CASA LEGISLATIVA.</t>
+  </si>
+  <si>
+    <t>5366</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5366/mocao_de_aplauso_no040.2026_ver._rhalessa_freire.pdf</t>
+  </si>
+  <si>
+    <t>AO JOVEM ATLETA LUCAS ÁLVARES, DE APENAS 12 ANOS DE IDADE, EM RECONHECIMENTO À SUA BRILHANTE E HISTÓRICA CONQUISTA AO SAGRAR-SE CAMPEÃO DO CRITÉRIUM DE MÔNACO, QUE OCORREU EM MONTE CARLO, NA ITÁLIA, PELA CATEGORIA INFANTOJUVENIL, DESTACANDO-SE EM UMA DAS MAIS TRADICIONAIS COMPETIÇÕES DO CICLISMO DE BASE NO CENÁRIO EUROPEU.</t>
+  </si>
+  <si>
+    <t>3729</t>
+  </si>
+  <si>
+    <t>M.CON</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação</t>
+  </si>
+  <si>
+    <t>"PELOS 115 ANOS DA INDÚSTRIA DE BEBIDAS DORE, QUE COMPLETA DIA 13 DE JUNHO, EM RECONHECIMENTO À SUA TRAJETÓRIA HISTÓRICA, CONTRIBUIÇÃO ECONÔMICA E SOCIAL, BEM COMO À GERAÇÃO DE EMPREGO E RENDA NO MUNICÍPIO."</t>
+  </si>
+  <si>
+    <t>3854</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE CONGRATULAÇÃO AO COLÉGIO FÊNIX, EM RECONHECIMENTO À SUA RELEVANTE CONTRIBUIÇÃO PARA A FORMAÇÃO EDUCACIONAL DE CRIANÇAS E JOVENS, DESTACANDO-SE PELA DEDICAÇÃO, COMPROMISSO COM O ENSINO DE QUALIDADE E ELEVADO PROFISSIONALISMO AO LONGO DE SUA TRAJETÓRIA.”</t>
+  </si>
+  <si>
+    <t>4833</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4833/mocao_de_congratulacao_no03.2026_ver._rhalessa.pdf</t>
+  </si>
+  <si>
+    <t>AO PADRE FRANCISCO FRANKLIN DE ARAÚJO, PELA SUA  POSSE COMO PÁROCO DA PARÓQUIA DE SANTOS REIS, NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5047</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5047/mocao_de_congratulacao_no04.2026_ver._gabriel_cesar.pdf</t>
+  </si>
+  <si>
+    <t>AO SENHOR MAESTRO NEDINALDO MANOEL DA SILVA, EM RECONHECIMENTO AOS 20 ANOS DE RELEVANTES SERVIÇOS E DEDICAÇÃO À MÚSICA.</t>
+  </si>
+  <si>
+    <t>5368</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5368/mocao_de_congratulacao_no05.2026_ver._gabriel_cesar.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO PELA MEMORÁVEL CONQUISTA DO TETRACAMPEONATO POTIGUAR CONSECUTIVO PELO AMÉRICA FUTEBOL CLUBE, INSTITUIÇÃO QUE POSSUI CENTRO DE TREINAMENTO E ESTÁDIO EM NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>5351</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5351/mocao_de_congratulacao_no06.2026_ver._rafela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO PELOS 60 ANOS DA EMPRESA BONOR INDÚSTRIA BOTÕES NORDESTE S.A.</t>
+  </si>
+  <si>
+    <t>5370</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5370/mocao_de_congratulacao_no07.2026_ver._carol_pires.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO A IGREJA DE CRISTO EM ALUSÃO AOS 66 ANOS DE ORAGANIZAÇÃO NA CIDADE DE PARNAMIRIM.</t>
+  </si>
+  <si>
     <t>3727</t>
   </si>
   <si>
     <t>M.PES</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Eurico da Japão, Afrânio Bezerra, Binho de Ambrósio, Carol Pires, Chicão, Dr. César Maia, Eder Queiroz, Gabriel César, Irani Guedes, Jonas Godeiro, Léo Lima, Marquinhos da Climep, Michael Borges, Michael Diniz, Professor Diego Américo, Professor Ítalo, Rafaela de Nilda, Rárika Bastos, Rhalessa de Clênio, Rodrigo Cruz, Thiago Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.parnamirim.rn.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>OS VEREADORES COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITOS NA FORMA REGIMENTAL EM VIGÊNCIA, APRESENTAM, MOÇÃO DE PESAR, À SOCIEDADE PARNAMIRINENSE, NORTE-RIO-GRANDENSE E À FAMÍLIA ENLUTADA PELO FALECIMENTO DO SENHOR ANTÔNIO FERNANDES MAIA.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>"PELO FALECIMENTO DO EMPRESÁRIO WALTER BYRON DORE JÚNIOR (WALTER DORE JR.), OCORRIDO EM 10 DE JANEIRO DE 2026, AOS 70 ANOS, NO MUNICÍPIO DE PARNAMIRIM/RN."</t>
   </si>
   <si>
-    <t>3729</t>
-[...8 lines deleted...]
-    <t>"PELOS 115 ANOS DA INDÚSTRIA DE BEBIDAS DORE, QUE COMPLETA DIA 13 DE JUNHO, EM RECONHECIMENTO À SUA TRAJETÓRIA HISTÓRICA, CONTRIBUIÇÃO ECONÔMICA E SOCIAL, BEM COMO À GERAÇÃO DE EMPREGO E RENDA NO MUNICÍPIO."</t>
+    <t>3835</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3835/mocao_de_pesar_no03.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>"PELO FALECIMENTO DO DO SR. JOSIAS IZIDORO DA SILVA, OCORRIDO EM 09 DE FEVEREIRO DE 2026, AOS 86 ANOS DE IDADE".</t>
+  </si>
+  <si>
+    <t>4065</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4065/mocao_de_pesar_no04.2026_ver._rhalessa.pdf</t>
+  </si>
+  <si>
+    <t>"À FAMÍLIA ENLUTADA PELO FALECIMENTO DO SENHOR ZACARIAS ANTÔNIO NACLE ESTEFAN, OCORRIDO EM  19 DE FEVEREIRO DE 2026.”</t>
+  </si>
+  <si>
+    <t>4520</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4520/mocao_de_pesar_no05.2026_fpddm.pdf</t>
+  </si>
+  <si>
+    <t>A FRENTE PARLAMENTAR EM DEFESA DOS DIREITOS DAS MULHERES (FPDDM), REPRESENTADA PELAS VEREADORAS RÁRIKA DE ARAÚJO BASTOS, RHALESSA CLEDYLANE FREIRE DOS SANTOS E RAPHAELA DA SILVA CRUZ, TODAS COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITAS NA FORMA REGIMENTAL EM VIGOR, VEM, RESPEITOSAMENTE, NOS TERMOS REGIMENTAIS, APRESENTAR MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. JOSELI SUERDA DOS SANTOS, QUE SE ENCONTRAVA DESAPARECIDA DESDE O DIA 11 DE FEVEREIRO DE 2026, MANIFESTANDO PROFUNDA SOLIDARIEDADE AOS FAMILIARES E AMIGOS, DIANTE DO DOLOROSO MOMENTO QUE ENLUTA TODA A CIDADE.</t>
+  </si>
+  <si>
+    <t>4550</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4550/mocao_de_pesar_no06.2026_ver._dr._cesar_maia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À SOCIEDADE PARNAMIRINENSE, NORTERIOGRANDENSE E A FAMÍLIA ENLUTADA PELO FALECIMENTO DO AMIGO E REFERENCIA NA MANUTENÇÃO DE VEICULOS PESADOS EMÍDIO TOSCANO DE MEDEIROS.</t>
+  </si>
+  <si>
+    <t>5149</t>
+  </si>
+  <si>
+    <t>À SOCIEDADE NORTERIOGRANDENSE, EM ESPECIAL À CIDADE DE PARNAMIRIM E À FAMÍLIA ENLUTADA PELO FALECIMENTO DO SENHOR ANTÔNIO CARLOS SOARES DA SILVA, EX-VEREADOR DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5304</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5304/mocao_de_pesar_no08.2026_ver._rhalessa.pdf</t>
+  </si>
+  <si>
+    <t>PELO FALECIMENTO DO EMPRESÁRIO E GESTOR DUDU MIRANDA, OCORRIDO NA MANHÃ DESTA SEXTA-FEIRA, 03 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>5399</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5399/mocao_de_pesar_no09.2026_ver._chicao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR PELA MORTE DA SENHORA IRMÃ MIQUELINA MEDEIROS, DA CONGREGAÇÃO DAS FILHAS DO AMOR DIVINO.</t>
+  </si>
+  <si>
+    <t>5396</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5396/mocao_de_pesar_no010.2026_ver._rafaela.pdf</t>
+  </si>
+  <si>
+    <t>À SOCIEDADE PARNAMIRINENSE E A FAMÍLIA ENLUTADA PELO FALECIMENTO DO SR. FRANCISCO JUSTINO.</t>
+  </si>
+  <si>
+    <t>5723</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5723/mocao_de_pesar_no011.2026_ver._eurico.pdf</t>
+  </si>
+  <si>
+    <t>À SOCIEDADE PARNAMIRINENSE, NORTERIOGRANDENSE E A FAMÍLIA ENLUTADA PELO FALECIMENTO DA SENHORA IDE CARDOSO ANTUNES, DEIXANDO FAMILIARES E AMIGOS CONSTERNADOS POR SUA PARTIDA.</t>
+  </si>
+  <si>
+    <t>5873</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5873/mocao_de_pesar_no014.2026_ver._afranio.pdf</t>
+  </si>
+  <si>
+    <t>À SOCIEDADE PARNAMIRINENSE, NORTERIOGRANDENSE E A FAMÍLIA ENLUTADA PELO FALECIMENTO DA SENHORA FRANCISCA OLIVEIRA DA SILVA.</t>
+  </si>
+  <si>
+    <t>4077</t>
+  </si>
+  <si>
+    <t>M.REP</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4077/mocao_de_repudio_no01.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>“À DECISÃO PROFERIDA PELA 9ª CÂMARA CRIMINAL DO TRIBUNAL DE JUSTIÇA DE MINAS GERAIS (TJMG) QUE, AO JULGAR RECURSO REFERENTE A UM CASO ENVOLVENDO UM HOMEM DE 35 ANOS E UMA MENINA DE 12 ANOS, REFORMOU A SENTENÇA DE PRIMEIRA INSTÂNCIA E ABSOLVEU O ACUSADO DA PRÁTICA DE ESTUPRO DE VULNERÁVEL, SOB A ALEGAÇÃO DE UM SUPOSTO “VÍNCULO AFETIVO CONSENSUAL.”</t>
+  </si>
+  <si>
+    <t>5359</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5359/mocao_de_repudio_no03.2026_ver._michael_diniz.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO AS DECLARAÇÕES VILIPENDIOSAS E DE INTOLERÂNCIA RELIGIOSA PROFERIDAS PELO JORNALISTA DA AFILIADA DA GLOBO EM ARARQUARA, O SENHOR JOSÉ CARLOS MAGDALENA, QUE DISSE EM UM PROGRAMA DE RÁDIO QUE A “BÍBLIA É UM LIVRINHO IDIOTA! “.  O DITO JORNALISTA VAI MAIS ALÉM, CONTINUA SUA FALA USANDO PALAVRAS DE AINDA MAIS BAIXO NÍVEL PARA REFERIR-SE AS ESCRITURAS SAGRADAS QUE É O LIVRO QUE REGE A VIDA DOS CRISTÃOS BRASILEIROS E EM TODO O MUNDO. O EPISÓDIO DEPLORÁVEL REVELA ALÉM DE DESCONHECIMENTO POR PARTE DO JORNALISTA, FLAGRANTE DESRESPEITO COM A FÉ DE MILHARES DE BRASILEIROS.</t>
+  </si>
+  <si>
+    <t>3808</t>
+  </si>
+  <si>
+    <t>M.SOL</t>
+  </si>
+  <si>
+    <t>Moção de Solidariedade</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3808/mocao_de_solidariedade_01.2026.pdf</t>
+  </si>
+  <si>
+    <t>"MOÇÃO DE SOLIDARIEDADE À SENHORA KÁTIA PIRES, VICE-PREFEITA DO MUNICÍPIO DE PARNAMIRIM, DIANTE DA LAMENTÁVEL AGRESSÃO VERBAL SOFRIDA POR PARTE DE UMA SERVIDORA PÚBLICA, ENQUANTO REALIZAVA VISITA INSTITUCIONAL À UNIDADE DE PRONTO ATENDIMENTO (UPA) DO NOSSO MUNICÍPIO".</t>
+  </si>
+  <si>
+    <t>4430</t>
+  </si>
+  <si>
+    <t>MAP</t>
+  </si>
+  <si>
+    <t>Moção de Apelo</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4430/mocao_de_apelo_n_01.2026.pdf</t>
+  </si>
+  <si>
+    <t>À FEDERALIZAÇÃO DAS INVESTIGAÇÃO DO CASO ORELHA.</t>
+  </si>
+  <si>
+    <t>3855</t>
+  </si>
+  <si>
+    <t>REDF</t>
+  </si>
+  <si>
+    <t>Redação Final</t>
+  </si>
+  <si>
+    <t>CPCLRF - Comissão Permanente de Constituição, Legislação e Redação Final</t>
+  </si>
+  <si>
+    <t>Redação Final nº08/2026 oriunda do Projeto de Lei nº195/2025 – “DISPÕE SOBRE O PARCELAMENTO DA TAXAS DE LICENÇA PARA LOCALIZAÇÃO E FUNCIONAMENTO DE ESTABELECIMENTO (ALVARÁ), E DE FISCALIZAÇÃO DE ANÚNCIOS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.” (Autoria: Poder Legislativo Municipal – Vereador Gabriel César de Oliveira Siqueira “GABRIEL CÉSAR”).</t>
+  </si>
+  <si>
+    <t>4528</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4528/redacao_final_no09.2026.pdf</t>
+  </si>
+  <si>
+    <t>REDAÇÃO FINAL Nº09/2026 ORIUNDA DO PROJETO DE LEI Nº120/2025 – “CRIA O CADASTRO MUNICIPAL DE PESSOAS PUNIDAS POR MAUS-TRATOS A ANIMAIS, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4885</t>
+  </si>
+  <si>
+    <t>EMM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>MODIFICA OS ARTIGOS 1º E 4º E SUPRIME O ARTIGO 5º DO PROJETO DE LEI COMPLEMENTAR Nº02/2026.</t>
+  </si>
+  <si>
+    <t>5145</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5145/emenda_-_projeto_de_lei_no06.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O CAPUT DO ART. 2º DO PROJETO DE LEI Nº06/2026.</t>
+  </si>
+  <si>
+    <t>5345</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5345/emenda_-_projeto_de_lei_no011.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A EMENTA DO PROJETO DE LEI Nº011/2026.</t>
+  </si>
+  <si>
+    <t>5729</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5729/emenda_-_projeto_de_lei_no028.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O CAPUT E O §1º, DO PROJETO DE LEI Nº028/2026.</t>
+  </si>
+  <si>
+    <t>4930</t>
+  </si>
+  <si>
+    <t>Emenda Mista</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4930/emenda_-_projeto_de_lei_no255.2025.pdf</t>
+  </si>
+  <si>
+    <t>SUPRIME O ART. 2º E ALTERA O ART. 3º DO PROJETO DE LEI Nº255/2025.</t>
+  </si>
+  <si>
+    <t>4931</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4931/emenda_-_projeto_de_lei_no04.2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA O INCISO IV DO ART. 2º E CAPUT DO ART. 3º E SUPRIME P INCISO V DO ART. 2º DO PRJETO DE LEI Nº4/2026.</t>
+  </si>
+  <si>
+    <t>5199</t>
+  </si>
+  <si>
+    <t>ATSO</t>
+  </si>
+  <si>
+    <t>Atas das Sessões Ordinárias</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5199/proposta_comercial_-_camara_municipal_de_parnamirim_1030278.pdf</t>
+  </si>
+  <si>
+    <t>Teste 01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -567,67 +7135,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3735/projeto_de_lei_no01.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3728/projeto_de_lei_no02.2026_ver._eurico.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3742/projeto_de_lei_no03.2025_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3743/projeto_de_lei_no04.2026_ver._dr._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3744/projeto_de_lei_no05.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3745/indicacao_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3746/indicacao_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3747/indicacao_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3748/indicacao_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3749/indicacao_n_05.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3750/indicacao_n_06.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5142/projeto_de_emenda_a_lei_organica_municipal_no01.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3735/projeto_de_lei_no01.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3728/projeto_de_lei_no02.2026_ver._eurico.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3742/projeto_de_lei_no03.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3743/projeto_de_lei_no04.2026_ver._dr._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3744/projeto_de_lei_no05.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3839/projeto_de_lei_no08.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3837/projeto_de_lei_no09.2026_ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4066/projeto_de_lei_no010.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4090/projeto_de_lei_no011.2026_ver._rhalessa_freire.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4091/projeto_de_lei_no012.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4124/projeto_de_lei_no013.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4161/projeto_de_lei_no014.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4484/projeto_de_lei_no015.2026_ver._italo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4515/projeto_de_lei_no016.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4516/projeto_de_lei_no017.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4552/projeto_de_lei_no019.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4529/projeto_de_lei_no020.2026_ver._eder_queiroz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4571/projeto_de_lei_no021.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4570/projeto_de_lei_no022.2026_ver._rhalessa_de_clenio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4862/projeto_de_lei_no023.2026_ver._dr._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4863/projeto_de_lei_no024.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4861/projeto_de_lei_no025.2026_ver._marquinhos_da_climep.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4884/projeto_de_lei_no027.2026_ver._afranio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4870/projeto_de_lei_no028.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4919/projeto_de_lei_no029.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4932/projeto_de_lei_no030.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5017/projeto_de_lei_no032.2026_ver._marquinhos_da_climep.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5045/projeto_de_lei_no033.2026_ver._italo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5055/projeto_de_lei_no034.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5046/projeto_de_lei_no035.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5049/projeto_de_lei_no036.2025_ver._dr._jonas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5052/projeto_de_lei_no037.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5102/projeto_de_lei_no038.2026_ver._rhalessa_de_clenio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5144/projeto_de_lei_no040.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5104/projeto_de_lei_no041.2026_ver._prof._italo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5150/projeto_de_lei_no042.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5168/projeto_de_lei_no043.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5169/projeto_de_lei_no044.2026_ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5201/projeto_de_lei_no047.2026_abonos_pascoa_e_maes-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5217/projeto_de_lei_no048.2026_ver._rhalessa_de_clenio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5350/projeto_de_lei_no049.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5372/projeto_de_lei_no052.2026_ver._italo_brito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5344/projeto_de_lei_no053.2026_ver._marquinhos_da_climep.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5349/projeto_de_lei_no054.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5347/projeto_de_lei_no055.2026_ver._rhalessa_freire.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5346/projeto_de_lei_no056.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5559/projeto_de_lei_no057.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5371/projeto_de_lei_no058.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5387/projeto_de_lei_no059.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5438/projeto_de_lei_no060.2026_ver._eurido_da_japao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5439/projeto_de_lei_no061.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5437/projeto_de_lei_no062.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5869/projeto_de_lei_no064.2026_ver._irani_guedes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5870/projeto_de_lei_no065.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5871/projeto_de_lei_no066.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5895/projeto_de_lei_no68.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5896/projeto_de_lei_no070.2026_ver._dr._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5897/projeto_de_lei_no071.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4162/projeto_de_lei_complementar_no01.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4514/projeto_de_lei_complementar_no02.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5146/projeto_de_lei_complementar_no03.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5147/projeto_de_lei_complementar_no04.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5894/projeto_de_lei_complementar_no05.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4886/projeto_de_decreto_legislativo_no01.2026_eva_lucia_bezerra..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4539/projeto_de_resolucao_no02.2026_md_-_afast._presidente.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5730/projeto_de_resolucao_no04.2026_md_-_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3773/requerimento_legislativo_no01.2026_ver._italo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_legislativo_no02.2026_ver._italo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3782/requerimento_legislativo_no04.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3810/requerimento_legislativo_no06.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3809/requerimento_legislativo_no07.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3836/requerimento_legislativo_no08.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4064/requerimento_legislativo_no09.2026_ver._chicao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3838/requerimento_legislativo_no010.2026_comissao_per._de_educacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4075/requerimento_legislativo_no011.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4076/requerimento_legislativo_no012.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4163/requerimento_legislativo_no013.2026_urgencia_-_md.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4429/requerimento_legislativo_no015.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4431/requerimento_legislativo_no016.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4488/requerimento_legislativo_no017.2026_ver._afranio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4864/requerimento_legislativo_no018.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4519/requerimento_legislativo_no019.2026_ver._thiago.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4824/requerimento_legislativo_no022.2026_ver._rarika_bastos-fpddm.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4828/requerimento_legislativo_no023.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4728/requerimento_legislativo_no024.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4732/requerimento_legislativo_no025.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4866/requerimento_legislativo_no027.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4867/requerimento_legislativo_no028.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4868/requerimento_legislativo_no029.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4934/requerimento_legislativo_no031.2026_ver._afranio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4929/requerimento_legislativo_no032.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5020/requerimento_legislativo_no33.2026_ver._rafaela.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5021/requerimento_legislativo_no034.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5141/requerimento_legislativo_no035.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5023/requerimento_legislativo_no036.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5048/requerimento_legislativo_no038.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5051/requerimento_legislativo_no039.2026_ver._diego.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5148/requerimento_legislativo_no041.2026_retirada_de_pauta_-_md.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5170/requerimento_legislativo_no042.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5798/requerimento_legislativo_no043.2026_ver._irani_guedes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5275/requerimento_legislativo_no045.2026_urgencia_-_md.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5202/requerimento_legislativo_no047.2026_urgencia_-_md.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5203/requerimento_legislativo_no048.2026_ver._rhalessa_de_clenio..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5341/requerimento_legislativo_no049.2026_ver._rarika.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5342/requerimento_legislativo_no050.2026_ver._rarika.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5343/requerimento_legislativo_no051.2026_ver._rarika.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5276/requerimento_legislativo_no052.2026_ver._thiago_fernandes..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5348/requerimento_legislativo_no053.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5727/requerimento_legislativo_no054.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5872/requerimento_legislativo_no056.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3745/indicacao_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3746/indicacao_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3747/ind_003_de_2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3748/indicacao_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3749/ind_005_de_2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3750/ind_006_de_2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4224/ind_007_de_2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4225/ind_008_de_2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4228/ind_009_de_2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4229/ind_010_de_2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4230/ind_011_de_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4231/ind_012_de_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4232/ind_013_de_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4234/ind_014_de_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4235/ind_015_de_2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4237/ind_016_de_2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4238/ind_017_de_2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4239/ind_018_de_2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4242/ind_019_de_2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4243/ind_020_de_2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4244/ind_021_de_2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4245/ind_022_de_2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4246/indicacao_n_23.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4248/indicacao_n_24.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4249/indicacao_n_25.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4250/ind_026_de_2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4251/ind_027_de_2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4252/ind_028_de_2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4254/ind_029_de_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4255/ind_030_de_2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4256/ind_031_de_2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4258/ind_033_de_2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4259/indicacao_n_34.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4261/ind_035_de_2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4263/ind_036_de_2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4264/indicacao_n_37.2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4266/ind_038_de_2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4267/ind_039_de_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4268/ind_040_de_2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4269/ind_041_de_2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4270/ind_042_de_2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4271/ind_043_de_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4272/ind_044_de_2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4274/ind_045_de_2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4275/ind_046_de_2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4276/ind_047_de_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4277/ind_048_de_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4278/ind_049_de_2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4279/ind_050_de_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4348/ind_051_de_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4349/ind_052_de_2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4106/ind_053_de_2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4350/ind_054_de_2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4351/ind_055_de_2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4353/ind_056_de_2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4354/ind_057_de_2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4355/ind_058_de_2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4356/ind_059_de_2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4357/ind_060_de_2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4358/ind_061_de_2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4359/ind_062_de_2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4360/ind_063_de_2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4361/ind_064_de_2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4362/ind_065_de_2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4363/ind_066_de_2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4364/ind_067_de_2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4365/ind_068_de_2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4366/ind_069_de_2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4367/ind_070_de_2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4368/ind_071_de_2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4369/ind_072_de_2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4371/ind_073_de_2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4372/ind_074_de_2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4373/ind_075_de_2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4374/ind_076_de_2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4375/ind_077_de_2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4376/ind_078_de_2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4073/ind_079_de_2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4378/ind_080_de_2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4107/ind_081_de_2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4108/ind_082_de_2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4379/indicacao_n_83.2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4382/ind_086_de_2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4384/ind_087_de_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4385/ind_088_de_2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4386/indicacao_n_89.2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4387/indicacao_n_90.2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4388/ind_091_de_2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4389/indicacao_n_92.2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4390/ind_093_de_2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4392/ind_094_de_2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4109/ind_095_de_2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4110/ind_096_de_2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4393/indicacao_n_97.2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4111/ind_098_de_2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4112/ind_099_de_2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4395/indicacao_n_100.2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4432/indicacao_n_101.2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4113/ind_102_de_2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4114/ind_103_de_2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4115/ind_104_de_2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4433/indicacao_n_105.2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4434/indicacao_n_106.2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4116/ind_107_de_2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4117/ind_108_de_2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4144/ind_109_de_2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4145/ind_110_de_2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4435/indicacao_n_111.2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4436/indicacao_n_112.2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4074/ind_113_de_2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4146/ind_114_de_2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4147/ind_115_de_2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4118/ind_116_de_2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4148/ind_117_de_2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4149/ind_118_de_2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4150/ind_119_de_2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4437/indicacao_n_120.2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4438/indicacao_n_121.2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4151/ind_122_de_2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4152/ind_123_de_2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4439/indicacao_n_124.2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4119/ind_125_de_2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4153/ind_126_de_2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4154/ind_127_de_2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4440/indicacao_n_128.2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4441/indicacao_n_129.2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4442/indicacao_n_130.2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4443/indicacao_n_131.2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4444/indicacao_n_132.2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4445/indicacao_n_133.2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4155/ind_134_de_2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4156/ind_135_de_2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4446/indicacao_n_136.2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4447/indicacao_n_137.2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4158/ind_138_de_2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4448/indicacao_n_139.2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4449/indicacao_n_140.2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4160/ind_141_de_2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4450/indicacao_n_142.2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4451/indicacao_n_143.2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4452/indicacao_n_144.2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4453/indicacao_n_145.2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4454/indicacao_n_146.2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4455/indicacao_n_147.2026.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4456/indicacao_n_148.2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4522/indicacao_n_150.2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4566/indicacao_n_151.2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4525/indicacao_n_152.2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4554/indicacao_n_153.2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4553/indicacao_n_154.2026.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4859/indicacao_n_155.2026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4857/indicacao_n_156.2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4875/indicacao_n_157.2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4874/indicacao_n_158.2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4527/indicacao_n_159.2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4526/indicacao_n_160.2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4856/indicacao_n_161.2026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4858/indicacao_n_162.2026.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4876/indicacao_n_163.2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4565/indicacao_n_164.2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4567/indicacao_n_165.2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4877/indicacao_n_166.2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4568/indicacao_n_167.2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4860/indicacao_n_169.2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4563/indicacao_n_170.2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4562/indicacao_n_171.2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4564/indicacao_n_172.2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5039/indicacao_n_173.2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5066/indicacao_n_174.2026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4524/indicacao_n_175.2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4523/indicacao_n_176.2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5028/indicacao_n_177.2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4855/indicacao_n_178.2026.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5007/indicacao_n_179.2026.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4569/indicacao_n_180.2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4852/indicacao_n_182.2026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4521/indicacao_n_183.2026.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4561/indicacao_n_184.2026.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4560/indicacao_n_185.2026.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4555/indicacao_n_186.2026.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4559/indicacao_n_187.2026.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4557/indicacao_n_188.2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5181/indicacao_n_189.2026.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5027/indicacao_n_190.2026.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4879/indicacao_n_191.2026.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4880/indicacao_n_192.2026.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5044/indicacao_n_193.2026.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4556/indicacao_n_194.2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5043/indicacao_n_195.2026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4853/indicacao_n_196.2026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4871/indicacao_n_197.2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4854/indicacao_n_198.2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4882/indicacao_n_199.2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5006/indicacao_n_200.2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5086/indicacao_n_201.2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5082/indicacao_n_202.2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5083/indicacao_n_203.2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5014/indicacao_n_204.2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5015/indicacao_n_205.2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5041/indicacao_n_206.2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5042/indicacao_n_207.2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5081/indicacao_n_208.2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5080/indicacao_n_209.2026.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5010/indicacao_n_210.2026.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5011/indicacao_n_211.2026.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4878/indicacao_n_213.2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5084/indicacao_n_214.2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5068/indicacao_n_215.2026.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5064/indicacao_n_216.2026.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5063/indicacao_n_217.2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4881/indicacao_n_218.2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4883/indicacao_n_219.2026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5077/indicacao_n_220.2026.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4872/indicacao_n_221.2026.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4873/indicacao_n_222.2026.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5078/indicacao_n_223.2026.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5087/indicacao_n_224.2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5012/indicacao_n_225.2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5089/indicacao_n_226.2026.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5079/indicacao_n_227.2026.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5085/indicacao_n_228.2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5065/indicacao_n_229.2026.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5024/indicacao_n_231.2026.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5040/indicacao_n_232.2026.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5026/indicacao_n_233.2026.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5013/indicacao_n_234.2026.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5009/indicacao_n_235.2026.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5035/indicacao_n_236.2026.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5206/indicacao_n_237.2026.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5088/indicacao_n_238.2026.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5008/indicacao_n_239.2026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5016/indicacao_n_240.2026.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5025/indicacao_n_241.2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5038/indicacao_n_242.2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5198/indicacao_n_243.2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5037/indicacao_n_245.2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5036/indicacao_n_246.2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5070/indicacao_n_247.2026.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5069/indicacao_n_248.2026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5031/indicacao_n_249.2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5030/indicacao_n_250.2026.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5075/indicacao_n_251.2026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5076/indicacao_n_252.2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5054/indicacao_n_253.2026.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5056/indicacao_n_254.2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5033/indicacao_n_255.2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5034/indicacao_n_256.2026.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5071/indicacao_n_257.2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5074/indicacao_n_258.2026.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5057/indicacao_n_259.2026.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5029/indicacao_n_260.2026.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5072/indicacao_n_261.2026.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5073/indicacao_n_262.2026.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5059/indicacao_n_263.2026.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5062/indicacao_n_264.2026.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5180/indicacao_n_265.2026.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5058/indicacao_n_266.2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5061/indicacao_n_267.2026.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5053/indicacao_n_268.2026.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5197/indicacao_n_269.2026.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5032/indicacao_n_271.2026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5067/indicacao_n_272.2026.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5208/indicacao_n_274.2026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5209/indicacao_n_275.2026.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5196/indicacao_n_277.2026.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5179/indicacao_n_278.2026.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5183/indicacao_n_279.2026.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5060/indicacao_n_283.2026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5182/indicacao_n_284.2026.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5176/indicacao_n_285.2026.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5175/indicacao_n_286.2026.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5193/indicacao_n_287.2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5195/indicacao_n_288.2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5174/indicacao_n_289.2026.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5173/indicacao_n_290.2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5194/indicacao_n_291.2026.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5172/indicacao_n_292.2026.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5171/indicacao_n_293.2026.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5192/indicacao_n_294.2026.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5187/indicacao_n_295.2026.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5177/indicacao_n_298.2026.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5178/indicacao_n_299.2026.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5188/indicacao_n_302.2026.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5189/indicacao_n_303.2026.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5186/indicacao_n_307.2026.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5190/indicacao_n_310.2026.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5191/indicacao_n_311.2026.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5184/indicacao_n_313.2026.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5185/indicacao_n_315.2026.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5258/indicacao_n_342.2026.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5259/indicacao_n_343.2026.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5260/indicacao_n_347.2026.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5262/indicacao_n_346.2026.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5264/indicacao_n_348.2026.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5265/indicacao_n_349.2026.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5266/indicacao_n_350.2026.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5267/indicacao_n_351.2026.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5272/indicacao_n_356.2026.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5273/indicacao_n_357.2026.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5381/indicacao_n_364.2026.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5386/indicacao_n_365.2026.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5382/indicacao_n_366.2026.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5385/indicacao_n_367.2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5383/indicacao_n_368.2026.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5384/indicacao_n_369.2026.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5374/indicacao_n_370.2026.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5361/indicacao_n_371.2026.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5376/indicacao_n_372.2026.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5375/indicacao_n_373.2026.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5360/indicacao_n_374.2026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5358/indicacao_n_375.2026.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5429/indicacao_n_376.2026.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5427/indicacao_n_377.2026.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5363/indicacao_n_378.2026.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5364/indicacao_n_379.2026.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5434/indicacao_n_380.2026.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5433/indicacao_n_381.2026.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5354/indicacao_n_382.2026.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5365/indicacao_n_383.2026.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5892/indicacao_n_386.2026.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5891/indicacao_n_387.2026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5887/indicacao_n_388.2026.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5379/indicacao_n_389.2026.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5380/indicacao_n_390.2026.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5866/indicacao_n_391.2026.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5882/indicacao_n_392.2026.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5378/indicacao_n_393.2026.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5377/indicacao_n_394.2026.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5355/indicacao_n_395.2026.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5353/indicacao_n_396.2026.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5356/indicacao_n_397.2026.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5357/indicacao_n_398.2026.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_n_399.2026.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5878/indicacao_n_400.2026.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5883/indicacao_n_402.2026.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5435/indicacao_n_403.2026.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5431/indicacao_n_404.2026.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5362/indicacao_n_405.2026.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5884/indicacao_n_406.2026.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5432/indicacao_n_407.2026.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5436/indicacao_n_408.2026.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5428/indicacao_n_409.2026.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5886/indicacao_n_410.2026.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5874/indicacao_n_411.2026.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5865/indicacao_n_412.2026.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5864/indicacao_n_413.2026.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5888/indicacao_n_415.2026.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5879/indicacao_n_416.2026.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5868/indicacao_n_417.2026.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5867/indicacao_n_418.2026.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5889/indicacao_n_420.2026.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5885/indicacao_n_421.2026.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5890/indicacao_n_422.2026.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5876/indicacao_n_423.2026.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5875/indicacao_n_424.2026.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5877/indicacao_n_428.2026.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5893/indicacao_n_428.2026.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5858/indicacao_n_432.2026.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5856/indicacao_n_433.2026.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5880/indicacao_n_436.2026.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5881/indicacao_n_437.2026.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5863/indicacao_n_438.2026.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5862/indicacao_n_439.2026.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5861/indicacao_n_446.2026.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5857/indicacao_n_447.2026.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5860/indicacao_n_449.2026.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5859/indicacao_n_450.2026.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4869/mocao_de_aplauso_no01.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3841/mocao_de_aplauso_no3.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3842/mocao_de_aplauso_no4.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3846/mocao_de_aplauso_no8.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3848/mocao_de_aplauso_no10.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3849/mocao_de_aplauso_no11.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3851/mocao_de_aplauso_no13.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3852/mocao_de_aplauso_no14.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3853/mocao_de_aplauso_no15.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3930/mocao_de_aplauso_no17.2026ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3931/mocao_de_aplauso_no18.2026ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3933/mocao_de_aplauso_no20.2026ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3934/mocao_de_aplauso_no21.2026ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4092/mocao_de_aplauso_no22.2026ver._rhalessa_freire.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4165/mocao_de_aplauso_no023.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4166/mocao_de_aplauso_no024.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4167/mocao_de_aplauso_no025.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4169/mocao_de_aplauso_no027.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4170/mocao_de_aplauso_no028.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4171/mocao_de_aplauso_no029.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4172/mocao_de_aplauso_no030.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4187/mocao_de_aplauso_no031.2026_ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4918/mocao_de_aplauso_no32.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4735/mocao_de_aplauso_no034.2026_ver._irani_guedes.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4865/mocao_de_aplauso_no035.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5140/mocao_de_aplauso_no036.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5373/mapl-no-372026.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5352/mocao_de_aplauso_no038.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5369/mocao_de_aplauso_no039.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5366/mocao_de_aplauso_no040.2026_ver._rhalessa_freire.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4833/mocao_de_congratulacao_no03.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5047/mocao_de_congratulacao_no04.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5368/mocao_de_congratulacao_no05.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5351/mocao_de_congratulacao_no06.2026_ver._rafela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5370/mocao_de_congratulacao_no07.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3835/mocao_de_pesar_no03.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4065/mocao_de_pesar_no04.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4520/mocao_de_pesar_no05.2026_fpddm.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4550/mocao_de_pesar_no06.2026_ver._dr._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5304/mocao_de_pesar_no08.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5399/mocao_de_pesar_no09.2026_ver._chicao.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5396/mocao_de_pesar_no010.2026_ver._rafaela.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5723/mocao_de_pesar_no011.2026_ver._eurico.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5873/mocao_de_pesar_no014.2026_ver._afranio.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4077/mocao_de_repudio_no01.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5359/mocao_de_repudio_no03.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3808/mocao_de_solidariedade_01.2026.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4430/mocao_de_apelo_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4528/redacao_final_no09.2026.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5145/emenda_-_projeto_de_lei_no06.2026.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5345/emenda_-_projeto_de_lei_no011.2026.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5729/emenda_-_projeto_de_lei_no028.2026.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4930/emenda_-_projeto_de_lei_no255.2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4931/emenda_-_projeto_de_lei_no04.2026.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5199/proposta_comercial_-_camara_municipal_de_parnamirim_1030278.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H15"/>
+  <dimension ref="A1:H616"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -647,393 +7215,16611 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" t="s">
         <v>17</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H8" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="H9" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" t="s">
         <v>17</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>49</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H15" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>79</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>44</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H16" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D17" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>87</v>
+      </c>
+      <c r="D18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H18" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>91</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>49</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H19" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>94</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H20" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>99</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H21" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>103</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>104</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H22" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>107</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>108</v>
+      </c>
+      <c r="D23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>62</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H23" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>112</v>
+      </c>
+      <c r="D24" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>34</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H24" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>116</v>
+      </c>
+      <c r="D25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H25" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>120</v>
+      </c>
+      <c r="D26" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>121</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H26" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>124</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>125</v>
+      </c>
+      <c r="D27" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>126</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H27" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>129</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>130</v>
+      </c>
+      <c r="D28" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H28" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>133</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>134</v>
+      </c>
+      <c r="D29" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>62</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H29" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>137</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>138</v>
+      </c>
+      <c r="D30" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>29</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H30" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>141</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>142</v>
+      </c>
+      <c r="D31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H31" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>144</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>145</v>
+      </c>
+      <c r="D32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" t="s">
+        <v>121</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H32" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>148</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>149</v>
+      </c>
+      <c r="D33" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33" t="s">
+        <v>44</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H33" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>152</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>153</v>
+      </c>
+      <c r="D34" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" t="s">
+        <v>104</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H34" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>156</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>157</v>
+      </c>
+      <c r="D35" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35" t="s">
+        <v>39</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H35" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>160</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>161</v>
+      </c>
+      <c r="D36" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" t="s">
+        <v>34</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H36" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>164</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>165</v>
+      </c>
+      <c r="D37" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" t="s">
+        <v>71</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H37" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>168</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>169</v>
+      </c>
+      <c r="D38" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
+        <v>62</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H38" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>172</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>173</v>
+      </c>
+      <c r="D39" t="s">
+        <v>17</v>
+      </c>
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H39" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>176</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>177</v>
+      </c>
+      <c r="D40" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H40" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>180</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>181</v>
+      </c>
+      <c r="D41" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" t="s">
+        <v>182</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H41" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>185</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>186</v>
+      </c>
+      <c r="D42" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" t="s">
+        <v>49</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H42" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>189</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>190</v>
+      </c>
+      <c r="D43" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" t="s">
+        <v>24</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H43" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>193</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>194</v>
+      </c>
+      <c r="D44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" t="s">
+        <v>44</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H44" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>196</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>197</v>
+      </c>
+      <c r="D45" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" t="s">
+        <v>198</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H45" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>201</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>202</v>
+      </c>
+      <c r="D46" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" t="s">
+        <v>18</v>
+      </c>
+      <c r="F46" t="s">
+        <v>62</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H46" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>205</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D47" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" t="s">
+        <v>18</v>
+      </c>
+      <c r="F47" t="s">
+        <v>104</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H47" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>209</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>210</v>
+      </c>
+      <c r="D48" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" t="s">
+        <v>18</v>
+      </c>
+      <c r="F48" t="s">
+        <v>44</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H48" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>213</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>214</v>
+      </c>
+      <c r="D49" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" t="s">
+        <v>18</v>
+      </c>
+      <c r="F49" t="s">
+        <v>121</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H49" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>217</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>218</v>
+      </c>
+      <c r="D50" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" t="s">
+        <v>18</v>
+      </c>
+      <c r="F50" t="s">
+        <v>39</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H50" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>221</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>222</v>
+      </c>
+      <c r="D51" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" t="s">
+        <v>18</v>
+      </c>
+      <c r="F51" t="s">
+        <v>62</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H51" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>225</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>226</v>
+      </c>
+      <c r="D52" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" t="s">
+        <v>18</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>229</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>230</v>
+      </c>
+      <c r="D53" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" t="s">
+        <v>18</v>
+      </c>
+      <c r="F53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H53" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>233</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>234</v>
+      </c>
+      <c r="D54" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" t="s">
+        <v>18</v>
+      </c>
+      <c r="F54" t="s">
+        <v>29</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H54" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>237</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>238</v>
+      </c>
+      <c r="D55" t="s">
+        <v>17</v>
+      </c>
+      <c r="E55" t="s">
+        <v>18</v>
+      </c>
+      <c r="F55" t="s">
+        <v>104</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H55" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>241</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>242</v>
+      </c>
+      <c r="D56" t="s">
+        <v>17</v>
+      </c>
+      <c r="E56" t="s">
+        <v>18</v>
+      </c>
+      <c r="F56" t="s">
+        <v>24</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H56" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>245</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>246</v>
+      </c>
+      <c r="D57" t="s">
+        <v>17</v>
+      </c>
+      <c r="E57" t="s">
+        <v>18</v>
+      </c>
+      <c r="F57" t="s">
+        <v>62</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H57" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>249</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>250</v>
+      </c>
+      <c r="D58" t="s">
+        <v>17</v>
+      </c>
+      <c r="E58" t="s">
+        <v>18</v>
+      </c>
+      <c r="F58" t="s">
+        <v>39</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H58" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>253</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>254</v>
+      </c>
+      <c r="D59" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" t="s">
+        <v>18</v>
+      </c>
+      <c r="F59" t="s">
+        <v>255</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H59" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>258</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>259</v>
+      </c>
+      <c r="D60" t="s">
+        <v>17</v>
+      </c>
+      <c r="E60" t="s">
+        <v>18</v>
+      </c>
+      <c r="F60" t="s">
+        <v>49</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H60" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>261</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>262</v>
+      </c>
+      <c r="D61" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" t="s">
+        <v>18</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H61" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>265</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>266</v>
+      </c>
+      <c r="D62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" t="s">
+        <v>18</v>
+      </c>
+      <c r="F62" t="s">
+        <v>29</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H62" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>269</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>270</v>
+      </c>
+      <c r="D63" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" t="s">
+        <v>18</v>
+      </c>
+      <c r="F63" t="s">
+        <v>34</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H63" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>273</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>274</v>
+      </c>
+      <c r="D64" t="s">
+        <v>17</v>
+      </c>
+      <c r="E64" t="s">
+        <v>18</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H64" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>277</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>278</v>
+      </c>
+      <c r="E65" t="s">
+        <v>279</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H65" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>282</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>23</v>
+      </c>
+      <c r="D66" t="s">
+        <v>278</v>
+      </c>
+      <c r="E66" t="s">
+        <v>279</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H66" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>285</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>28</v>
+      </c>
+      <c r="D67" t="s">
+        <v>278</v>
+      </c>
+      <c r="E67" t="s">
+        <v>279</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H67" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>288</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>33</v>
+      </c>
+      <c r="D68" t="s">
+        <v>278</v>
+      </c>
+      <c r="E68" t="s">
+        <v>279</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H68" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>291</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69" t="s">
+        <v>278</v>
+      </c>
+      <c r="E69" t="s">
+        <v>279</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H69" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>294</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>295</v>
+      </c>
+      <c r="E70" t="s">
+        <v>296</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H70" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>299</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>23</v>
+      </c>
+      <c r="D71" t="s">
+        <v>300</v>
+      </c>
+      <c r="E71" t="s">
+        <v>301</v>
+      </c>
+      <c r="F71" t="s">
+        <v>198</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H71" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>304</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72" t="s">
+        <v>300</v>
+      </c>
+      <c r="E72" t="s">
+        <v>301</v>
+      </c>
+      <c r="F72" t="s">
+        <v>198</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H72" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>307</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" t="s">
+        <v>308</v>
+      </c>
+      <c r="E73" t="s">
+        <v>309</v>
+      </c>
+      <c r="F73" t="s">
+        <v>44</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H73" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>312</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>23</v>
+      </c>
+      <c r="D74" t="s">
+        <v>308</v>
+      </c>
+      <c r="E74" t="s">
+        <v>309</v>
+      </c>
+      <c r="F74" t="s">
+        <v>44</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H74" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>315</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>28</v>
+      </c>
+      <c r="D75" t="s">
+        <v>308</v>
+      </c>
+      <c r="E75" t="s">
+        <v>309</v>
+      </c>
+      <c r="F75" t="s">
+        <v>24</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H75" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>317</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>33</v>
+      </c>
+      <c r="D76" t="s">
+        <v>308</v>
+      </c>
+      <c r="E76" t="s">
+        <v>309</v>
+      </c>
+      <c r="F76" t="s">
+        <v>19</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H76" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>320</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77" t="s">
+        <v>308</v>
+      </c>
+      <c r="E77" t="s">
+        <v>309</v>
+      </c>
+      <c r="F77" t="s">
+        <v>321</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H77" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>323</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>43</v>
+      </c>
+      <c r="D78" t="s">
+        <v>308</v>
+      </c>
+      <c r="E78" t="s">
+        <v>309</v>
+      </c>
+      <c r="F78" t="s">
+        <v>71</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H78" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>326</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>327</v>
+      </c>
+      <c r="D79" t="s">
+        <v>308</v>
+      </c>
+      <c r="E79" t="s">
+        <v>309</v>
+      </c>
+      <c r="F79" t="s">
+        <v>71</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H79" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>330</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>48</v>
+      </c>
+      <c r="D80" t="s">
+        <v>308</v>
+      </c>
+      <c r="E80" t="s">
+        <v>309</v>
+      </c>
+      <c r="F80" t="s">
+        <v>34</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H80" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>333</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>53</v>
+      </c>
+      <c r="D81" t="s">
+        <v>308</v>
+      </c>
+      <c r="E81" t="s">
+        <v>309</v>
+      </c>
+      <c r="F81" t="s">
+        <v>334</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H81" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>337</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>57</v>
+      </c>
+      <c r="D82" t="s">
+        <v>308</v>
+      </c>
+      <c r="E82" t="s">
+        <v>309</v>
+      </c>
+      <c r="F82" t="s">
+        <v>338</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H82" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>341</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>61</v>
+      </c>
+      <c r="D83" t="s">
+        <v>308</v>
+      </c>
+      <c r="E83" t="s">
+        <v>309</v>
+      </c>
+      <c r="F83" t="s">
+        <v>71</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H83" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>344</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D84" t="s">
+        <v>308</v>
+      </c>
+      <c r="E84" t="s">
+        <v>309</v>
+      </c>
+      <c r="F84" t="s">
+        <v>29</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H84" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>347</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>70</v>
+      </c>
+      <c r="D85" t="s">
+        <v>308</v>
+      </c>
+      <c r="E85" t="s">
+        <v>309</v>
+      </c>
+      <c r="F85" t="s">
+        <v>198</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H85" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>350</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>75</v>
+      </c>
+      <c r="D86" t="s">
+        <v>308</v>
+      </c>
+      <c r="E86" t="s">
+        <v>309</v>
+      </c>
+      <c r="F86" t="s">
+        <v>71</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H86" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>352</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>79</v>
+      </c>
+      <c r="D87" t="s">
+        <v>308</v>
+      </c>
+      <c r="E87" t="s">
+        <v>309</v>
+      </c>
+      <c r="F87" t="s">
+        <v>71</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H87" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>355</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>83</v>
+      </c>
+      <c r="D88" t="s">
+        <v>308</v>
+      </c>
+      <c r="E88" t="s">
+        <v>309</v>
+      </c>
+      <c r="F88" t="s">
+        <v>71</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H88" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>358</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>87</v>
+      </c>
+      <c r="D89" t="s">
+        <v>308</v>
+      </c>
+      <c r="E89" t="s">
+        <v>309</v>
+      </c>
+      <c r="F89" t="s">
+        <v>126</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H89" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>361</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>91</v>
+      </c>
+      <c r="D90" t="s">
+        <v>308</v>
+      </c>
+      <c r="E90" t="s">
+        <v>309</v>
+      </c>
+      <c r="F90" t="s">
+        <v>19</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H90" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>364</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>94</v>
+      </c>
+      <c r="D91" t="s">
+        <v>308</v>
+      </c>
+      <c r="E91" t="s">
+        <v>309</v>
+      </c>
+      <c r="F91" t="s">
+        <v>71</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H91" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>367</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>108</v>
+      </c>
+      <c r="D92" t="s">
+        <v>308</v>
+      </c>
+      <c r="E92" t="s">
+        <v>309</v>
+      </c>
+      <c r="F92" t="s">
+        <v>368</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H92" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>371</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>112</v>
+      </c>
+      <c r="D93" t="s">
+        <v>308</v>
+      </c>
+      <c r="E93" t="s">
+        <v>309</v>
+      </c>
+      <c r="F93" t="s">
+        <v>34</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H93" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>374</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>116</v>
+      </c>
+      <c r="D94" t="s">
+        <v>308</v>
+      </c>
+      <c r="E94" t="s">
+        <v>309</v>
+      </c>
+      <c r="F94" t="s">
+        <v>29</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H94" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>377</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>120</v>
+      </c>
+      <c r="D95" t="s">
+        <v>308</v>
+      </c>
+      <c r="E95" t="s">
+        <v>309</v>
+      </c>
+      <c r="F95" t="s">
+        <v>29</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H95" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>380</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>125</v>
+      </c>
+      <c r="D96" t="s">
+        <v>308</v>
+      </c>
+      <c r="E96" t="s">
+        <v>309</v>
+      </c>
+      <c r="F96" t="s">
+        <v>71</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H96" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>383</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>130</v>
+      </c>
+      <c r="D97" t="s">
+        <v>308</v>
+      </c>
+      <c r="E97" t="s">
+        <v>309</v>
+      </c>
+      <c r="F97" t="s">
+        <v>71</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H97" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>386</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>134</v>
+      </c>
+      <c r="D98" t="s">
+        <v>308</v>
+      </c>
+      <c r="E98" t="s">
+        <v>309</v>
+      </c>
+      <c r="F98" t="s">
+        <v>71</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H98" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>389</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>142</v>
+      </c>
+      <c r="D99" t="s">
+        <v>308</v>
+      </c>
+      <c r="E99" t="s">
+        <v>309</v>
+      </c>
+      <c r="F99" t="s">
+        <v>126</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H99" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>392</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>145</v>
+      </c>
+      <c r="D100" t="s">
+        <v>308</v>
+      </c>
+      <c r="E100" t="s">
+        <v>309</v>
+      </c>
+      <c r="F100" t="s">
+        <v>34</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H100" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>395</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>149</v>
+      </c>
+      <c r="D101" t="s">
+        <v>308</v>
+      </c>
+      <c r="E101" t="s">
+        <v>309</v>
+      </c>
+      <c r="F101" t="s">
+        <v>39</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H101" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>398</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>153</v>
+      </c>
+      <c r="D102" t="s">
+        <v>308</v>
+      </c>
+      <c r="E102" t="s">
+        <v>309</v>
+      </c>
+      <c r="F102" t="s">
+        <v>71</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H102" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>401</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>157</v>
+      </c>
+      <c r="D103" t="s">
+        <v>308</v>
+      </c>
+      <c r="E103" t="s">
+        <v>309</v>
+      </c>
+      <c r="F103" t="s">
+        <v>321</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H103" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>404</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>161</v>
+      </c>
+      <c r="D104" t="s">
+        <v>308</v>
+      </c>
+      <c r="E104" t="s">
+        <v>309</v>
+      </c>
+      <c r="F104" t="s">
+        <v>29</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H104" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>407</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>165</v>
+      </c>
+      <c r="D105" t="s">
+        <v>308</v>
+      </c>
+      <c r="E105" t="s">
+        <v>309</v>
+      </c>
+      <c r="F105" t="s">
+        <v>71</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H105" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>409</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>169</v>
+      </c>
+      <c r="D106" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" t="s">
+        <v>309</v>
+      </c>
+      <c r="F106" t="s">
+        <v>410</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H106" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>413</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>414</v>
+      </c>
+      <c r="D107" t="s">
+        <v>308</v>
+      </c>
+      <c r="E107" t="s">
+        <v>309</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H107" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>417</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>177</v>
+      </c>
+      <c r="D108" t="s">
+        <v>308</v>
+      </c>
+      <c r="E108" t="s">
+        <v>309</v>
+      </c>
+      <c r="F108" t="s">
+        <v>198</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H108" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>420</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>181</v>
+      </c>
+      <c r="D109" t="s">
+        <v>308</v>
+      </c>
+      <c r="E109" t="s">
+        <v>309</v>
+      </c>
+      <c r="F109" t="s">
+        <v>71</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H109" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>423</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>186</v>
+      </c>
+      <c r="D110" t="s">
+        <v>308</v>
+      </c>
+      <c r="E110" t="s">
+        <v>309</v>
+      </c>
+      <c r="F110" t="s">
+        <v>255</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H110" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>426</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>194</v>
+      </c>
+      <c r="D111" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" t="s">
+        <v>309</v>
+      </c>
+      <c r="F111" t="s">
+        <v>198</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H111" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>429</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>197</v>
+      </c>
+      <c r="D112" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112" t="s">
+        <v>309</v>
+      </c>
+      <c r="F112" t="s">
+        <v>198</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H112" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>432</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>202</v>
+      </c>
+      <c r="D113" t="s">
+        <v>308</v>
+      </c>
+      <c r="E113" t="s">
+        <v>309</v>
+      </c>
+      <c r="F113" t="s">
+        <v>62</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H113" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>435</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>206</v>
+      </c>
+      <c r="D114" t="s">
+        <v>308</v>
+      </c>
+      <c r="E114" t="s">
+        <v>309</v>
+      </c>
+      <c r="F114" t="s">
+        <v>321</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H114" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>438</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>439</v>
+      </c>
+      <c r="D115" t="s">
+        <v>308</v>
+      </c>
+      <c r="E115" t="s">
+        <v>309</v>
+      </c>
+      <c r="F115" t="s">
+        <v>321</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H115" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>442</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>443</v>
+      </c>
+      <c r="D116" t="s">
+        <v>308</v>
+      </c>
+      <c r="E116" t="s">
+        <v>309</v>
+      </c>
+      <c r="F116" t="s">
+        <v>321</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H116" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>446</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>210</v>
+      </c>
+      <c r="D117" t="s">
+        <v>308</v>
+      </c>
+      <c r="E117" t="s">
+        <v>309</v>
+      </c>
+      <c r="F117" t="s">
+        <v>71</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H117" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>449</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>214</v>
+      </c>
+      <c r="D118" t="s">
+        <v>308</v>
+      </c>
+      <c r="E118" t="s">
+        <v>309</v>
+      </c>
+      <c r="F118" t="s">
+        <v>29</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H118" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>452</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>218</v>
+      </c>
+      <c r="D119" t="s">
+        <v>308</v>
+      </c>
+      <c r="E119" t="s">
+        <v>309</v>
+      </c>
+      <c r="F119" t="s">
+        <v>29</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H119" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>455</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>226</v>
+      </c>
+      <c r="D120" t="s">
+        <v>308</v>
+      </c>
+      <c r="E120" t="s">
+        <v>309</v>
+      </c>
+      <c r="F120" t="s">
+        <v>410</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H120" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>458</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
         <v>10</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="D121" t="s">
+        <v>459</v>
+      </c>
+      <c r="E121" t="s">
+        <v>460</v>
+      </c>
+      <c r="F121" t="s">
+        <v>255</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H121" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>463</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>23</v>
+      </c>
+      <c r="D122" t="s">
+        <v>459</v>
+      </c>
+      <c r="E122" t="s">
+        <v>460</v>
+      </c>
+      <c r="F122" t="s">
+        <v>255</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H122" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>466</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>28</v>
+      </c>
+      <c r="D123" t="s">
+        <v>459</v>
+      </c>
+      <c r="E123" t="s">
+        <v>460</v>
+      </c>
+      <c r="F123" t="s">
+        <v>467</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H123" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>470</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>33</v>
+      </c>
+      <c r="D124" t="s">
+        <v>459</v>
+      </c>
+      <c r="E124" t="s">
+        <v>460</v>
+      </c>
+      <c r="F124" t="s">
+        <v>467</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H124" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>473</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125" t="s">
+        <v>459</v>
+      </c>
+      <c r="E125" t="s">
+        <v>460</v>
+      </c>
+      <c r="F125" t="s">
+        <v>467</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H125" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>476</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>43</v>
+      </c>
+      <c r="D126" t="s">
+        <v>459</v>
+      </c>
+      <c r="E126" t="s">
+        <v>460</v>
+      </c>
+      <c r="F126" t="s">
+        <v>467</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H126" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>479</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>327</v>
+      </c>
+      <c r="D127" t="s">
+        <v>459</v>
+      </c>
+      <c r="E127" t="s">
+        <v>460</v>
+      </c>
+      <c r="F127" t="s">
+        <v>467</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H127" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>482</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>48</v>
+      </c>
+      <c r="D128" t="s">
+        <v>459</v>
+      </c>
+      <c r="E128" t="s">
+        <v>460</v>
+      </c>
+      <c r="F128" t="s">
+        <v>467</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H128" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>485</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>53</v>
+      </c>
+      <c r="D129" t="s">
+        <v>459</v>
+      </c>
+      <c r="E129" t="s">
+        <v>460</v>
+      </c>
+      <c r="F129" t="s">
+        <v>71</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H129" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>488</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>57</v>
+      </c>
+      <c r="D130" t="s">
+        <v>459</v>
+      </c>
+      <c r="E130" t="s">
+        <v>460</v>
+      </c>
+      <c r="F130" t="s">
+        <v>71</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H130" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>491</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>61</v>
+      </c>
+      <c r="D131" t="s">
+        <v>459</v>
+      </c>
+      <c r="E131" t="s">
+        <v>460</v>
+      </c>
+      <c r="F131" t="s">
+        <v>492</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H131" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>495</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>66</v>
+      </c>
+      <c r="D132" t="s">
+        <v>459</v>
+      </c>
+      <c r="E132" t="s">
+        <v>460</v>
+      </c>
+      <c r="F132" t="s">
+        <v>492</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H132" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>498</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>70</v>
+      </c>
+      <c r="D133" t="s">
+        <v>459</v>
+      </c>
+      <c r="E133" t="s">
+        <v>460</v>
+      </c>
+      <c r="F133" t="s">
+        <v>492</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H133" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>501</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>75</v>
+      </c>
+      <c r="D134" t="s">
+        <v>459</v>
+      </c>
+      <c r="E134" t="s">
+        <v>460</v>
+      </c>
+      <c r="F134" t="s">
+        <v>71</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H134" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>504</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>79</v>
+      </c>
+      <c r="D135" t="s">
+        <v>459</v>
+      </c>
+      <c r="E135" t="s">
+        <v>460</v>
+      </c>
+      <c r="F135" t="s">
+        <v>255</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H135" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>507</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>83</v>
+      </c>
+      <c r="D136" t="s">
+        <v>459</v>
+      </c>
+      <c r="E136" t="s">
+        <v>460</v>
+      </c>
+      <c r="F136" t="s">
+        <v>255</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H136" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>510</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>87</v>
+      </c>
+      <c r="D137" t="s">
+        <v>459</v>
+      </c>
+      <c r="E137" t="s">
+        <v>460</v>
+      </c>
+      <c r="F137" t="s">
+        <v>255</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H137" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>513</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>91</v>
+      </c>
+      <c r="D138" t="s">
+        <v>459</v>
+      </c>
+      <c r="E138" t="s">
+        <v>460</v>
+      </c>
+      <c r="F138" t="s">
+        <v>121</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H138" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>516</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>94</v>
+      </c>
+      <c r="D139" t="s">
+        <v>459</v>
+      </c>
+      <c r="E139" t="s">
+        <v>460</v>
+      </c>
+      <c r="F139" t="s">
+        <v>121</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H139" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>519</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>98</v>
+      </c>
+      <c r="D140" t="s">
+        <v>459</v>
+      </c>
+      <c r="E140" t="s">
+        <v>460</v>
+      </c>
+      <c r="F140" t="s">
+        <v>121</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H140" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>522</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>103</v>
+      </c>
+      <c r="D141" t="s">
+        <v>459</v>
+      </c>
+      <c r="E141" t="s">
+        <v>460</v>
+      </c>
+      <c r="F141" t="s">
+        <v>19</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H141" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>525</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>108</v>
+      </c>
+      <c r="D142" t="s">
+        <v>459</v>
+      </c>
+      <c r="E142" t="s">
+        <v>460</v>
+      </c>
+      <c r="F142" t="s">
+        <v>19</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H142" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>528</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>112</v>
+      </c>
+      <c r="D143" t="s">
+        <v>459</v>
+      </c>
+      <c r="E143" t="s">
+        <v>460</v>
+      </c>
+      <c r="F143" t="s">
         <v>62</v>
       </c>
-      <c r="H15" t="s">
-        <v>69</v>
+      <c r="G143" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H143" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>531</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>116</v>
+      </c>
+      <c r="D144" t="s">
+        <v>459</v>
+      </c>
+      <c r="E144" t="s">
+        <v>460</v>
+      </c>
+      <c r="F144" t="s">
+        <v>62</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H144" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>534</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>120</v>
+      </c>
+      <c r="D145" t="s">
+        <v>459</v>
+      </c>
+      <c r="E145" t="s">
+        <v>460</v>
+      </c>
+      <c r="F145" t="s">
+        <v>62</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H145" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>537</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>538</v>
+      </c>
+      <c r="D146" t="s">
+        <v>459</v>
+      </c>
+      <c r="E146" t="s">
+        <v>460</v>
+      </c>
+      <c r="F146" t="s">
+        <v>71</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H146" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>541</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>125</v>
+      </c>
+      <c r="D147" t="s">
+        <v>459</v>
+      </c>
+      <c r="E147" t="s">
+        <v>460</v>
+      </c>
+      <c r="F147" t="s">
+        <v>24</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H147" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>544</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>130</v>
+      </c>
+      <c r="D148" t="s">
+        <v>459</v>
+      </c>
+      <c r="E148" t="s">
+        <v>460</v>
+      </c>
+      <c r="F148" t="s">
+        <v>19</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H148" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>547</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>134</v>
+      </c>
+      <c r="D149" t="s">
+        <v>459</v>
+      </c>
+      <c r="E149" t="s">
+        <v>460</v>
+      </c>
+      <c r="F149" t="s">
+        <v>34</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H149" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>550</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>138</v>
+      </c>
+      <c r="D150" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" t="s">
+        <v>460</v>
+      </c>
+      <c r="F150" t="s">
+        <v>34</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H150" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>553</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>142</v>
+      </c>
+      <c r="D151" t="s">
+        <v>459</v>
+      </c>
+      <c r="E151" t="s">
+        <v>460</v>
+      </c>
+      <c r="F151" t="s">
+        <v>34</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H151" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>556</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>145</v>
+      </c>
+      <c r="D152" t="s">
+        <v>459</v>
+      </c>
+      <c r="E152" t="s">
+        <v>460</v>
+      </c>
+      <c r="F152" t="s">
+        <v>34</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H152" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>558</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>149</v>
+      </c>
+      <c r="D153" t="s">
+        <v>459</v>
+      </c>
+      <c r="E153" t="s">
+        <v>460</v>
+      </c>
+      <c r="F153" t="s">
+        <v>126</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H153" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>561</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>153</v>
+      </c>
+      <c r="D154" t="s">
+        <v>459</v>
+      </c>
+      <c r="E154" t="s">
+        <v>460</v>
+      </c>
+      <c r="F154" t="s">
+        <v>126</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H154" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>564</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>157</v>
+      </c>
+      <c r="D155" t="s">
+        <v>459</v>
+      </c>
+      <c r="E155" t="s">
+        <v>460</v>
+      </c>
+      <c r="F155" t="s">
+        <v>126</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H155" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>567</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>161</v>
+      </c>
+      <c r="D156" t="s">
+        <v>459</v>
+      </c>
+      <c r="E156" t="s">
+        <v>460</v>
+      </c>
+      <c r="F156" t="s">
+        <v>126</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H156" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>570</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>165</v>
+      </c>
+      <c r="D157" t="s">
+        <v>459</v>
+      </c>
+      <c r="E157" t="s">
+        <v>460</v>
+      </c>
+      <c r="F157" t="s">
+        <v>62</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H157" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>573</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>169</v>
+      </c>
+      <c r="D158" t="s">
+        <v>459</v>
+      </c>
+      <c r="E158" t="s">
+        <v>460</v>
+      </c>
+      <c r="F158" t="s">
+        <v>492</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H158" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>576</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>414</v>
+      </c>
+      <c r="D159" t="s">
+        <v>459</v>
+      </c>
+      <c r="E159" t="s">
+        <v>460</v>
+      </c>
+      <c r="F159" t="s">
+        <v>71</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H159" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>579</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>173</v>
+      </c>
+      <c r="D160" t="s">
+        <v>459</v>
+      </c>
+      <c r="E160" t="s">
+        <v>460</v>
+      </c>
+      <c r="F160" t="s">
+        <v>71</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H160" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>582</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>177</v>
+      </c>
+      <c r="D161" t="s">
+        <v>459</v>
+      </c>
+      <c r="E161" t="s">
+        <v>460</v>
+      </c>
+      <c r="F161" t="s">
+        <v>19</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H161" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>585</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>181</v>
+      </c>
+      <c r="D162" t="s">
+        <v>459</v>
+      </c>
+      <c r="E162" t="s">
+        <v>460</v>
+      </c>
+      <c r="F162" t="s">
+        <v>19</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H162" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>588</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>186</v>
+      </c>
+      <c r="D163" t="s">
+        <v>459</v>
+      </c>
+      <c r="E163" t="s">
+        <v>460</v>
+      </c>
+      <c r="F163" t="s">
+        <v>334</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H163" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>591</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>190</v>
+      </c>
+      <c r="D164" t="s">
+        <v>459</v>
+      </c>
+      <c r="E164" t="s">
+        <v>460</v>
+      </c>
+      <c r="F164" t="s">
+        <v>334</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H164" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>594</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>194</v>
+      </c>
+      <c r="D165" t="s">
+        <v>459</v>
+      </c>
+      <c r="E165" t="s">
+        <v>460</v>
+      </c>
+      <c r="F165" t="s">
+        <v>49</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H165" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>597</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>598</v>
+      </c>
+      <c r="D166" t="s">
+        <v>459</v>
+      </c>
+      <c r="E166" t="s">
+        <v>460</v>
+      </c>
+      <c r="F166" t="s">
+        <v>467</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H166" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>601</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>197</v>
+      </c>
+      <c r="D167" t="s">
+        <v>459</v>
+      </c>
+      <c r="E167" t="s">
+        <v>460</v>
+      </c>
+      <c r="F167" t="s">
+        <v>467</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H167" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>604</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>202</v>
+      </c>
+      <c r="D168" t="s">
+        <v>459</v>
+      </c>
+      <c r="E168" t="s">
+        <v>460</v>
+      </c>
+      <c r="F168" t="s">
+        <v>467</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H168" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>607</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>206</v>
+      </c>
+      <c r="D169" t="s">
+        <v>459</v>
+      </c>
+      <c r="E169" t="s">
+        <v>460</v>
+      </c>
+      <c r="F169" t="s">
+        <v>467</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H169" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>610</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>439</v>
+      </c>
+      <c r="D170" t="s">
+        <v>459</v>
+      </c>
+      <c r="E170" t="s">
+        <v>460</v>
+      </c>
+      <c r="F170" t="s">
+        <v>467</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H170" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>613</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>443</v>
+      </c>
+      <c r="D171" t="s">
+        <v>459</v>
+      </c>
+      <c r="E171" t="s">
+        <v>460</v>
+      </c>
+      <c r="F171" t="s">
+        <v>467</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H171" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>616</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>210</v>
+      </c>
+      <c r="D172" t="s">
+        <v>459</v>
+      </c>
+      <c r="E172" t="s">
+        <v>460</v>
+      </c>
+      <c r="F172" t="s">
+        <v>49</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H172" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>619</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>214</v>
+      </c>
+      <c r="D173" t="s">
+        <v>459</v>
+      </c>
+      <c r="E173" t="s">
+        <v>460</v>
+      </c>
+      <c r="F173" t="s">
+        <v>29</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H173" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>622</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>218</v>
+      </c>
+      <c r="D174" t="s">
+        <v>459</v>
+      </c>
+      <c r="E174" t="s">
+        <v>460</v>
+      </c>
+      <c r="F174" t="s">
+        <v>255</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H174" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>625</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>222</v>
+      </c>
+      <c r="D175" t="s">
+        <v>459</v>
+      </c>
+      <c r="E175" t="s">
+        <v>460</v>
+      </c>
+      <c r="F175" t="s">
+        <v>255</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H175" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>628</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>226</v>
+      </c>
+      <c r="D176" t="s">
+        <v>459</v>
+      </c>
+      <c r="E176" t="s">
+        <v>460</v>
+      </c>
+      <c r="F176" t="s">
+        <v>255</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H176" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>631</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>230</v>
+      </c>
+      <c r="D177" t="s">
+        <v>459</v>
+      </c>
+      <c r="E177" t="s">
+        <v>460</v>
+      </c>
+      <c r="F177" t="s">
+        <v>39</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H177" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>634</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>234</v>
+      </c>
+      <c r="D178" t="s">
+        <v>459</v>
+      </c>
+      <c r="E178" t="s">
+        <v>460</v>
+      </c>
+      <c r="F178" t="s">
+        <v>255</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H178" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>637</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>238</v>
+      </c>
+      <c r="D179" t="s">
+        <v>459</v>
+      </c>
+      <c r="E179" t="s">
+        <v>460</v>
+      </c>
+      <c r="F179" t="s">
+        <v>321</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H179" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>640</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>242</v>
+      </c>
+      <c r="D180" t="s">
+        <v>459</v>
+      </c>
+      <c r="E180" t="s">
+        <v>460</v>
+      </c>
+      <c r="F180" t="s">
+        <v>321</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H180" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>643</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>246</v>
+      </c>
+      <c r="D181" t="s">
+        <v>459</v>
+      </c>
+      <c r="E181" t="s">
+        <v>460</v>
+      </c>
+      <c r="F181" t="s">
+        <v>321</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H181" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>646</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>250</v>
+      </c>
+      <c r="D182" t="s">
+        <v>459</v>
+      </c>
+      <c r="E182" t="s">
+        <v>460</v>
+      </c>
+      <c r="F182" t="s">
+        <v>321</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H182" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>649</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>650</v>
+      </c>
+      <c r="D183" t="s">
+        <v>459</v>
+      </c>
+      <c r="E183" t="s">
+        <v>460</v>
+      </c>
+      <c r="F183" t="s">
+        <v>321</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H183" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>653</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>254</v>
+      </c>
+      <c r="D184" t="s">
+        <v>459</v>
+      </c>
+      <c r="E184" t="s">
+        <v>460</v>
+      </c>
+      <c r="F184" t="s">
+        <v>321</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H184" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>656</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>259</v>
+      </c>
+      <c r="D185" t="s">
+        <v>459</v>
+      </c>
+      <c r="E185" t="s">
+        <v>460</v>
+      </c>
+      <c r="F185" t="s">
+        <v>492</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H185" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>659</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>262</v>
+      </c>
+      <c r="D186" t="s">
+        <v>459</v>
+      </c>
+      <c r="E186" t="s">
+        <v>460</v>
+      </c>
+      <c r="F186" t="s">
+        <v>492</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H186" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>662</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>663</v>
+      </c>
+      <c r="D187" t="s">
+        <v>459</v>
+      </c>
+      <c r="E187" t="s">
+        <v>460</v>
+      </c>
+      <c r="F187" t="s">
+        <v>492</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H187" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>666</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>266</v>
+      </c>
+      <c r="D188" t="s">
+        <v>459</v>
+      </c>
+      <c r="E188" t="s">
+        <v>460</v>
+      </c>
+      <c r="F188" t="s">
+        <v>492</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H188" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>669</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>670</v>
+      </c>
+      <c r="D189" t="s">
+        <v>459</v>
+      </c>
+      <c r="E189" t="s">
+        <v>460</v>
+      </c>
+      <c r="F189" t="s">
+        <v>71</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H189" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>673</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>270</v>
+      </c>
+      <c r="D190" t="s">
+        <v>459</v>
+      </c>
+      <c r="E190" t="s">
+        <v>460</v>
+      </c>
+      <c r="F190" t="s">
+        <v>71</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H190" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>676</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>274</v>
+      </c>
+      <c r="D191" t="s">
+        <v>459</v>
+      </c>
+      <c r="E191" t="s">
+        <v>460</v>
+      </c>
+      <c r="F191" t="s">
+        <v>71</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H191" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>679</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>680</v>
+      </c>
+      <c r="D192" t="s">
+        <v>459</v>
+      </c>
+      <c r="E192" t="s">
+        <v>460</v>
+      </c>
+      <c r="F192" t="s">
+        <v>71</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H192" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>683</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>684</v>
+      </c>
+      <c r="D193" t="s">
+        <v>459</v>
+      </c>
+      <c r="E193" t="s">
+        <v>460</v>
+      </c>
+      <c r="F193" t="s">
+        <v>71</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H193" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>687</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>688</v>
+      </c>
+      <c r="D194" t="s">
+        <v>459</v>
+      </c>
+      <c r="E194" t="s">
+        <v>460</v>
+      </c>
+      <c r="F194" t="s">
+        <v>71</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H194" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>691</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>692</v>
+      </c>
+      <c r="D195" t="s">
+        <v>459</v>
+      </c>
+      <c r="E195" t="s">
+        <v>460</v>
+      </c>
+      <c r="F195" t="s">
+        <v>24</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H195" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>695</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>696</v>
+      </c>
+      <c r="D196" t="s">
+        <v>459</v>
+      </c>
+      <c r="E196" t="s">
+        <v>460</v>
+      </c>
+      <c r="F196" t="s">
+        <v>19</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H196" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>699</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>700</v>
+      </c>
+      <c r="D197" t="s">
+        <v>459</v>
+      </c>
+      <c r="E197" t="s">
+        <v>460</v>
+      </c>
+      <c r="F197" t="s">
+        <v>19</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H197" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>703</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>704</v>
+      </c>
+      <c r="D198" t="s">
+        <v>459</v>
+      </c>
+      <c r="E198" t="s">
+        <v>460</v>
+      </c>
+      <c r="F198" t="s">
+        <v>24</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H198" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>707</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>708</v>
+      </c>
+      <c r="D199" t="s">
+        <v>459</v>
+      </c>
+      <c r="E199" t="s">
+        <v>460</v>
+      </c>
+      <c r="F199" t="s">
+        <v>182</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H199" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>711</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>712</v>
+      </c>
+      <c r="D200" t="s">
+        <v>459</v>
+      </c>
+      <c r="E200" t="s">
+        <v>460</v>
+      </c>
+      <c r="F200" t="s">
+        <v>24</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H200" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>715</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>716</v>
+      </c>
+      <c r="D201" t="s">
+        <v>459</v>
+      </c>
+      <c r="E201" t="s">
+        <v>460</v>
+      </c>
+      <c r="F201" t="s">
+        <v>334</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H201" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>719</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>720</v>
+      </c>
+      <c r="D202" t="s">
+        <v>459</v>
+      </c>
+      <c r="E202" t="s">
+        <v>460</v>
+      </c>
+      <c r="F202" t="s">
+        <v>334</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H202" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>723</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>724</v>
+      </c>
+      <c r="D203" t="s">
+        <v>459</v>
+      </c>
+      <c r="E203" t="s">
+        <v>460</v>
+      </c>
+      <c r="F203" t="s">
+        <v>334</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H203" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>727</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>728</v>
+      </c>
+      <c r="D204" t="s">
+        <v>459</v>
+      </c>
+      <c r="E204" t="s">
+        <v>460</v>
+      </c>
+      <c r="F204" t="s">
+        <v>62</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H204" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>730</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>731</v>
+      </c>
+      <c r="D205" t="s">
+        <v>459</v>
+      </c>
+      <c r="E205" t="s">
+        <v>460</v>
+      </c>
+      <c r="F205" t="s">
+        <v>62</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H205" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>733</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>734</v>
+      </c>
+      <c r="D206" t="s">
+        <v>459</v>
+      </c>
+      <c r="E206" t="s">
+        <v>460</v>
+      </c>
+      <c r="F206" t="s">
+        <v>24</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H206" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>737</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>738</v>
+      </c>
+      <c r="D207" t="s">
+        <v>459</v>
+      </c>
+      <c r="E207" t="s">
+        <v>460</v>
+      </c>
+      <c r="F207" t="s">
+        <v>24</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H207" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>741</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>742</v>
+      </c>
+      <c r="D208" t="s">
+        <v>459</v>
+      </c>
+      <c r="E208" t="s">
+        <v>460</v>
+      </c>
+      <c r="F208" t="s">
+        <v>49</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H208" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>745</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>746</v>
+      </c>
+      <c r="D209" t="s">
+        <v>459</v>
+      </c>
+      <c r="E209" t="s">
+        <v>460</v>
+      </c>
+      <c r="F209" t="s">
+        <v>19</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H209" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>749</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>750</v>
+      </c>
+      <c r="D210" t="s">
+        <v>459</v>
+      </c>
+      <c r="E210" t="s">
+        <v>460</v>
+      </c>
+      <c r="F210" t="s">
+        <v>19</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H210" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>753</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>754</v>
+      </c>
+      <c r="D211" t="s">
+        <v>459</v>
+      </c>
+      <c r="E211" t="s">
+        <v>460</v>
+      </c>
+      <c r="F211" t="s">
+        <v>24</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H211" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>757</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>758</v>
+      </c>
+      <c r="D212" t="s">
+        <v>459</v>
+      </c>
+      <c r="E212" t="s">
+        <v>460</v>
+      </c>
+      <c r="F212" t="s">
+        <v>334</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H212" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>761</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>762</v>
+      </c>
+      <c r="D213" t="s">
+        <v>459</v>
+      </c>
+      <c r="E213" t="s">
+        <v>460</v>
+      </c>
+      <c r="F213" t="s">
+        <v>49</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H213" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>765</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>766</v>
+      </c>
+      <c r="D214" t="s">
+        <v>459</v>
+      </c>
+      <c r="E214" t="s">
+        <v>460</v>
+      </c>
+      <c r="F214" t="s">
+        <v>255</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H214" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>769</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>770</v>
+      </c>
+      <c r="D215" t="s">
+        <v>459</v>
+      </c>
+      <c r="E215" t="s">
+        <v>460</v>
+      </c>
+      <c r="F215" t="s">
+        <v>34</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H215" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>773</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>774</v>
+      </c>
+      <c r="D216" t="s">
+        <v>459</v>
+      </c>
+      <c r="E216" t="s">
+        <v>460</v>
+      </c>
+      <c r="F216" t="s">
+        <v>34</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H216" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>777</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>778</v>
+      </c>
+      <c r="D217" t="s">
+        <v>459</v>
+      </c>
+      <c r="E217" t="s">
+        <v>460</v>
+      </c>
+      <c r="F217" t="s">
+        <v>104</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H217" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>781</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>782</v>
+      </c>
+      <c r="D218" t="s">
+        <v>459</v>
+      </c>
+      <c r="E218" t="s">
+        <v>460</v>
+      </c>
+      <c r="F218" t="s">
+        <v>126</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H218" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>785</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>786</v>
+      </c>
+      <c r="D219" t="s">
+        <v>459</v>
+      </c>
+      <c r="E219" t="s">
+        <v>460</v>
+      </c>
+      <c r="F219" t="s">
+        <v>126</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H219" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>789</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>790</v>
+      </c>
+      <c r="D220" t="s">
+        <v>459</v>
+      </c>
+      <c r="E220" t="s">
+        <v>460</v>
+      </c>
+      <c r="F220" t="s">
+        <v>492</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H220" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>793</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>794</v>
+      </c>
+      <c r="D221" t="s">
+        <v>459</v>
+      </c>
+      <c r="E221" t="s">
+        <v>460</v>
+      </c>
+      <c r="F221" t="s">
+        <v>492</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H221" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>797</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>798</v>
+      </c>
+      <c r="D222" t="s">
+        <v>459</v>
+      </c>
+      <c r="E222" t="s">
+        <v>460</v>
+      </c>
+      <c r="F222" t="s">
+        <v>71</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H222" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>801</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>802</v>
+      </c>
+      <c r="D223" t="s">
+        <v>459</v>
+      </c>
+      <c r="E223" t="s">
+        <v>460</v>
+      </c>
+      <c r="F223" t="s">
+        <v>71</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H223" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>805</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>806</v>
+      </c>
+      <c r="D224" t="s">
+        <v>459</v>
+      </c>
+      <c r="E224" t="s">
+        <v>460</v>
+      </c>
+      <c r="F224" t="s">
+        <v>255</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H224" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>809</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>810</v>
+      </c>
+      <c r="D225" t="s">
+        <v>459</v>
+      </c>
+      <c r="E225" t="s">
+        <v>460</v>
+      </c>
+      <c r="F225" t="s">
+        <v>321</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H225" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>813</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>814</v>
+      </c>
+      <c r="D226" t="s">
+        <v>459</v>
+      </c>
+      <c r="E226" t="s">
+        <v>460</v>
+      </c>
+      <c r="F226" t="s">
+        <v>321</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H226" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>817</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>818</v>
+      </c>
+      <c r="D227" t="s">
+        <v>459</v>
+      </c>
+      <c r="E227" t="s">
+        <v>460</v>
+      </c>
+      <c r="F227" t="s">
+        <v>467</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H227" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>821</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>822</v>
+      </c>
+      <c r="D228" t="s">
+        <v>459</v>
+      </c>
+      <c r="E228" t="s">
+        <v>460</v>
+      </c>
+      <c r="F228" t="s">
+        <v>467</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H228" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>825</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>826</v>
+      </c>
+      <c r="D229" t="s">
+        <v>459</v>
+      </c>
+      <c r="E229" t="s">
+        <v>460</v>
+      </c>
+      <c r="F229" t="s">
+        <v>467</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H229" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>829</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>830</v>
+      </c>
+      <c r="D230" t="s">
+        <v>459</v>
+      </c>
+      <c r="E230" t="s">
+        <v>460</v>
+      </c>
+      <c r="F230" t="s">
+        <v>467</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H230" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>833</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>834</v>
+      </c>
+      <c r="D231" t="s">
+        <v>459</v>
+      </c>
+      <c r="E231" t="s">
+        <v>460</v>
+      </c>
+      <c r="F231" t="s">
+        <v>467</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H231" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>837</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>838</v>
+      </c>
+      <c r="D232" t="s">
+        <v>459</v>
+      </c>
+      <c r="E232" t="s">
+        <v>460</v>
+      </c>
+      <c r="F232" t="s">
+        <v>467</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H232" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>841</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>842</v>
+      </c>
+      <c r="D233" t="s">
+        <v>459</v>
+      </c>
+      <c r="E233" t="s">
+        <v>460</v>
+      </c>
+      <c r="F233" t="s">
+        <v>182</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H233" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>845</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>846</v>
+      </c>
+      <c r="D234" t="s">
+        <v>459</v>
+      </c>
+      <c r="E234" t="s">
+        <v>460</v>
+      </c>
+      <c r="F234" t="s">
+        <v>492</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H234" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>849</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>850</v>
+      </c>
+      <c r="D235" t="s">
+        <v>459</v>
+      </c>
+      <c r="E235" t="s">
+        <v>460</v>
+      </c>
+      <c r="F235" t="s">
+        <v>492</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H235" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>853</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>854</v>
+      </c>
+      <c r="D236" t="s">
+        <v>459</v>
+      </c>
+      <c r="E236" t="s">
+        <v>460</v>
+      </c>
+      <c r="F236" t="s">
+        <v>255</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H236" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>857</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>858</v>
+      </c>
+      <c r="D237" t="s">
+        <v>459</v>
+      </c>
+      <c r="E237" t="s">
+        <v>460</v>
+      </c>
+      <c r="F237" t="s">
+        <v>255</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H237" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>861</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>862</v>
+      </c>
+      <c r="D238" t="s">
+        <v>459</v>
+      </c>
+      <c r="E238" t="s">
+        <v>460</v>
+      </c>
+      <c r="F238" t="s">
+        <v>34</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H238" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>865</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>866</v>
+      </c>
+      <c r="D239" t="s">
+        <v>459</v>
+      </c>
+      <c r="E239" t="s">
+        <v>460</v>
+      </c>
+      <c r="F239" t="s">
+        <v>34</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H239" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>869</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>870</v>
+      </c>
+      <c r="D240" t="s">
+        <v>459</v>
+      </c>
+      <c r="E240" t="s">
+        <v>460</v>
+      </c>
+      <c r="F240" t="s">
+        <v>34</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H240" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>873</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>874</v>
+      </c>
+      <c r="D241" t="s">
+        <v>459</v>
+      </c>
+      <c r="E241" t="s">
+        <v>460</v>
+      </c>
+      <c r="F241" t="s">
+        <v>34</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H241" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>877</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>878</v>
+      </c>
+      <c r="D242" t="s">
+        <v>459</v>
+      </c>
+      <c r="E242" t="s">
+        <v>460</v>
+      </c>
+      <c r="F242" t="s">
+        <v>126</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H242" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>881</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>882</v>
+      </c>
+      <c r="D243" t="s">
+        <v>459</v>
+      </c>
+      <c r="E243" t="s">
+        <v>460</v>
+      </c>
+      <c r="F243" t="s">
+        <v>126</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H243" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>885</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>886</v>
+      </c>
+      <c r="D244" t="s">
+        <v>459</v>
+      </c>
+      <c r="E244" t="s">
+        <v>460</v>
+      </c>
+      <c r="F244" t="s">
+        <v>126</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H244" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>889</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>890</v>
+      </c>
+      <c r="D245" t="s">
+        <v>459</v>
+      </c>
+      <c r="E245" t="s">
+        <v>460</v>
+      </c>
+      <c r="F245" t="s">
+        <v>39</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H245" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>893</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>894</v>
+      </c>
+      <c r="D246" t="s">
+        <v>459</v>
+      </c>
+      <c r="E246" t="s">
+        <v>460</v>
+      </c>
+      <c r="F246" t="s">
+        <v>71</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H246" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>897</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>898</v>
+      </c>
+      <c r="D247" t="s">
+        <v>459</v>
+      </c>
+      <c r="E247" t="s">
+        <v>460</v>
+      </c>
+      <c r="F247" t="s">
+        <v>71</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H247" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>901</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>902</v>
+      </c>
+      <c r="D248" t="s">
+        <v>459</v>
+      </c>
+      <c r="E248" t="s">
+        <v>460</v>
+      </c>
+      <c r="F248" t="s">
+        <v>71</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H248" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>905</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>906</v>
+      </c>
+      <c r="D249" t="s">
+        <v>459</v>
+      </c>
+      <c r="E249" t="s">
+        <v>460</v>
+      </c>
+      <c r="F249" t="s">
+        <v>321</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H249" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>909</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>910</v>
+      </c>
+      <c r="D250" t="s">
+        <v>459</v>
+      </c>
+      <c r="E250" t="s">
+        <v>460</v>
+      </c>
+      <c r="F250" t="s">
+        <v>321</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H250" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>913</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>914</v>
+      </c>
+      <c r="D251" t="s">
+        <v>459</v>
+      </c>
+      <c r="E251" t="s">
+        <v>460</v>
+      </c>
+      <c r="F251" t="s">
+        <v>321</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H251" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>917</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>918</v>
+      </c>
+      <c r="D252" t="s">
+        <v>459</v>
+      </c>
+      <c r="E252" t="s">
+        <v>460</v>
+      </c>
+      <c r="F252" t="s">
+        <v>321</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H252" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>921</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>922</v>
+      </c>
+      <c r="D253" t="s">
+        <v>459</v>
+      </c>
+      <c r="E253" t="s">
+        <v>460</v>
+      </c>
+      <c r="F253" t="s">
+        <v>71</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H253" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>925</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>926</v>
+      </c>
+      <c r="D254" t="s">
+        <v>459</v>
+      </c>
+      <c r="E254" t="s">
+        <v>460</v>
+      </c>
+      <c r="F254" t="s">
+        <v>19</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H254" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>929</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>930</v>
+      </c>
+      <c r="D255" t="s">
+        <v>459</v>
+      </c>
+      <c r="E255" t="s">
+        <v>460</v>
+      </c>
+      <c r="F255" t="s">
+        <v>19</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H255" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>933</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>934</v>
+      </c>
+      <c r="D256" t="s">
+        <v>459</v>
+      </c>
+      <c r="E256" t="s">
+        <v>460</v>
+      </c>
+      <c r="F256" t="s">
+        <v>492</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H256" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>937</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>938</v>
+      </c>
+      <c r="D257" t="s">
+        <v>459</v>
+      </c>
+      <c r="E257" t="s">
+        <v>460</v>
+      </c>
+      <c r="F257" t="s">
+        <v>492</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H257" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>941</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>942</v>
+      </c>
+      <c r="D258" t="s">
+        <v>459</v>
+      </c>
+      <c r="E258" t="s">
+        <v>460</v>
+      </c>
+      <c r="F258" t="s">
+        <v>24</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H258" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>945</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>946</v>
+      </c>
+      <c r="D259" t="s">
+        <v>459</v>
+      </c>
+      <c r="E259" t="s">
+        <v>460</v>
+      </c>
+      <c r="F259" t="s">
+        <v>19</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H259" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>949</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>950</v>
+      </c>
+      <c r="D260" t="s">
+        <v>459</v>
+      </c>
+      <c r="E260" t="s">
+        <v>460</v>
+      </c>
+      <c r="F260" t="s">
+        <v>19</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H260" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>953</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>954</v>
+      </c>
+      <c r="D261" t="s">
+        <v>459</v>
+      </c>
+      <c r="E261" t="s">
+        <v>460</v>
+      </c>
+      <c r="F261" t="s">
+        <v>44</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H261" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>957</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>958</v>
+      </c>
+      <c r="D262" t="s">
+        <v>459</v>
+      </c>
+      <c r="E262" t="s">
+        <v>460</v>
+      </c>
+      <c r="F262" t="s">
+        <v>126</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H262" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>961</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>962</v>
+      </c>
+      <c r="D263" t="s">
+        <v>459</v>
+      </c>
+      <c r="E263" t="s">
+        <v>460</v>
+      </c>
+      <c r="F263" t="s">
+        <v>963</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H263" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>966</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>967</v>
+      </c>
+      <c r="D264" t="s">
+        <v>459</v>
+      </c>
+      <c r="E264" t="s">
+        <v>460</v>
+      </c>
+      <c r="F264" t="s">
+        <v>963</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H264" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>970</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>971</v>
+      </c>
+      <c r="D265" t="s">
+        <v>459</v>
+      </c>
+      <c r="E265" t="s">
+        <v>460</v>
+      </c>
+      <c r="F265" t="s">
+        <v>255</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H265" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>974</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>975</v>
+      </c>
+      <c r="D266" t="s">
+        <v>459</v>
+      </c>
+      <c r="E266" t="s">
+        <v>460</v>
+      </c>
+      <c r="F266" t="s">
+        <v>182</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H266" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>978</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>979</v>
+      </c>
+      <c r="D267" t="s">
+        <v>459</v>
+      </c>
+      <c r="E267" t="s">
+        <v>460</v>
+      </c>
+      <c r="F267" t="s">
+        <v>99</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H267" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>982</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>983</v>
+      </c>
+      <c r="D268" t="s">
+        <v>459</v>
+      </c>
+      <c r="E268" t="s">
+        <v>460</v>
+      </c>
+      <c r="F268" t="s">
+        <v>49</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H268" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>986</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>987</v>
+      </c>
+      <c r="D269" t="s">
+        <v>459</v>
+      </c>
+      <c r="E269" t="s">
+        <v>460</v>
+      </c>
+      <c r="F269" t="s">
+        <v>24</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H269" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>989</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>990</v>
+      </c>
+      <c r="D270" t="s">
+        <v>459</v>
+      </c>
+      <c r="E270" t="s">
+        <v>460</v>
+      </c>
+      <c r="F270" t="s">
+        <v>24</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H270" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>992</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>993</v>
+      </c>
+      <c r="D271" t="s">
+        <v>459</v>
+      </c>
+      <c r="E271" t="s">
+        <v>460</v>
+      </c>
+      <c r="F271" t="s">
+        <v>24</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H271" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>996</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>997</v>
+      </c>
+      <c r="D272" t="s">
+        <v>459</v>
+      </c>
+      <c r="E272" t="s">
+        <v>460</v>
+      </c>
+      <c r="F272" t="s">
+        <v>49</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H272" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D273" t="s">
+        <v>459</v>
+      </c>
+      <c r="E273" t="s">
+        <v>460</v>
+      </c>
+      <c r="F273" t="s">
+        <v>467</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D274" t="s">
+        <v>459</v>
+      </c>
+      <c r="E274" t="s">
+        <v>460</v>
+      </c>
+      <c r="F274" t="s">
+        <v>467</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D275" t="s">
+        <v>459</v>
+      </c>
+      <c r="E275" t="s">
+        <v>460</v>
+      </c>
+      <c r="F275" t="s">
+        <v>467</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D276" t="s">
+        <v>459</v>
+      </c>
+      <c r="E276" t="s">
+        <v>460</v>
+      </c>
+      <c r="F276" t="s">
+        <v>467</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D277" t="s">
+        <v>459</v>
+      </c>
+      <c r="E277" t="s">
+        <v>460</v>
+      </c>
+      <c r="F277" t="s">
+        <v>467</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D278" t="s">
+        <v>459</v>
+      </c>
+      <c r="E278" t="s">
+        <v>460</v>
+      </c>
+      <c r="F278" t="s">
+        <v>467</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D279" t="s">
+        <v>459</v>
+      </c>
+      <c r="E279" t="s">
+        <v>460</v>
+      </c>
+      <c r="F279" t="s">
+        <v>126</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D280" t="s">
+        <v>459</v>
+      </c>
+      <c r="E280" t="s">
+        <v>460</v>
+      </c>
+      <c r="F280" t="s">
+        <v>126</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D281" t="s">
+        <v>459</v>
+      </c>
+      <c r="E281" t="s">
+        <v>460</v>
+      </c>
+      <c r="F281" t="s">
+        <v>126</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D282" t="s">
+        <v>459</v>
+      </c>
+      <c r="E282" t="s">
+        <v>460</v>
+      </c>
+      <c r="F282" t="s">
+        <v>126</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D283" t="s">
+        <v>459</v>
+      </c>
+      <c r="E283" t="s">
+        <v>460</v>
+      </c>
+      <c r="F283" t="s">
+        <v>126</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D284" t="s">
+        <v>459</v>
+      </c>
+      <c r="E284" t="s">
+        <v>460</v>
+      </c>
+      <c r="F284" t="s">
+        <v>182</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D285" t="s">
+        <v>459</v>
+      </c>
+      <c r="E285" t="s">
+        <v>460</v>
+      </c>
+      <c r="F285" t="s">
+        <v>24</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D286" t="s">
+        <v>459</v>
+      </c>
+      <c r="E286" t="s">
+        <v>460</v>
+      </c>
+      <c r="F286" t="s">
+        <v>126</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D287" t="s">
+        <v>459</v>
+      </c>
+      <c r="E287" t="s">
+        <v>460</v>
+      </c>
+      <c r="F287" t="s">
+        <v>492</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D288" t="s">
+        <v>459</v>
+      </c>
+      <c r="E288" t="s">
+        <v>460</v>
+      </c>
+      <c r="F288" t="s">
+        <v>99</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D289" t="s">
+        <v>459</v>
+      </c>
+      <c r="E289" t="s">
+        <v>460</v>
+      </c>
+      <c r="F289" t="s">
+        <v>334</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D290" t="s">
+        <v>459</v>
+      </c>
+      <c r="E290" t="s">
+        <v>460</v>
+      </c>
+      <c r="F290" t="s">
+        <v>182</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D291" t="s">
+        <v>459</v>
+      </c>
+      <c r="E291" t="s">
+        <v>460</v>
+      </c>
+      <c r="F291" t="s">
+        <v>49</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D292" t="s">
+        <v>459</v>
+      </c>
+      <c r="E292" t="s">
+        <v>460</v>
+      </c>
+      <c r="F292" t="s">
+        <v>492</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D293" t="s">
+        <v>459</v>
+      </c>
+      <c r="E293" t="s">
+        <v>460</v>
+      </c>
+      <c r="F293" t="s">
+        <v>34</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D294" t="s">
+        <v>459</v>
+      </c>
+      <c r="E294" t="s">
+        <v>460</v>
+      </c>
+      <c r="F294" t="s">
+        <v>34</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D295" t="s">
+        <v>459</v>
+      </c>
+      <c r="E295" t="s">
+        <v>460</v>
+      </c>
+      <c r="F295" t="s">
+        <v>255</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D296" t="s">
+        <v>459</v>
+      </c>
+      <c r="E296" t="s">
+        <v>460</v>
+      </c>
+      <c r="F296" t="s">
+        <v>71</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D297" t="s">
+        <v>459</v>
+      </c>
+      <c r="E297" t="s">
+        <v>460</v>
+      </c>
+      <c r="F297" t="s">
+        <v>492</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D298" t="s">
+        <v>459</v>
+      </c>
+      <c r="E298" t="s">
+        <v>460</v>
+      </c>
+      <c r="F298" t="s">
+        <v>99</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D299" t="s">
+        <v>459</v>
+      </c>
+      <c r="E299" t="s">
+        <v>460</v>
+      </c>
+      <c r="F299" t="s">
+        <v>99</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D300" t="s">
+        <v>459</v>
+      </c>
+      <c r="E300" t="s">
+        <v>460</v>
+      </c>
+      <c r="F300" t="s">
+        <v>19</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D301" t="s">
+        <v>459</v>
+      </c>
+      <c r="E301" t="s">
+        <v>460</v>
+      </c>
+      <c r="F301" t="s">
+        <v>19</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D302" t="s">
+        <v>459</v>
+      </c>
+      <c r="E302" t="s">
+        <v>460</v>
+      </c>
+      <c r="F302" t="s">
+        <v>24</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D303" t="s">
+        <v>459</v>
+      </c>
+      <c r="E303" t="s">
+        <v>460</v>
+      </c>
+      <c r="F303" t="s">
+        <v>71</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D304" t="s">
+        <v>459</v>
+      </c>
+      <c r="E304" t="s">
+        <v>460</v>
+      </c>
+      <c r="F304" t="s">
+        <v>71</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D305" t="s">
+        <v>459</v>
+      </c>
+      <c r="E305" t="s">
+        <v>460</v>
+      </c>
+      <c r="F305" t="s">
+        <v>255</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D306" t="s">
+        <v>459</v>
+      </c>
+      <c r="E306" t="s">
+        <v>460</v>
+      </c>
+      <c r="F306" t="s">
+        <v>255</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D307" t="s">
+        <v>459</v>
+      </c>
+      <c r="E307" t="s">
+        <v>460</v>
+      </c>
+      <c r="F307" t="s">
+        <v>121</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D308" t="s">
+        <v>459</v>
+      </c>
+      <c r="E308" t="s">
+        <v>460</v>
+      </c>
+      <c r="F308" t="s">
+        <v>121</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D309" t="s">
+        <v>459</v>
+      </c>
+      <c r="E309" t="s">
+        <v>460</v>
+      </c>
+      <c r="F309" t="s">
+        <v>104</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D310" t="s">
+        <v>459</v>
+      </c>
+      <c r="E310" t="s">
+        <v>460</v>
+      </c>
+      <c r="F310" t="s">
+        <v>492</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D311" t="s">
+        <v>459</v>
+      </c>
+      <c r="E311" t="s">
+        <v>460</v>
+      </c>
+      <c r="F311" t="s">
+        <v>19</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D312" t="s">
+        <v>459</v>
+      </c>
+      <c r="E312" t="s">
+        <v>460</v>
+      </c>
+      <c r="F312" t="s">
+        <v>19</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D313" t="s">
+        <v>459</v>
+      </c>
+      <c r="E313" t="s">
+        <v>460</v>
+      </c>
+      <c r="F313" t="s">
+        <v>34</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D314" t="s">
+        <v>459</v>
+      </c>
+      <c r="E314" t="s">
+        <v>460</v>
+      </c>
+      <c r="F314" t="s">
+        <v>71</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D315" t="s">
+        <v>459</v>
+      </c>
+      <c r="E315" t="s">
+        <v>460</v>
+      </c>
+      <c r="F315" t="s">
+        <v>104</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D316" t="s">
+        <v>459</v>
+      </c>
+      <c r="E316" t="s">
+        <v>460</v>
+      </c>
+      <c r="F316" t="s">
+        <v>71</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D317" t="s">
+        <v>459</v>
+      </c>
+      <c r="E317" t="s">
+        <v>460</v>
+      </c>
+      <c r="F317" t="s">
+        <v>255</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D318" t="s">
+        <v>459</v>
+      </c>
+      <c r="E318" t="s">
+        <v>460</v>
+      </c>
+      <c r="F318" t="s">
+        <v>71</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D319" t="s">
+        <v>459</v>
+      </c>
+      <c r="E319" t="s">
+        <v>460</v>
+      </c>
+      <c r="F319" t="s">
+        <v>49</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D320" t="s">
+        <v>459</v>
+      </c>
+      <c r="E320" t="s">
+        <v>460</v>
+      </c>
+      <c r="F320" t="s">
+        <v>24</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D321" t="s">
+        <v>459</v>
+      </c>
+      <c r="E321" t="s">
+        <v>460</v>
+      </c>
+      <c r="F321" t="s">
+        <v>24</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D322" t="s">
+        <v>459</v>
+      </c>
+      <c r="E322" t="s">
+        <v>460</v>
+      </c>
+      <c r="F322" t="s">
+        <v>467</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D323" t="s">
+        <v>459</v>
+      </c>
+      <c r="E323" t="s">
+        <v>460</v>
+      </c>
+      <c r="F323" t="s">
+        <v>467</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D324" t="s">
+        <v>459</v>
+      </c>
+      <c r="E324" t="s">
+        <v>460</v>
+      </c>
+      <c r="F324" t="s">
+        <v>467</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D325" t="s">
+        <v>459</v>
+      </c>
+      <c r="E325" t="s">
+        <v>460</v>
+      </c>
+      <c r="F325" t="s">
+        <v>467</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D326" t="s">
+        <v>459</v>
+      </c>
+      <c r="E326" t="s">
+        <v>460</v>
+      </c>
+      <c r="F326" t="s">
+        <v>62</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D327" t="s">
+        <v>459</v>
+      </c>
+      <c r="E327" t="s">
+        <v>460</v>
+      </c>
+      <c r="F327" t="s">
+        <v>62</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D328" t="s">
+        <v>459</v>
+      </c>
+      <c r="E328" t="s">
+        <v>460</v>
+      </c>
+      <c r="F328" t="s">
+        <v>126</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D329" t="s">
+        <v>459</v>
+      </c>
+      <c r="E329" t="s">
+        <v>460</v>
+      </c>
+      <c r="F329" t="s">
+        <v>126</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D330" t="s">
+        <v>459</v>
+      </c>
+      <c r="E330" t="s">
+        <v>460</v>
+      </c>
+      <c r="F330" t="s">
+        <v>126</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D331" t="s">
+        <v>459</v>
+      </c>
+      <c r="E331" t="s">
+        <v>460</v>
+      </c>
+      <c r="F331" t="s">
+        <v>126</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D332" t="s">
+        <v>459</v>
+      </c>
+      <c r="E332" t="s">
+        <v>460</v>
+      </c>
+      <c r="F332" t="s">
+        <v>24</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D333" t="s">
+        <v>459</v>
+      </c>
+      <c r="E333" t="s">
+        <v>460</v>
+      </c>
+      <c r="F333" t="s">
+        <v>255</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D334" t="s">
+        <v>459</v>
+      </c>
+      <c r="E334" t="s">
+        <v>460</v>
+      </c>
+      <c r="F334" t="s">
+        <v>255</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D335" t="s">
+        <v>459</v>
+      </c>
+      <c r="E335" t="s">
+        <v>460</v>
+      </c>
+      <c r="F335" t="s">
+        <v>34</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D336" t="s">
+        <v>459</v>
+      </c>
+      <c r="E336" t="s">
+        <v>460</v>
+      </c>
+      <c r="F336" t="s">
+        <v>34</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D337" t="s">
+        <v>459</v>
+      </c>
+      <c r="E337" t="s">
+        <v>460</v>
+      </c>
+      <c r="F337" t="s">
+        <v>34</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D338" t="s">
+        <v>459</v>
+      </c>
+      <c r="E338" t="s">
+        <v>460</v>
+      </c>
+      <c r="F338" t="s">
+        <v>71</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D339" t="s">
+        <v>459</v>
+      </c>
+      <c r="E339" t="s">
+        <v>460</v>
+      </c>
+      <c r="F339" t="s">
+        <v>71</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D340" t="s">
+        <v>459</v>
+      </c>
+      <c r="E340" t="s">
+        <v>460</v>
+      </c>
+      <c r="F340" t="s">
+        <v>71</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D341" t="s">
+        <v>459</v>
+      </c>
+      <c r="E341" t="s">
+        <v>460</v>
+      </c>
+      <c r="F341" t="s">
+        <v>321</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D342" t="s">
+        <v>459</v>
+      </c>
+      <c r="E342" t="s">
+        <v>460</v>
+      </c>
+      <c r="F342" t="s">
+        <v>321</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D343" t="s">
+        <v>459</v>
+      </c>
+      <c r="E343" t="s">
+        <v>460</v>
+      </c>
+      <c r="F343" t="s">
+        <v>321</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D344" t="s">
+        <v>459</v>
+      </c>
+      <c r="E344" t="s">
+        <v>460</v>
+      </c>
+      <c r="F344" t="s">
+        <v>321</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D345" t="s">
+        <v>459</v>
+      </c>
+      <c r="E345" t="s">
+        <v>460</v>
+      </c>
+      <c r="F345" t="s">
+        <v>19</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D346" t="s">
+        <v>459</v>
+      </c>
+      <c r="E346" t="s">
+        <v>460</v>
+      </c>
+      <c r="F346" t="s">
+        <v>19</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D347" t="s">
+        <v>459</v>
+      </c>
+      <c r="E347" t="s">
+        <v>460</v>
+      </c>
+      <c r="F347" t="s">
+        <v>492</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D348" t="s">
+        <v>459</v>
+      </c>
+      <c r="E348" t="s">
+        <v>460</v>
+      </c>
+      <c r="F348" t="s">
+        <v>492</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D349" t="s">
+        <v>459</v>
+      </c>
+      <c r="E349" t="s">
+        <v>460</v>
+      </c>
+      <c r="F349" t="s">
+        <v>492</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D350" t="s">
+        <v>459</v>
+      </c>
+      <c r="E350" t="s">
+        <v>460</v>
+      </c>
+      <c r="F350" t="s">
+        <v>321</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D351" t="s">
+        <v>459</v>
+      </c>
+      <c r="E351" t="s">
+        <v>460</v>
+      </c>
+      <c r="F351" t="s">
+        <v>334</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D352" t="s">
+        <v>459</v>
+      </c>
+      <c r="E352" t="s">
+        <v>460</v>
+      </c>
+      <c r="F352" t="s">
+        <v>334</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D353" t="s">
+        <v>459</v>
+      </c>
+      <c r="E353" t="s">
+        <v>460</v>
+      </c>
+      <c r="F353" t="s">
+        <v>255</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D354" t="s">
+        <v>459</v>
+      </c>
+      <c r="E354" t="s">
+        <v>460</v>
+      </c>
+      <c r="F354" t="s">
+        <v>255</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D355" t="s">
+        <v>459</v>
+      </c>
+      <c r="E355" t="s">
+        <v>460</v>
+      </c>
+      <c r="F355" t="s">
+        <v>255</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D356" t="s">
+        <v>459</v>
+      </c>
+      <c r="E356" t="s">
+        <v>460</v>
+      </c>
+      <c r="F356" t="s">
+        <v>19</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D357" t="s">
+        <v>459</v>
+      </c>
+      <c r="E357" t="s">
+        <v>460</v>
+      </c>
+      <c r="F357" t="s">
+        <v>182</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D358" t="s">
+        <v>459</v>
+      </c>
+      <c r="E358" t="s">
+        <v>460</v>
+      </c>
+      <c r="F358" t="s">
+        <v>71</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D359" t="s">
+        <v>459</v>
+      </c>
+      <c r="E359" t="s">
+        <v>460</v>
+      </c>
+      <c r="F359" t="s">
+        <v>71</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D360" t="s">
+        <v>459</v>
+      </c>
+      <c r="E360" t="s">
+        <v>460</v>
+      </c>
+      <c r="F360" t="s">
+        <v>71</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D361" t="s">
+        <v>459</v>
+      </c>
+      <c r="E361" t="s">
+        <v>460</v>
+      </c>
+      <c r="F361" t="s">
+        <v>121</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D362" t="s">
+        <v>459</v>
+      </c>
+      <c r="E362" t="s">
+        <v>460</v>
+      </c>
+      <c r="F362" t="s">
+        <v>49</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D363" t="s">
+        <v>459</v>
+      </c>
+      <c r="E363" t="s">
+        <v>460</v>
+      </c>
+      <c r="F363" t="s">
+        <v>182</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D364" t="s">
+        <v>459</v>
+      </c>
+      <c r="E364" t="s">
+        <v>460</v>
+      </c>
+      <c r="F364" t="s">
+        <v>182</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D365" t="s">
+        <v>459</v>
+      </c>
+      <c r="E365" t="s">
+        <v>460</v>
+      </c>
+      <c r="F365" t="s">
+        <v>71</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D366" t="s">
+        <v>459</v>
+      </c>
+      <c r="E366" t="s">
+        <v>460</v>
+      </c>
+      <c r="F366" t="s">
+        <v>71</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D367" t="s">
+        <v>459</v>
+      </c>
+      <c r="E367" t="s">
+        <v>460</v>
+      </c>
+      <c r="F367" t="s">
+        <v>71</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D368" t="s">
+        <v>459</v>
+      </c>
+      <c r="E368" t="s">
+        <v>460</v>
+      </c>
+      <c r="F368" t="s">
+        <v>71</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D369" t="s">
+        <v>459</v>
+      </c>
+      <c r="E369" t="s">
+        <v>460</v>
+      </c>
+      <c r="F369" t="s">
+        <v>126</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D370" t="s">
+        <v>459</v>
+      </c>
+      <c r="E370" t="s">
+        <v>460</v>
+      </c>
+      <c r="F370" t="s">
+        <v>126</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D371" t="s">
+        <v>459</v>
+      </c>
+      <c r="E371" t="s">
+        <v>460</v>
+      </c>
+      <c r="F371" t="s">
+        <v>126</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D372" t="s">
+        <v>459</v>
+      </c>
+      <c r="E372" t="s">
+        <v>460</v>
+      </c>
+      <c r="F372" t="s">
+        <v>126</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D373" t="s">
+        <v>459</v>
+      </c>
+      <c r="E373" t="s">
+        <v>460</v>
+      </c>
+      <c r="F373" t="s">
+        <v>467</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D374" t="s">
+        <v>459</v>
+      </c>
+      <c r="E374" t="s">
+        <v>460</v>
+      </c>
+      <c r="F374" t="s">
+        <v>126</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D375" t="s">
+        <v>459</v>
+      </c>
+      <c r="E375" t="s">
+        <v>460</v>
+      </c>
+      <c r="F375" t="s">
+        <v>467</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D376" t="s">
+        <v>459</v>
+      </c>
+      <c r="E376" t="s">
+        <v>460</v>
+      </c>
+      <c r="F376" t="s">
+        <v>467</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D377" t="s">
+        <v>459</v>
+      </c>
+      <c r="E377" t="s">
+        <v>460</v>
+      </c>
+      <c r="F377" t="s">
+        <v>467</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D378" t="s">
+        <v>459</v>
+      </c>
+      <c r="E378" t="s">
+        <v>460</v>
+      </c>
+      <c r="F378" t="s">
+        <v>467</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D379" t="s">
+        <v>459</v>
+      </c>
+      <c r="E379" t="s">
+        <v>460</v>
+      </c>
+      <c r="F379" t="s">
+        <v>492</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D380" t="s">
+        <v>459</v>
+      </c>
+      <c r="E380" t="s">
+        <v>460</v>
+      </c>
+      <c r="F380" t="s">
+        <v>255</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D381" t="s">
+        <v>459</v>
+      </c>
+      <c r="E381" t="s">
+        <v>460</v>
+      </c>
+      <c r="F381" t="s">
+        <v>255</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D382" t="s">
+        <v>459</v>
+      </c>
+      <c r="E382" t="s">
+        <v>460</v>
+      </c>
+      <c r="F382" t="s">
+        <v>255</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D383" t="s">
+        <v>459</v>
+      </c>
+      <c r="E383" t="s">
+        <v>460</v>
+      </c>
+      <c r="F383" t="s">
+        <v>104</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D384" t="s">
+        <v>459</v>
+      </c>
+      <c r="E384" t="s">
+        <v>460</v>
+      </c>
+      <c r="F384" t="s">
+        <v>104</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D385" t="s">
+        <v>459</v>
+      </c>
+      <c r="E385" t="s">
+        <v>460</v>
+      </c>
+      <c r="F385" t="s">
+        <v>104</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D386" t="s">
+        <v>459</v>
+      </c>
+      <c r="E386" t="s">
+        <v>460</v>
+      </c>
+      <c r="F386" t="s">
+        <v>71</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D387" t="s">
+        <v>459</v>
+      </c>
+      <c r="E387" t="s">
+        <v>460</v>
+      </c>
+      <c r="F387" t="s">
+        <v>71</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D388" t="s">
+        <v>459</v>
+      </c>
+      <c r="E388" t="s">
+        <v>460</v>
+      </c>
+      <c r="F388" t="s">
+        <v>255</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D389" t="s">
+        <v>459</v>
+      </c>
+      <c r="E389" t="s">
+        <v>460</v>
+      </c>
+      <c r="F389" t="s">
+        <v>321</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D390" t="s">
+        <v>459</v>
+      </c>
+      <c r="E390" t="s">
+        <v>460</v>
+      </c>
+      <c r="F390" t="s">
+        <v>321</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D391" t="s">
+        <v>459</v>
+      </c>
+      <c r="E391" t="s">
+        <v>460</v>
+      </c>
+      <c r="F391" t="s">
+        <v>39</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D392" t="s">
+        <v>459</v>
+      </c>
+      <c r="E392" t="s">
+        <v>460</v>
+      </c>
+      <c r="F392" t="s">
+        <v>49</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D393" t="s">
+        <v>459</v>
+      </c>
+      <c r="E393" t="s">
+        <v>460</v>
+      </c>
+      <c r="F393" t="s">
+        <v>19</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D394" t="s">
+        <v>459</v>
+      </c>
+      <c r="E394" t="s">
+        <v>460</v>
+      </c>
+      <c r="F394" t="s">
+        <v>963</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D395" t="s">
+        <v>459</v>
+      </c>
+      <c r="E395" t="s">
+        <v>460</v>
+      </c>
+      <c r="F395" t="s">
+        <v>963</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D396" t="s">
+        <v>459</v>
+      </c>
+      <c r="E396" t="s">
+        <v>460</v>
+      </c>
+      <c r="F396" t="s">
+        <v>49</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D397" t="s">
+        <v>459</v>
+      </c>
+      <c r="E397" t="s">
+        <v>460</v>
+      </c>
+      <c r="F397" t="s">
+        <v>24</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D398" t="s">
+        <v>459</v>
+      </c>
+      <c r="E398" t="s">
+        <v>460</v>
+      </c>
+      <c r="F398" t="s">
+        <v>49</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D399" t="s">
+        <v>459</v>
+      </c>
+      <c r="E399" t="s">
+        <v>460</v>
+      </c>
+      <c r="F399" t="s">
+        <v>49</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D400" t="s">
+        <v>459</v>
+      </c>
+      <c r="E400" t="s">
+        <v>460</v>
+      </c>
+      <c r="F400" t="s">
+        <v>39</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D401" t="s">
+        <v>459</v>
+      </c>
+      <c r="E401" t="s">
+        <v>460</v>
+      </c>
+      <c r="F401" t="s">
+        <v>19</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D402" t="s">
+        <v>459</v>
+      </c>
+      <c r="E402" t="s">
+        <v>460</v>
+      </c>
+      <c r="F402" t="s">
+        <v>39</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D403" t="s">
+        <v>459</v>
+      </c>
+      <c r="E403" t="s">
+        <v>460</v>
+      </c>
+      <c r="F403" t="s">
+        <v>255</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D404" t="s">
+        <v>459</v>
+      </c>
+      <c r="E404" t="s">
+        <v>460</v>
+      </c>
+      <c r="F404" t="s">
+        <v>492</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D405" t="s">
+        <v>459</v>
+      </c>
+      <c r="E405" t="s">
+        <v>460</v>
+      </c>
+      <c r="F405" t="s">
+        <v>467</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D406" t="s">
+        <v>459</v>
+      </c>
+      <c r="E406" t="s">
+        <v>460</v>
+      </c>
+      <c r="F406" t="s">
+        <v>467</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D407" t="s">
+        <v>459</v>
+      </c>
+      <c r="E407" t="s">
+        <v>460</v>
+      </c>
+      <c r="F407" t="s">
+        <v>467</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D408" t="s">
+        <v>459</v>
+      </c>
+      <c r="E408" t="s">
+        <v>460</v>
+      </c>
+      <c r="F408" t="s">
+        <v>467</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D409" t="s">
+        <v>459</v>
+      </c>
+      <c r="E409" t="s">
+        <v>460</v>
+      </c>
+      <c r="F409" t="s">
+        <v>71</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D410" t="s">
+        <v>459</v>
+      </c>
+      <c r="E410" t="s">
+        <v>460</v>
+      </c>
+      <c r="F410" t="s">
+        <v>71</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D411" t="s">
+        <v>459</v>
+      </c>
+      <c r="E411" t="s">
+        <v>460</v>
+      </c>
+      <c r="F411" t="s">
+        <v>71</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D412" t="s">
+        <v>459</v>
+      </c>
+      <c r="E412" t="s">
+        <v>460</v>
+      </c>
+      <c r="F412" t="s">
+        <v>126</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D413" t="s">
+        <v>459</v>
+      </c>
+      <c r="E413" t="s">
+        <v>460</v>
+      </c>
+      <c r="F413" t="s">
+        <v>126</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D414" t="s">
+        <v>459</v>
+      </c>
+      <c r="E414" t="s">
+        <v>460</v>
+      </c>
+      <c r="F414" t="s">
+        <v>126</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D415" t="s">
+        <v>459</v>
+      </c>
+      <c r="E415" t="s">
+        <v>460</v>
+      </c>
+      <c r="F415" t="s">
+        <v>126</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D416" t="s">
+        <v>459</v>
+      </c>
+      <c r="E416" t="s">
+        <v>460</v>
+      </c>
+      <c r="F416" t="s">
+        <v>126</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D417" t="s">
+        <v>459</v>
+      </c>
+      <c r="E417" t="s">
+        <v>460</v>
+      </c>
+      <c r="F417" t="s">
+        <v>126</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D418" t="s">
+        <v>459</v>
+      </c>
+      <c r="E418" t="s">
+        <v>460</v>
+      </c>
+      <c r="F418" t="s">
+        <v>255</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D419" t="s">
+        <v>459</v>
+      </c>
+      <c r="E419" t="s">
+        <v>460</v>
+      </c>
+      <c r="F419" t="s">
+        <v>255</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D420" t="s">
+        <v>459</v>
+      </c>
+      <c r="E420" t="s">
+        <v>460</v>
+      </c>
+      <c r="F420" t="s">
+        <v>62</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D421" t="s">
+        <v>459</v>
+      </c>
+      <c r="E421" t="s">
+        <v>460</v>
+      </c>
+      <c r="F421" t="s">
+        <v>62</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D422" t="s">
+        <v>459</v>
+      </c>
+      <c r="E422" t="s">
+        <v>460</v>
+      </c>
+      <c r="F422" t="s">
+        <v>34</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D423" t="s">
+        <v>459</v>
+      </c>
+      <c r="E423" t="s">
+        <v>460</v>
+      </c>
+      <c r="F423" t="s">
+        <v>34</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D424" t="s">
+        <v>459</v>
+      </c>
+      <c r="E424" t="s">
+        <v>460</v>
+      </c>
+      <c r="F424" t="s">
+        <v>321</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D425" t="s">
+        <v>459</v>
+      </c>
+      <c r="E425" t="s">
+        <v>460</v>
+      </c>
+      <c r="F425" t="s">
+        <v>34</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D426" t="s">
+        <v>459</v>
+      </c>
+      <c r="E426" t="s">
+        <v>460</v>
+      </c>
+      <c r="F426" t="s">
+        <v>39</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D427" t="s">
+        <v>459</v>
+      </c>
+      <c r="E427" t="s">
+        <v>460</v>
+      </c>
+      <c r="F427" t="s">
+        <v>71</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D428" t="s">
+        <v>459</v>
+      </c>
+      <c r="E428" t="s">
+        <v>460</v>
+      </c>
+      <c r="F428" t="s">
+        <v>71</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D429" t="s">
+        <v>459</v>
+      </c>
+      <c r="E429" t="s">
+        <v>460</v>
+      </c>
+      <c r="F429" t="s">
+        <v>71</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D430" t="s">
+        <v>459</v>
+      </c>
+      <c r="E430" t="s">
+        <v>460</v>
+      </c>
+      <c r="F430" t="s">
+        <v>24</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D431" t="s">
+        <v>459</v>
+      </c>
+      <c r="E431" t="s">
+        <v>460</v>
+      </c>
+      <c r="F431" t="s">
+        <v>492</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D432" t="s">
+        <v>459</v>
+      </c>
+      <c r="E432" t="s">
+        <v>460</v>
+      </c>
+      <c r="F432" t="s">
+        <v>19</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D433" t="s">
+        <v>459</v>
+      </c>
+      <c r="E433" t="s">
+        <v>460</v>
+      </c>
+      <c r="F433" t="s">
+        <v>255</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D434" t="s">
+        <v>459</v>
+      </c>
+      <c r="E434" t="s">
+        <v>460</v>
+      </c>
+      <c r="F434" t="s">
+        <v>34</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D435" t="s">
+        <v>459</v>
+      </c>
+      <c r="E435" t="s">
+        <v>460</v>
+      </c>
+      <c r="F435" t="s">
+        <v>492</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D436" t="s">
+        <v>459</v>
+      </c>
+      <c r="E436" t="s">
+        <v>460</v>
+      </c>
+      <c r="F436" t="s">
+        <v>255</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D437" t="s">
+        <v>459</v>
+      </c>
+      <c r="E437" t="s">
+        <v>460</v>
+      </c>
+      <c r="F437" t="s">
+        <v>255</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D438" t="s">
+        <v>459</v>
+      </c>
+      <c r="E438" t="s">
+        <v>460</v>
+      </c>
+      <c r="F438" t="s">
+        <v>492</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D439" t="s">
+        <v>459</v>
+      </c>
+      <c r="E439" t="s">
+        <v>460</v>
+      </c>
+      <c r="F439" t="s">
+        <v>492</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D440" t="s">
+        <v>459</v>
+      </c>
+      <c r="E440" t="s">
+        <v>460</v>
+      </c>
+      <c r="F440" t="s">
+        <v>29</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D441" t="s">
+        <v>459</v>
+      </c>
+      <c r="E441" t="s">
+        <v>460</v>
+      </c>
+      <c r="F441" t="s">
+        <v>334</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D442" t="s">
+        <v>459</v>
+      </c>
+      <c r="E442" t="s">
+        <v>460</v>
+      </c>
+      <c r="F442" t="s">
+        <v>126</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D443" t="s">
+        <v>459</v>
+      </c>
+      <c r="E443" t="s">
+        <v>460</v>
+      </c>
+      <c r="F443" t="s">
+        <v>126</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D444" t="s">
+        <v>459</v>
+      </c>
+      <c r="E444" t="s">
+        <v>460</v>
+      </c>
+      <c r="F444" t="s">
+        <v>126</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D445" t="s">
+        <v>459</v>
+      </c>
+      <c r="E445" t="s">
+        <v>460</v>
+      </c>
+      <c r="F445" t="s">
+        <v>126</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D446" t="s">
+        <v>459</v>
+      </c>
+      <c r="E446" t="s">
+        <v>460</v>
+      </c>
+      <c r="F446" t="s">
+        <v>126</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D447" t="s">
+        <v>459</v>
+      </c>
+      <c r="E447" t="s">
+        <v>460</v>
+      </c>
+      <c r="F447" t="s">
+        <v>71</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D448" t="s">
+        <v>459</v>
+      </c>
+      <c r="E448" t="s">
+        <v>460</v>
+      </c>
+      <c r="F448" t="s">
+        <v>71</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D449" t="s">
+        <v>459</v>
+      </c>
+      <c r="E449" t="s">
+        <v>460</v>
+      </c>
+      <c r="F449" t="s">
+        <v>71</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D450" t="s">
+        <v>459</v>
+      </c>
+      <c r="E450" t="s">
+        <v>460</v>
+      </c>
+      <c r="F450" t="s">
+        <v>71</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D451" t="s">
+        <v>459</v>
+      </c>
+      <c r="E451" t="s">
+        <v>460</v>
+      </c>
+      <c r="F451" t="s">
+        <v>182</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D452" t="s">
+        <v>459</v>
+      </c>
+      <c r="E452" t="s">
+        <v>460</v>
+      </c>
+      <c r="F452" t="s">
+        <v>182</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D453" t="s">
+        <v>459</v>
+      </c>
+      <c r="E453" t="s">
+        <v>460</v>
+      </c>
+      <c r="F453" t="s">
+        <v>182</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D454" t="s">
+        <v>459</v>
+      </c>
+      <c r="E454" t="s">
+        <v>460</v>
+      </c>
+      <c r="F454" t="s">
+        <v>182</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D455" t="s">
+        <v>459</v>
+      </c>
+      <c r="E455" t="s">
+        <v>460</v>
+      </c>
+      <c r="F455" t="s">
+        <v>49</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D456" t="s">
+        <v>459</v>
+      </c>
+      <c r="E456" t="s">
+        <v>460</v>
+      </c>
+      <c r="F456" t="s">
+        <v>467</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D457" t="s">
+        <v>459</v>
+      </c>
+      <c r="E457" t="s">
+        <v>460</v>
+      </c>
+      <c r="F457" t="s">
+        <v>467</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D458" t="s">
+        <v>459</v>
+      </c>
+      <c r="E458" t="s">
+        <v>460</v>
+      </c>
+      <c r="F458" t="s">
+        <v>467</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D459" t="s">
+        <v>459</v>
+      </c>
+      <c r="E459" t="s">
+        <v>460</v>
+      </c>
+      <c r="F459" t="s">
+        <v>467</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D460" t="s">
+        <v>459</v>
+      </c>
+      <c r="E460" t="s">
+        <v>460</v>
+      </c>
+      <c r="F460" t="s">
+        <v>467</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D461" t="s">
+        <v>459</v>
+      </c>
+      <c r="E461" t="s">
+        <v>460</v>
+      </c>
+      <c r="F461" t="s">
+        <v>467</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D462" t="s">
+        <v>459</v>
+      </c>
+      <c r="E462" t="s">
+        <v>460</v>
+      </c>
+      <c r="F462" t="s">
+        <v>62</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D463" t="s">
+        <v>459</v>
+      </c>
+      <c r="E463" t="s">
+        <v>460</v>
+      </c>
+      <c r="F463" t="s">
+        <v>62</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D464" t="s">
+        <v>459</v>
+      </c>
+      <c r="E464" t="s">
+        <v>460</v>
+      </c>
+      <c r="F464" t="s">
+        <v>255</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D465" t="s">
+        <v>459</v>
+      </c>
+      <c r="E465" t="s">
+        <v>460</v>
+      </c>
+      <c r="F465" t="s">
+        <v>255</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D466" t="s">
+        <v>459</v>
+      </c>
+      <c r="E466" t="s">
+        <v>460</v>
+      </c>
+      <c r="F466" t="s">
+        <v>321</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D467" t="s">
+        <v>459</v>
+      </c>
+      <c r="E467" t="s">
+        <v>460</v>
+      </c>
+      <c r="F467" t="s">
+        <v>321</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D468" t="s">
+        <v>459</v>
+      </c>
+      <c r="E468" t="s">
+        <v>460</v>
+      </c>
+      <c r="F468" t="s">
+        <v>321</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D469" t="s">
+        <v>459</v>
+      </c>
+      <c r="E469" t="s">
+        <v>460</v>
+      </c>
+      <c r="F469" t="s">
+        <v>321</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D470" t="s">
+        <v>459</v>
+      </c>
+      <c r="E470" t="s">
+        <v>460</v>
+      </c>
+      <c r="F470" t="s">
+        <v>321</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D471" t="s">
+        <v>459</v>
+      </c>
+      <c r="E471" t="s">
+        <v>460</v>
+      </c>
+      <c r="F471" t="s">
+        <v>321</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D472" t="s">
+        <v>459</v>
+      </c>
+      <c r="E472" t="s">
+        <v>460</v>
+      </c>
+      <c r="F472" t="s">
+        <v>19</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D473" t="s">
+        <v>459</v>
+      </c>
+      <c r="E473" t="s">
+        <v>460</v>
+      </c>
+      <c r="F473" t="s">
+        <v>255</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D474" t="s">
+        <v>459</v>
+      </c>
+      <c r="E474" t="s">
+        <v>460</v>
+      </c>
+      <c r="F474" t="s">
+        <v>255</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D475" t="s">
+        <v>459</v>
+      </c>
+      <c r="E475" t="s">
+        <v>460</v>
+      </c>
+      <c r="F475" t="s">
+        <v>255</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D476" t="s">
+        <v>459</v>
+      </c>
+      <c r="E476" t="s">
+        <v>460</v>
+      </c>
+      <c r="F476" t="s">
+        <v>19</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D477" t="s">
+        <v>459</v>
+      </c>
+      <c r="E477" t="s">
+        <v>460</v>
+      </c>
+      <c r="F477" t="s">
+        <v>19</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D478" t="s">
+        <v>459</v>
+      </c>
+      <c r="E478" t="s">
+        <v>460</v>
+      </c>
+      <c r="F478" t="s">
+        <v>24</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D479" t="s">
+        <v>459</v>
+      </c>
+      <c r="E479" t="s">
+        <v>460</v>
+      </c>
+      <c r="F479" t="s">
+        <v>29</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D480" t="s">
+        <v>459</v>
+      </c>
+      <c r="E480" t="s">
+        <v>460</v>
+      </c>
+      <c r="F480" t="s">
+        <v>49</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D481" t="s">
+        <v>459</v>
+      </c>
+      <c r="E481" t="s">
+        <v>460</v>
+      </c>
+      <c r="F481" t="s">
+        <v>49</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D482" t="s">
+        <v>459</v>
+      </c>
+      <c r="E482" t="s">
+        <v>460</v>
+      </c>
+      <c r="F482" t="s">
+        <v>121</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D483" t="s">
+        <v>459</v>
+      </c>
+      <c r="E483" t="s">
+        <v>460</v>
+      </c>
+      <c r="F483" t="s">
+        <v>255</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D484" t="s">
+        <v>459</v>
+      </c>
+      <c r="E484" t="s">
+        <v>460</v>
+      </c>
+      <c r="F484" t="s">
+        <v>29</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D485" t="s">
+        <v>459</v>
+      </c>
+      <c r="E485" t="s">
+        <v>460</v>
+      </c>
+      <c r="F485" t="s">
+        <v>29</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D486" t="s">
+        <v>459</v>
+      </c>
+      <c r="E486" t="s">
+        <v>460</v>
+      </c>
+      <c r="F486" t="s">
+        <v>126</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D487" t="s">
+        <v>459</v>
+      </c>
+      <c r="E487" t="s">
+        <v>460</v>
+      </c>
+      <c r="F487" t="s">
+        <v>126</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D488" t="s">
+        <v>459</v>
+      </c>
+      <c r="E488" t="s">
+        <v>460</v>
+      </c>
+      <c r="F488" t="s">
+        <v>126</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D489" t="s">
+        <v>459</v>
+      </c>
+      <c r="E489" t="s">
+        <v>460</v>
+      </c>
+      <c r="F489" t="s">
+        <v>126</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D490" t="s">
+        <v>459</v>
+      </c>
+      <c r="E490" t="s">
+        <v>460</v>
+      </c>
+      <c r="F490" t="s">
+        <v>126</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D491" t="s">
+        <v>459</v>
+      </c>
+      <c r="E491" t="s">
+        <v>460</v>
+      </c>
+      <c r="F491" t="s">
+        <v>126</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D492" t="s">
+        <v>459</v>
+      </c>
+      <c r="E492" t="s">
+        <v>460</v>
+      </c>
+      <c r="F492" t="s">
+        <v>467</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D493" t="s">
+        <v>459</v>
+      </c>
+      <c r="E493" t="s">
+        <v>460</v>
+      </c>
+      <c r="F493" t="s">
+        <v>467</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D494" t="s">
+        <v>459</v>
+      </c>
+      <c r="E494" t="s">
+        <v>460</v>
+      </c>
+      <c r="F494" t="s">
+        <v>467</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D495" t="s">
+        <v>459</v>
+      </c>
+      <c r="E495" t="s">
+        <v>460</v>
+      </c>
+      <c r="F495" t="s">
+        <v>467</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D496" t="s">
+        <v>459</v>
+      </c>
+      <c r="E496" t="s">
+        <v>460</v>
+      </c>
+      <c r="F496" t="s">
+        <v>104</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D497" t="s">
+        <v>459</v>
+      </c>
+      <c r="E497" t="s">
+        <v>460</v>
+      </c>
+      <c r="F497" t="s">
+        <v>104</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D498" t="s">
+        <v>459</v>
+      </c>
+      <c r="E498" t="s">
+        <v>460</v>
+      </c>
+      <c r="F498" t="s">
+        <v>62</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D499" t="s">
+        <v>459</v>
+      </c>
+      <c r="E499" t="s">
+        <v>460</v>
+      </c>
+      <c r="F499" t="s">
+        <v>62</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D500" t="s">
+        <v>459</v>
+      </c>
+      <c r="E500" t="s">
+        <v>460</v>
+      </c>
+      <c r="F500" t="s">
+        <v>104</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D501" t="s">
+        <v>459</v>
+      </c>
+      <c r="E501" t="s">
+        <v>460</v>
+      </c>
+      <c r="F501" t="s">
+        <v>492</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D502" t="s">
+        <v>459</v>
+      </c>
+      <c r="E502" t="s">
+        <v>460</v>
+      </c>
+      <c r="F502" t="s">
+        <v>492</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D503" t="s">
+        <v>459</v>
+      </c>
+      <c r="E503" t="s">
+        <v>460</v>
+      </c>
+      <c r="F503" t="s">
+        <v>104</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D504" t="s">
+        <v>459</v>
+      </c>
+      <c r="E504" t="s">
+        <v>460</v>
+      </c>
+      <c r="F504" t="s">
+        <v>104</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D505" t="s">
+        <v>459</v>
+      </c>
+      <c r="E505" t="s">
+        <v>460</v>
+      </c>
+      <c r="F505" t="s">
+        <v>71</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D506" t="s">
+        <v>459</v>
+      </c>
+      <c r="E506" t="s">
+        <v>460</v>
+      </c>
+      <c r="F506" t="s">
+        <v>71</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D507" t="s">
+        <v>459</v>
+      </c>
+      <c r="E507" t="s">
+        <v>460</v>
+      </c>
+      <c r="F507" t="s">
+        <v>255</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D508" t="s">
+        <v>459</v>
+      </c>
+      <c r="E508" t="s">
+        <v>460</v>
+      </c>
+      <c r="F508" t="s">
+        <v>255</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D509" t="s">
+        <v>459</v>
+      </c>
+      <c r="E509" t="s">
+        <v>460</v>
+      </c>
+      <c r="F509" t="s">
+        <v>71</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D510" t="s">
+        <v>459</v>
+      </c>
+      <c r="E510" t="s">
+        <v>460</v>
+      </c>
+      <c r="F510" t="s">
+        <v>71</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D511" t="s">
+        <v>459</v>
+      </c>
+      <c r="E511" t="s">
+        <v>460</v>
+      </c>
+      <c r="F511" t="s">
+        <v>71</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D512" t="s">
+        <v>459</v>
+      </c>
+      <c r="E512" t="s">
+        <v>460</v>
+      </c>
+      <c r="F512" t="s">
+        <v>49</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D513" t="s">
+        <v>459</v>
+      </c>
+      <c r="E513" t="s">
+        <v>460</v>
+      </c>
+      <c r="F513" t="s">
+        <v>49</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D514" t="s">
+        <v>459</v>
+      </c>
+      <c r="E514" t="s">
+        <v>460</v>
+      </c>
+      <c r="F514" t="s">
+        <v>49</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D515" t="s">
+        <v>459</v>
+      </c>
+      <c r="E515" t="s">
+        <v>460</v>
+      </c>
+      <c r="F515" t="s">
+        <v>49</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D516" t="s">
+        <v>459</v>
+      </c>
+      <c r="E516" t="s">
+        <v>460</v>
+      </c>
+      <c r="F516" t="s">
+        <v>492</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D517" t="s">
+        <v>459</v>
+      </c>
+      <c r="E517" t="s">
+        <v>460</v>
+      </c>
+      <c r="F517" t="s">
+        <v>121</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D518" t="s">
+        <v>459</v>
+      </c>
+      <c r="E518" t="s">
+        <v>460</v>
+      </c>
+      <c r="F518" t="s">
+        <v>71</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D519" t="s">
+        <v>459</v>
+      </c>
+      <c r="E519" t="s">
+        <v>460</v>
+      </c>
+      <c r="F519" t="s">
+        <v>255</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D520" t="s">
+        <v>459</v>
+      </c>
+      <c r="E520" t="s">
+        <v>460</v>
+      </c>
+      <c r="F520" t="s">
+        <v>24</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D521" t="s">
+        <v>459</v>
+      </c>
+      <c r="E521" t="s">
+        <v>460</v>
+      </c>
+      <c r="F521" t="s">
+        <v>467</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D522" t="s">
+        <v>459</v>
+      </c>
+      <c r="E522" t="s">
+        <v>460</v>
+      </c>
+      <c r="F522" t="s">
+        <v>492</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D523" t="s">
+        <v>459</v>
+      </c>
+      <c r="E523" t="s">
+        <v>460</v>
+      </c>
+      <c r="F523" t="s">
+        <v>467</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D524" t="s">
+        <v>459</v>
+      </c>
+      <c r="E524" t="s">
+        <v>460</v>
+      </c>
+      <c r="F524" t="s">
+        <v>467</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D525" t="s">
+        <v>459</v>
+      </c>
+      <c r="E525" t="s">
+        <v>460</v>
+      </c>
+      <c r="F525" t="s">
+        <v>19</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D526" t="s">
+        <v>459</v>
+      </c>
+      <c r="E526" t="s">
+        <v>460</v>
+      </c>
+      <c r="F526" t="s">
+        <v>49</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D527" t="s">
+        <v>459</v>
+      </c>
+      <c r="E527" t="s">
+        <v>460</v>
+      </c>
+      <c r="F527" t="s">
+        <v>49</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D528" t="s">
+        <v>459</v>
+      </c>
+      <c r="E528" t="s">
+        <v>460</v>
+      </c>
+      <c r="F528" t="s">
+        <v>49</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D529" t="s">
+        <v>459</v>
+      </c>
+      <c r="E529" t="s">
+        <v>460</v>
+      </c>
+      <c r="F529" t="s">
+        <v>334</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D530" t="s">
+        <v>459</v>
+      </c>
+      <c r="E530" t="s">
+        <v>460</v>
+      </c>
+      <c r="F530" t="s">
+        <v>71</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D531" t="s">
+        <v>459</v>
+      </c>
+      <c r="E531" t="s">
+        <v>460</v>
+      </c>
+      <c r="F531" t="s">
+        <v>71</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D532" t="s">
+        <v>459</v>
+      </c>
+      <c r="E532" t="s">
+        <v>460</v>
+      </c>
+      <c r="F532" t="s">
+        <v>492</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D533" t="s">
+        <v>459</v>
+      </c>
+      <c r="E533" t="s">
+        <v>460</v>
+      </c>
+      <c r="F533" t="s">
+        <v>492</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D534" t="s">
+        <v>459</v>
+      </c>
+      <c r="E534" t="s">
+        <v>460</v>
+      </c>
+      <c r="F534" t="s">
+        <v>255</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D535" t="s">
+        <v>459</v>
+      </c>
+      <c r="E535" t="s">
+        <v>460</v>
+      </c>
+      <c r="F535" t="s">
+        <v>255</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D536" t="s">
+        <v>459</v>
+      </c>
+      <c r="E536" t="s">
+        <v>460</v>
+      </c>
+      <c r="F536" t="s">
+        <v>34</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D537" t="s">
+        <v>459</v>
+      </c>
+      <c r="E537" t="s">
+        <v>460</v>
+      </c>
+      <c r="F537" t="s">
+        <v>24</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H537" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D538" t="s">
+        <v>459</v>
+      </c>
+      <c r="E538" t="s">
+        <v>460</v>
+      </c>
+      <c r="F538" t="s">
+        <v>126</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H538" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D539" t="s">
+        <v>459</v>
+      </c>
+      <c r="E539" t="s">
+        <v>460</v>
+      </c>
+      <c r="F539" t="s">
+        <v>126</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="H539" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D540" t="s">
+        <v>459</v>
+      </c>
+      <c r="E540" t="s">
+        <v>460</v>
+      </c>
+      <c r="F540" t="s">
+        <v>126</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H540" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D541" t="s">
+        <v>459</v>
+      </c>
+      <c r="E541" t="s">
+        <v>460</v>
+      </c>
+      <c r="F541" t="s">
+        <v>126</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D542" t="s">
+        <v>459</v>
+      </c>
+      <c r="E542" t="s">
+        <v>460</v>
+      </c>
+      <c r="F542" t="s">
+        <v>24</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="H542" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D543" t="s">
+        <v>459</v>
+      </c>
+      <c r="E543" t="s">
+        <v>460</v>
+      </c>
+      <c r="F543" t="s">
+        <v>24</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D544" t="s">
+        <v>459</v>
+      </c>
+      <c r="E544" t="s">
+        <v>460</v>
+      </c>
+      <c r="F544" t="s">
+        <v>71</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H544" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D545" t="s">
+        <v>459</v>
+      </c>
+      <c r="E545" t="s">
+        <v>460</v>
+      </c>
+      <c r="F545" t="s">
+        <v>71</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>10</v>
+      </c>
+      <c r="D546" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E546" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F546" t="s">
+        <v>71</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>23</v>
+      </c>
+      <c r="D547" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E547" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F547" t="s">
+        <v>34</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>28</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E548" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F548" t="s">
+        <v>34</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>33</v>
+      </c>
+      <c r="D549" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E549" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F549" t="s">
+        <v>34</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>38</v>
+      </c>
+      <c r="D550" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E550" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F550" t="s">
+        <v>34</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>43</v>
+      </c>
+      <c r="D551" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E551" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F551" t="s">
+        <v>34</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>327</v>
+      </c>
+      <c r="D552" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E552" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F552" t="s">
+        <v>34</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>48</v>
+      </c>
+      <c r="D553" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E553" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F553" t="s">
+        <v>34</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>53</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E554" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F554" t="s">
+        <v>34</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>57</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E555" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F555" t="s">
+        <v>34</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>61</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E556" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F556" t="s">
+        <v>34</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>66</v>
+      </c>
+      <c r="D557" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E557" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F557" t="s">
+        <v>34</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>70</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E558" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F558" t="s">
+        <v>34</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>75</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E559" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F559" t="s">
+        <v>34</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>79</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E560" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F560" t="s">
+        <v>34</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>87</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E561" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F561" t="s">
+        <v>24</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>91</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E562" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F562" t="s">
+        <v>24</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>94</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E563" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F563" t="s">
+        <v>24</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>98</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E564" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F564" t="s">
+        <v>24</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>103</v>
+      </c>
+      <c r="D565" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E565" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F565" t="s">
+        <v>24</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>108</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E566" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F566" t="s">
+        <v>62</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>112</v>
+      </c>
+      <c r="D567" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E567" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F567" t="s">
+        <v>410</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>116</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E568" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F568" t="s">
+        <v>410</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>120</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E569" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F569" t="s">
+        <v>410</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>538</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E570" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F570" t="s">
+        <v>410</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>125</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E571" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F571" t="s">
+        <v>410</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>130</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E572" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F572" t="s">
+        <v>410</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>134</v>
+      </c>
+      <c r="D573" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E573" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F573" t="s">
+        <v>410</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>138</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E574" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F574" t="s">
+        <v>410</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>142</v>
+      </c>
+      <c r="D575" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E575" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F575" t="s">
+        <v>24</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>145</v>
+      </c>
+      <c r="D576" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E576" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F576" t="s">
+        <v>34</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>149</v>
+      </c>
+      <c r="D577" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E577" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F577" t="s">
+        <v>62</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>153</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E578" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F578" t="s">
+        <v>255</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>157</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E579" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F579" t="s">
+        <v>19</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>161</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E580" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F580" t="s">
+        <v>321</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>165</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E581" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F581" t="s">
+        <v>24</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>169</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E582" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F582" t="s">
+        <v>49</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>414</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E583" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F583" t="s">
+        <v>182</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>173</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E584" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F584" t="s">
+        <v>62</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>10</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E585" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F585" t="s">
+        <v>39</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>23</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E586" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F586" t="s">
+        <v>34</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>28</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E587" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F587" t="s">
+        <v>62</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>33</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E588" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F588" t="s">
+        <v>182</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>38</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F589" t="s">
+        <v>182</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>43</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F590" t="s">
+        <v>39</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>327</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F591" t="s">
+        <v>49</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>10</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F592" t="s">
+        <v>2169</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>23</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E593" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F593" t="s">
+        <v>39</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>28</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E594" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F594" t="s">
+        <v>71</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>33</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E595" t="s">
+        <v>2168</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>38</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E596" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F596" t="s">
+        <v>368</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>43</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E597" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F597" t="s">
+        <v>104</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>327</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E598" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F598" t="s">
+        <v>198</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>48</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E599" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F599" t="s">
+        <v>62</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>53</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E600" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F600" t="s">
+        <v>334</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>57</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E601" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F601" t="s">
+        <v>39</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>61</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E602" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F602" t="s">
+        <v>24</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>75</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E603" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F603" t="s">
+        <v>126</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>10</v>
+      </c>
+      <c r="D604" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E604" t="s">
+        <v>2204</v>
+      </c>
+      <c r="F604" t="s">
+        <v>71</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>28</v>
+      </c>
+      <c r="D605" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E605" t="s">
+        <v>2204</v>
+      </c>
+      <c r="F605" t="s">
+        <v>29</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>10</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E606" t="s">
+        <v>2212</v>
+      </c>
+      <c r="F606" t="s">
+        <v>71</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>10</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E607" t="s">
+        <v>2217</v>
+      </c>
+      <c r="F607" t="s">
+        <v>19</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>48</v>
+      </c>
+      <c r="D608" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E608" t="s">
+        <v>2222</v>
+      </c>
+      <c r="F608" t="s">
+        <v>2223</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>53</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E609" t="s">
+        <v>2222</v>
+      </c>
+      <c r="F609" t="s">
+        <v>2223</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>10</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E610" t="s">
+        <v>2230</v>
+      </c>
+      <c r="F610" t="s">
+        <v>2223</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>23</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2230</v>
+      </c>
+      <c r="F611" t="s">
+        <v>2223</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>28</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E612" t="s">
+        <v>2230</v>
+      </c>
+      <c r="F612" t="s">
+        <v>2223</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>33</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E613" t="s">
+        <v>2230</v>
+      </c>
+      <c r="F613" t="s">
+        <v>2223</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>10</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E614" t="s">
+        <v>2242</v>
+      </c>
+      <c r="F614" t="s">
+        <v>2223</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>23</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E615" t="s">
+        <v>2242</v>
+      </c>
+      <c r="F615" t="s">
+        <v>2223</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>10</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2250</v>
+      </c>
+      <c r="F616" t="s">
+        <v>126</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2252</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>