--- v1 (2026-04-21)
+++ v2 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4924" uniqueCount="2253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9114" uniqueCount="4096">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -384,57 +384,72 @@
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4863/projeto_de_lei_no024.2026_ver._michael_borges.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNDIAL DA SAÚDE NOCALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Marquinhos da Climep</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4861/projeto_de_lei_no025.2026_ver._marquinhos_da_climep.pdf</t>
   </si>
   <si>
     <t>CRIA O DIA MUNICIPAL DO QUIROPRAXISTA, INSTITUINDO A RESPECTIVA DATA NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PARNAMIRIM/RN, A SER COMEMORADO, ANUALMENTE, NO DIA 18 DE SETEMBRO.</t>
   </si>
   <si>
+    <t>6234</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Chicão</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6234/projeto_de_lei_no026.2025_ver._chicao.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DA POLÍTICA MUNICIPAL DE ORGANIZAÇÃO, FOMENTO E REGULAMENTAÇÃO DA COMERCIALIZAÇÃO DE ALIMENTOS E BEBIDAS EM EVENTOS PÚBLICOS NO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>4884</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>Afrânio Bezerra</t>
+    <t>José Afrânio Bezerra da Silva</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4884/projeto_de_lei_no027.2026_ver._afranio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPENSA DE ALVARÁ DE FUNCIONAMENTO PARA ESTABELECIMENTOS COMERCIAIS QUE OCUPEM A PRÓPRIA RESIDÊNCIA, NO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4870/projeto_de_lei_no028.2026_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE ENFRENTAMENTO AO FEMINICÍDIO NO MUNICÍPIO DE PARNAMIRIM, COM OBJETIVOS DE PREVENÇÃO E COMBATE AO FEMINICÍDIO, FORTALECIMENTO DA REDE DE ATENDIMENTO ÀS MULHERES EM SITUAÇÃO DE VIOLÊNCIA, PROMOÇÃO DE AÇÕES INTERSECCIONAIS, FORMAÇÃO DE AGENTES PÚBLICOS, IMPLEMENTAÇÃO DE PLANO DE AÇÕES, PROTOCOLOS E CAMPANHAS EDUCATIVAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>29</t>
   </si>
@@ -606,83 +621,95 @@
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5169/projeto_de_lei_no044.2026_ver._eurico_da_japao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES PARA A TRANSPARÊNCIA DE INFORMAÇÕES RELATIVAS ÀS FILAS DE ESPERA PARA CONSULTAS COM MÉDICOS ESPECIALISTAS, EXAMES E CIRURGIAS NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO NAS ESCOLAS PÚBLICAS NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>MESA DIRETORA - MD</t>
+    <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5201/projeto_de_lei_no047.2026_abonos_pascoa_e_maes-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO ESPECIAL, NOS MESES DE ABRIL E MAIO DE 2026, EM RAZÃO DA CELEBRAÇÃO DA “SEMANA SANTA” E “DIA DAS MÃES”, AOS SERVIDORES DO QUADRO DE PESSOAL EFETIVO E COMISSIONADOS DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5217/projeto_de_lei_no048.2026_ver._rhalessa_de_clenio.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA AÇÕES E OS PROGRAMAS DE ATENDIMENTO E PROTEÇÃO À CRIANÇA E AO ADOLESCENTE VÍTIMA DE VIOLÊNCIA SEXUAL NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5350/projeto_de_lei_no049.2026_ver._cesar_maia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE GRATUIDADE NAS LINHAS INTERBAIRROS DO TRANSPORTE PÚBLICO MUNICIPAL ÀS MÃES E PAIS ATÍPICOS EM SITUAÇÃO DE BAIXA RENDA NO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>6022</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6022/projeto_de_lei_no051.2026_ver._dr._cesar_maia_ver._eurico_da_japao_ver._binho_de_ambrosio_ver._dr._jonas_godeiro_e_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVOGAÇÃO DO TOMBAMENTO DO PRESBITÉRIO DA IGREJA MATRIZ NOSSA SENHORA DE FÁTIMA, NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
     <t>5372</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5372/projeto_de_lei_no052.2026_ver._italo_brito.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CONSUMO DA ALIMENTAÇÃO ESCOLAR PELOS PROFISSIONAIS DA EDUCAÇÃO DA REDE PÚBLICA MUNICIPAL DE PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5344/projeto_de_lei_no053.2026_ver._marquinhos_da_climep.pdf</t>
   </si>
   <si>
     <t>CRIA O DIA MUNICIPAL DE COMBATE AO ESTUPRO, INSTITUINDO A RESPECTIVA DATA NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PARNAMIRIM/RN, A SER LEMBRADO, ANUALMENTE, NO DIA 31 DE JANEIRO.</t>
   </si>
   <si>
     <t>5349</t>
@@ -771,122 +798,599 @@
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5439/projeto_de_lei_no061.2026_ver._rhalessa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE COMPOSTAGEM NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5437/projeto_de_lei_no062.2026_ver._rafaela_de_nilda.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INICIAÇÃO E DESENVOLVIMENTO ESPORTIVO PARA CRIANÇAS E ADOLESCENTES COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), DENOMINADO “MOVIMENTEA” NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
   </si>
   <si>
+    <t>6100</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6100/projeto_de_lei_no063.2026_ver._cesar_maia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA “LEGISLATIVO NAS ESCOLAS” NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>5869</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Irani Guedes</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5869/projeto_de_lei_no064.2026_ver._irani_guedes.pdf</t>
   </si>
   <si>
     <t>INSTITUI DIRETRIZES PARA A PROTEÇÃO E DEFESA DOS DIREITOS DO PACIENTE E PARA A VALORIZAÇÃO DOS PROFISSIONAIS DE SAÚDE NO ÂMBITO DOS SERVIÇOS DE SAÚDE NO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5870/projeto_de_lei_no065.2026_ver._carol_pires.pdf</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5871/projeto_de_lei_no066.2026_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MOVIMENTA PARNAMIRIM, VOLTADO À PROMOÇÃO DA SAÚDE, DO ESPORTE E DO LAZER, POR MEIO DO INCENTIVO À PRÁTICA DE ATIVIDADES FÍSICAS NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>5965</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5965/projeto_de_lei_no067.2026_ver._dr._cesar_maia.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE COMO PATRIMÔNIO RELIGIOSO E CULTURAL IMATERIAL DO MUNICÍPIO DE PARNAMIRIM/RN A PARÓQUIA DE NOSSA SENHORA DE FÁTIMA.</t>
+  </si>
+  <si>
     <t>5895</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5895/projeto_de_lei_no68.2026_ver._michael_diniz.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA INSTALAÇÃO DE CONSULTÓRIOS DE OPTOMETRIA, A INCLUSÃO DO PROFISSIONAL OPTOMETRISTA NA REDE MUNICIPAL DE SAÚDE (UBS), A INSTITUIÇÃO DO PROGRAMA "VISÃO COMEÇA NA ESCOLA" NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
   </si>
   <si>
+    <t>6972</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Binho de Ambrósio</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6972/projeto_de_lei_no069.2026_ver._binho_de_ambrosio.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA A DESCENTRALIZAÇÃO DO ATENDIMENTO DO CADASTRO ÚNICO PARA PROGRAMAS SOCIAIS DO GOVERNO FEDERAL – CADÚNICO NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
     <t>5896</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5896/projeto_de_lei_no070.2026_ver._dr._jonas_godeiro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DE CANAIS DE DENÚNCIA DE MAUS-TRATOS CONTRA ANIMAIS EM PET SHOPS, CLÍNICAS VETERINÁRIAS E ESTABELECIMENTOS CONGÊNERES, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5897/projeto_de_lei_no071.2026_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>5982</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5982/projeto_de_lei_no072.2026_ver._italo_siqueira.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE PADRÕES MÍNIMOS DE INFRAESTRUTURA PARA AS ESCOLAS PÚBLICAS DA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>5898</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>Rodrigo Cruz</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5898/projeto_de_lei_no073.2026_ver._rodrigo_cruz.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POSSIBILIDADE DE CONVERSÃO DO PAGAMENTO DE MULTAS DE TRÂNSITO DE NATUREZA LEVE, APLICADAS PELO MUNICÍPIO DE PARNAMIRIM/RN, EM DOAÇÃO DE SANGUE E DE MEDULA ÓSSEA.</t>
+  </si>
+  <si>
+    <t>5906</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5906/projeto_de_lei_no074.2026_ver._rhalessa_freire.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A ROTA TURÍSTICA "ENCANTOS DO LITORAL" NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5907</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5907/projeto_de_lei_no075.2026_ver._carol_pires.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A OUVIDORIA DAS UNIDADES DE PRONTO ATENDIMENTO NO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5963</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5963/projeto_de_lei_no076.2026_ver._raphaela_da_silva_cruz_-_rafaela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA QUE O PROJETO: PROJETO DE LEI COMPLEMENTAR Nº07/2026 – “ALTERA O ART. 4º, CAPUT E INCISOS I E II E ALINEAS DA LEI COMPLEMENTAR Nº306, DE 31 DE DEZEMBRO DE 2025. ” (AUTORIA: PODER EXECUTIVO MUNICIPAL – PREFEITA RAIMUNDA NILDA DA SILVA CRUZ) TENHA SUA TRAMITAÇÃO EM REGIME DE URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>5908</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5908/projeto_de_lei_no077.2026_ver._michael_diniz.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE DESCONTOS PROGRESSIVOS E ISENÇÃO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU) PARA FAMÍLIAS NUMEROSAS, PAUTADO NO PRINCÍPIO DA CAPACIDADE CONTRIBUTIVA NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5925</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5925/projeto_de_lei_no078.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O FUNDO MUNICIPAL DE ESPORTE NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5984</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>Rárika Bastos</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5984/projeto_de_lei_no079.2026_ver._rarika_bastos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6045</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6045/projeto_de_lei_no080.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) AOS IMÓVEIS RESIDENCIAIS SITUADOS EM VIAS PÚBLICAS DE COMPETÊNCIA MUNICIPAL SEM PAVIMENTAÇÃO E SOBRE CONCESSÃO DE DESCONTO NO REFERIDO IMPOSTO AOS IMÓVEIS RESIDENCIASIS LOCALIZADOS EM VIAS PÚBLICAS COM PAVIMENTAÇÃO COMPROMETIDA,  NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5976</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5976/projeto_de_lei_no081.2026_ver._eurico_da_japao.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A COPA MUNICIPAL DE ESPORTES INCLUSIVOS, COM MODALIDADES DIVERSAS, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5979</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5979/projeto_de_lei_no082.2026_ver._carol.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTALAÇÃO, PADRONIZAÇÃO, SEGURANÇA, OPERAÇÃO E FISCALIZAÇÃO DE SISTEMAS DE RECARGA PARA VEÍCULOS ELÉTRICOS E HÍBRIDOS PLUG-IN EM CONDOMÍNIOS EDILÍCIOS NO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5977</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5977/projeto_de_lei_no083.2026_executivo_municipal_-_alt._orcamento_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE REVISÃO E ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2026, ABRE CRÉDITOS ADICIONAIS SUPLEMENTARES, ATUALIZA PREVISÃO DE RECEITAS E DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5983</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5983/projeto_de_lei_no084.2026_ver._cesar_maia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE ATENÇÃO À SAÚDE MENTAL DOS CONSELHEIROS TUTELARES NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6050</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6050/projeto_de_lei_no085.2026_ver._marquinho_da_climep.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O DIA MUNICIPAL DO MÉDICO CIRURGIÃO-VETERINÁRIO, INSTITUINDO A RESPECTIVA DATA NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PARNAMIRIM/RN, A SER COMEMORADO, ANUALMENTE, NO DIA 09 DE SETEMBRO.</t>
+  </si>
+  <si>
+    <t>6106</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6106/projeto_de_lei_no086.2026_ver._rarika_bastos.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO E REDUÇÃO DE DESASTRE E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6164</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6164/projeto_de_lei_no087.2026_ver._irani_guedes.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a Política Municipal de Atenção Integral às Pessoas com Transtornos Psicomotores no âmbito da rede pública municipal de saúde, visando à promoção da inclusão, do diagnóstico precoce, da reabilitação e da melhoria da qualidade de vida, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6051</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6051/projeto_de_lei_no088.2026_ver._rhalessa_freire.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO PERMANENTE E O FORTALECIMENTO DO DIA MUNICIPAL DE CONSCIENTIZAÇÃO DAS DOENÇAS PSICOSSOMÁTICAS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6047</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6047/projeto_de_lei_no089.2026_ver._carol_pires.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A CRIAÇÃO DE NAMING RIGHTS DE PRAÇAS E ESPAÇOS PÚBLICOS NO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6101</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6101/projeto_de_lei_no090.2026_ver._eurico_da_japao.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE COMO PATRIMÔNIO CULTURAL IMATERIAL E GASTRONÔMICO DO MUNICÍPIO DE PARNAMIRIM/RN, O RESTAURANTE REI DO BODE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6107</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6107/projeto_de_lei_no091.2026_ver._cesar_maia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE LINGUAGEM SIMPLES NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6161</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6161/projeto_de_lei_no092.2026_ver.rhalessa.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO E O RECONHECIMENTO DO FERIADO MUNICIPAL DE DIA DE REIS (06 DE JANEIRO) NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6313</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6313/projeto_de_lei_no093.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE ATENDIMENTO, ACOLHIMENTO E REINSERÇÃO SOCIAL DA POPULAÇÃO EM SITUAÇÃO DE RUA NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6973</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6973/projeto_de_lei_no094.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DEFINIÇÃO DO MODELO DE FARDAMENTO ESCOLAR DA REDE MUNICIPAL DE ENSINO DE PARNAMIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6347</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6347/projeto_de_lei_no095.2026_ver._italo_brito.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O RECONHECIMENTO DOS PROFESSORES DA EDUCAÇÃO INFANTIL COMO PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL, CONFORME A LEI N° 15.326/2026.</t>
+  </si>
+  <si>
+    <t>6306</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6306/projeto_de_lei_no096.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO §2º DO ART. 1º DA LEI MUNICIPAL Nº2.075, DE 21 DE DEZEMBRO DE 2020, PARA INCLUIR EVENTOS CULTURAIS, RELIGIOSOS E DE GRANDE E DE GRANDE PORTE, PROTEÇÃO DE DIGNITÁRIOS E CUMPRIMENTO DE ORDENS JUDICIAIS NAS EXCEÇÕES AO LIMITE DE DIÁRIAS OPERACIONAIS PARA A SECRETARIA DE SEGURANÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6280</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6280/projeto_de_lei_no097.2026_ver.rhalessa.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI ORDINÁRIA Nº 2.591, DE 30 DE JUNHO DE 2025, PARA INCLUIR A EMISSÃO DE CARTEIRINHA DA ENDOMETRIOSE COMO INSTRUMENTO DE COMPROVAÇÃO DA PRIORIDADE DE ATENDIMENTO NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6307</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6307/projeto_de_lei_no098.2026_ver._dr._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A “SEMANA MUNICIPAL DE EDUCAÇÃO E SEGURANÇA NO TRÂNSITO” NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6315</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6315/projeto_de_lei_no099.2026_ver._dr._cesar_maia.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PRESERVAÇÃO DA MEMÓRIA CULTURAL, AUTORIZA A CRIAÇÃO DO PROGRAMA “MEMÓRIA CULTURAL DE PARNAMIRIM – ACERVO CULTURAL DIGITAL”,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6628</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6628/projeto_de_lei_no100.2026_ver._carol_pires.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ACEITAÇÃO DO PAGAMENTO DA TARIFA DO TRANSPORTE PÚBLICO COLETIVO POR MEIO DA MODALIDADE PIX NO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6974</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6974/projeto_de_lei_no102.2026_ver._dr._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE EDUCAÇÃO FINANCEIRA E CONSUMO CONSCIENTE NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7024</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7024/projeto_de_lei_no104.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO E ESTABELECIMENTO DE DIRETRIZES PARA A POLÍTICA MUNICIPAL DE PREVENÇÃO, IDENTIFICAÇÃO E DESTINAÇÃO DE VEÍCULOS EM SITUAÇÃO DE ABANDONO EM VIAS, ÁREAS E ESPAÇOS PÚBLICOS NO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7098</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7098/projeto_de_lei_no105.2026_ver._rhalessa_de_clenio.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO TRANSFORMAR, NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7093</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7093/projeto_de_lei_no106.2026_ver._cesar_maia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE VALORIZAÇÃO DOS GARIS E PROFISSIONAIS DA LIMPEZA URBANA NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7243</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7243/projeto_de_lei_no107.2026_ver._italo.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE DE UTILIDADE PÚBLICA O INSTITUTO SOCIAL H7 – ISH7 NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7250</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7250/projeto_de_lei_no108.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI ORDINÁRIA Nº 2.520, DE 14 DE JUNHO DE 2024, PARA RESERVAR VAGAS NA CORRIDA DO TRABALHADOR AOS SERVIDORES PÚBLICOS E AOS TRABALHADORES DO MUNICÍPIO DE PARNAMIRIM QUANDO HOUVER UTILIZAÇÃO DE RECURSOS PÚBLICOS DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7273</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7273/projeto_de_lei_no111.2026_ver._rarika_bastos.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO VIZINHOS VOLUNTÁRIOS DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
     <t>4162</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4162/projeto_de_lei_complementar_no01.2026_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DO PISO SALARIAL DO MAGISTÉRIO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4514/projeto_de_lei_complementar_no02.2026_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5146</t>
@@ -894,173 +1398,284 @@
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5146/projeto_de_lei_complementar_no03.2026_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>ALTERA O §º DO ART. 29 DA LEI COMPLEMENTAR Nº22, DE 27 DE FEVEREIRO DE 2007, QUE DISPÕE SOBRE A REESTRUTURAÇÃO ORGANIZACIONAL DO PODER EXECUTIVO DO MUNICÍPIO DE PARNAMIRIM.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5147/projeto_de_lei_complementar_no04.2026_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO “COMPONENTE DE QUALIDADE” NO ÂMBITO DA ATENÇÃO PRIMÁRIA À SAÚDE DO MUNICÍPIO DE PARNAMIRIM/RN, ESTABELECE CRITÉRIOS DE ELEGIBILIDADE E RATEIO, E REGOVA A LEI COMPLEMENTAR Nº282, DE 06 DE JUNHO DE 2024.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5894/projeto_de_lei_complementar_no05.2026_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº082, DE 10 DE JUNHO DE 2014, QUE INSTITUI A GRATIFICAÇÃO DE ATIVIDADE DE VIGILÂNCIA SANITÁRIA – GEVISA, E LEI COMPLEMENTAR Nº104/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>5923</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5923/projeto_de_lei_complementar_no06.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL NO MUNICÍPIO DE PARNAMIRIM/RN, BEM COMO ESTABELECE CONDIÇÕES PARA IMPLEMENTAÇÃO DE PROGRAMAS FEDERAIS DE HABITAÇÃO DE INTERESSE SOCIAL E REGULARIZAÇÃO FUNDIÁRIA, INCLUSIVE O PROGRAMA MINHA CASA, MINHA VIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5924</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5924/projeto_de_lei_complementar_no07.20276_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 4º, CAPUT E INCISOS I E II E ALINEAS DA LEI COMPLEMENTAR Nº306, DE 31 DE DEZEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>6019</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6019/projeto_de_lei_complementar_no08.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O PARÁGRAFO ÚNICO DO ART. 2º DA LEI COMPLEMENTAR Nº085, DE 29 DE SETEMBRO DE 2014 PARA ADEQUAR A PROPORCIONALIDADE REMUNERATÓRIA AOS ENTEDIMENTOS DO SUPREMO TRIBUNAL FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6231</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6231/projeto_de_lei_complementar_no09.2026_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI COMPLEMENTAR Nº189, DE 27 DE JULHO DE 2021, QUE DISPÕE SOBRE A CONTRATAÇÃO, POR TEMPO DETERMINADO, DE PROFISSIONAIS DO MAGISTÉRIO NO ÂMBTO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA POSSIBILITAR A PRORROGAÇÃO EXECEPCIONAL DE CONTRATOS ATÉ O ENCERRAMENTO DO SEMESTRE LETIVO E CONCLUSÃO DE NOVO PROCESSO SELETIVO OU CONCURSO PÚBLICO.</t>
+  </si>
+  <si>
+    <t>6305</t>
+  </si>
+  <si>
+    <t>CONCEDE REAJUSTE DE 7,5% (SETE VIRGULA CINCO POR CENTO) SOBRE O VENCIMENTO BASE DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE PARNAMIRIM/RN REGIDOS PELA LEI COMPLEMENTAR Nº226, DE 21 DE OUTBRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>4886</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4886/projeto_de_decreto_legislativo_no01.2026_eva_lucia_bezerra..pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE HONRA AO MÉRITO PROFESSORA EVA LÚCIA BEZERRA DE MENDONÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>6052</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6052/projeto_de_decreto_legislativo_no02.2026_ana_neri.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DO MÉRITO ANA NERI EM HOMENAGEM AOS PROFISSIONAIS CONSTANTES NA EQUIPE DE ENFERMAGEM, ALUSIVA AO 12 DE MAIO, DIA MUNDIAL DA ENFERMAGEM NO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7025</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7025/projeto_de_decreto_legislativo_no03.2026_licenca_-_vice_-_prefeira.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA E CONCEDE LICENÇA PARA AUSENTAR-SE DAS SUAS OBRIGAÇÕES INSTITUCIONAIS À VICE-PREFEITA DE PARNAMIRIM/RN, SENHORA KÁTIA CARVALHO DE LIMA POR PERÍODO COMPREENDIDO ENTRE 29 DE MAIO A 09 DE JUNHO DO ANO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>4539</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4539/projeto_de_resolucao_no02.2026_md_-_afast._presidente.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AFASTAMENTO TEMPORÁRIO DO PRESIDENTE DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, POR MOTIVO DE SAÚDE, E A ASSUNÇÃO DA VICE-PRESIDENTE NA TITULARIDADE DA PRESIDÊNCIA DA CASA.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5730/projeto_de_resolucao_no04.2026_md_-_.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA DE PRIVACIDADE E PROTEÇÃO DE DADOS PESSOAIS NO ÂMBITO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN.</t>
   </si>
   <si>
+    <t>5905</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5905/projeto_de_resolucao_no05.2026_md.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA RESOLUÇÃO N.º 09, DE 04 DE ABRIL DE 2024 QUE TRATA DA ESTRUTURA E ATRIBUIÇÕES DA ESCOLA DO LEGISLATIVO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5985</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5985/projeto_resolucao_no06.2026_ver._rarika_bastos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DA FRENTE PARLAMENTAR DE GESTÃO DE RISCOS, DESASTRES E COOPERAÇÃO HUMANITÁRIA NO ÂMBITO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6026</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6026/projeto_de_resolucao_no07.2026_licenca_vereador_-_mesa_diretora.docx</t>
+  </si>
+  <si>
+    <t>AUTORIZA E CONCEDE LICENÇA PARA AUSENTAR-SE DAS SUAS OBRIGAÇÕES PARLAMENTARES À VEREADORA DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, SENHORA RÁRIKA DE ARAÚJO BASTOS POR PERÍODO COMPREENDIDO ENTRE 07 A 15 DE MAIO DO ANO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6053</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6053/projeto_de_resolucao_no08.2026_licenca_vereador_-_mesa_diretora.docx</t>
+  </si>
+  <si>
+    <t>AUTORIZA E CONCEDE LICENÇA PARA AUSENTAR-SE DAS SUAS OBRIGAÇÕES PARLAMENTARES AO VEREADOR DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, SENHOR JOSE MICHAEL LUCENA DINIZ POR PERÍODO COMPREENDIDO ENTRE 11 A 15 DE MAIO DO ANO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6102</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6102/projeto_de_resolucao_no09.2026_mesa_diretora_-_transf._temp._da_cmprn_-_mprn.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A TRANSFERÊNCIA TEMPORÁRIA DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN PARA A SEDE DO MINISTÉRIO PÚBLICO DO ESTADO DO RIO GRANDE DO NORTE – PROMOTORIA DE JUSTIÇA COMARCA DE PARNAMIRIM/RN PARA REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7576</t>
+  </si>
+  <si>
+    <t>CPCLRF - Comissão Permanente de Constituição, Legislação e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7576/projeto_de_resolucao_no010.2026_comissao_permanente_de_constituicao_legislacao_e_redacao_final..pdf</t>
+  </si>
+  <si>
+    <t>JULGA O RECURSO APRESENTADO CONTRA O PARECER DA COMISSÃO PERMANENTE DE CONSTITUIÇÃO, LEGISLAÇÃO E REDAÇÃO FINAL AO PROJETO DE LEI Nº 243/2025.</t>
+  </si>
+  <si>
     <t>3773</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3773/requerimento_legislativo_no01.2026_ver._italo.pdf</t>
   </si>
   <si>
     <t>"REQUERER,  A RETIRADA DE PAUTA  DO PROJETO DE LEI DE N° 237/2025, PARA CUMPRIMENTO DO DESPACHO, REQUERIDO PELA COMISSÃO DE CONSTITUIÇÃO E REDAÇÃO FINAL".</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_legislativo_no02.2026_ver._italo.pdf</t>
   </si>
   <si>
     <t>"REQUERER,  A INSERÇÃO  DE PAUTA  DO PROJETO DE LEI DE N° 237/2025, PARA CUMPRIMENTO DO DESPACHO, REQUERIDO PELA COMISSÃO DE CONSTITUIÇÃO E REDAÇÃO FINAL".</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>“REQUER OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO Nº 150, § 5° IV, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A INCLUSÃO EM PAUTA DE PROPOSIÇÃO DO PROJETO DE LEI “DISPÕE SOBRE O PROGRAMA MUNICIPAL DE CONSCIENTIZAÇÃO E PREVENÇÃO À VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA A MULHER, POR MEIO DE PARCEIRA COM EMPRESAS PÚBLICAS E PRIVADAS NO MUNICIPIO DE PARNAMIRIM, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3782/requerimento_legislativo_no04.2026_ver._michael_borges.pdf</t>
   </si>
   <si>
     <t>"REQUERER, APÓS OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 150, §5º, INCISOS VII E VIII, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR O SEGUINTE TEMA: O REPASSE, AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AOS AGENTES DE COMBATE ÀS ENDEMIAS (ACE), DOS RECURSOS FEDERAIS ORIUNDOS DA PARCELA ADICIONAL DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR, DESTINADOS À AQUISIÇÃO DE FARDAMENTO E EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL (EPI), BEM COMO A ATUALIZAÇÃO DA TABELA “NÍVEL MÉDIO – ACS/ACE” NO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS PROFISSIONAIS DE SAÚDE, EM CONFORMIDADE COM O NOVO PISO SALARIAL NACIONAL DA CATEGORIA".</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>Rárika Bastos</t>
-[...1 lines deleted...]
-  <si>
     <t>“REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ART. 93, ALÍNEA “K”, DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM/RN, BEM COMO NO ART. 81, INCISO VIII; ART. 150, § 4º, INCISO II; E ART. 109 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA COM O OBJETIVO DE DISCUTIR A SITUAÇÃO DOS ANIMAIS DE GRANDE PORTE SOLTOS NAS VIAS PÚBLICAS DO MUNICÍPIO DE PARNAMIRIM/RN.”</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3810/requerimento_legislativo_no06.2026_ver._thiago_fernandes.pdf</t>
   </si>
   <si>
     <t>"REQUERER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO DE PARNAMIRIM, SENHORA ELIZA CRISTINA TOSCANO, PARA QUE COMPAREÇA AO PLENÁRIO DA CÂMARA MUNICIPAL, EM DATA A SER AGENDADA, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS ACERCA DO ATRASO NA EXECUÇÃO E ENTREGA DO CARTÃO EDUCA PARNAMIRIM".</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3809/requerimento_legislativo_no07.2026_ver._thiago_fernandes.pdf</t>
   </si>
   <si>
     <t>"REQUERER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, SENHORA FATIVAN ALVES, BEM COMO A PRESIDENTE DO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE – COMDICA, SENHORA ROZICLEIDE GOMES, PARA COMPARECEREM A ESTA CÂMARA MUNICIPAL, EM DATA A SER AGENDADA, A FIM DE PRESTAREM ESCLARECIMENTOS ACERCA DO EDITAL DO FUNDO DA INFÂNCIA E ADOLESCÊNCIA – FIA".</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3836/requerimento_legislativo_no08.2026_ver._jonas_godeiro.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO, QUE SEJA ENCAMINHADO O PRESENTE EXPEDIENTE À Ex.ª Sra. SEC. MUN. DE ASSIST. SOC., FATIVAN A. M. DE PAIVA, PARA QUE SEJAM ENCAMINHADAS A ESTA CASA LEGISLATIVA AS SEGUINTES INFO.: O QUANTITATIVO DE CESTAS BÁSICAS E ESPECIAIS DE ALIMENTOS CONCEDIDAS COMO BENEFÍCIO EVENTUAL DE SEGURANÇA ALIMENTAR, POR TODOS OS CENTROS DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL – CRAS DO MUNICÍPIO DE PARNAMIRIM/RN, DISCRIMINANDO: 1. O NÚMERO DE CESTAS DISTRIBUÍDAS POR UNIDADE DE CRAS; A PERIODICIDADE DA CONCESSÃO; O PERÍODO CORRESPONDENTE ÀS INFORMAÇÕES (ÚLTIMOS 12 MESES); 2. A QUANTIDADE TOTAL DE BENEFICIÁRIOS ATENDIDOS COM O REFERIDO BENEFÍCIO EVENTUAL EM TODO O MUNICÍPIO; QUAIS OS CRITÉRIOS TÉCNICOS E SOCIAIS ADOTADOS PELA SECRET. P/ A APROVAÇÃO DOS BENEFICIÁRIOS, ESPECIFICANDO: A) EXIGÊNCIAS CADASTRAIS (EX.: INSCRIÇÃO NO CADÚNICO); B) CRITÉRIOS DE RENDA; C) SITUAÇÕES PRIORITÁRIAS CONSIDERADAS; D) PROCEDIMENTOS DE AVALIAÇÃO SOCIAL REALIZADOS PELAS EQUIPES TÉCNICAS.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>Chicão</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4064/requerimento_legislativo_no09.2026_ver._chicao.pdf</t>
   </si>
   <si>
     <t>“REQUER, NOS TERMOS REGIMENTAIS, COM FUNDAMENTO NO ARTIGO 31, DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM, E NO ARTIGO 150 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, O DESARQUIVAMENTO DOS PROJETOS DE LEI DE Nº 017/2025;  Nº 031/2025 E Nº 050/2025 DE MINHA AUTORIA PARA RETIFICAÇÃO TÉCNICA NECESSÁRIA PARA MELHOR REDAÇÃO E ADEQUAÇÃO NORMATIVA DA PROPOSIÇÃO.”</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>CPE - Comissão Permanente de Educação</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3838/requerimento_legislativo_no010.2026_comissao_per._de_educacao.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX, DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM, E NO ARTIGO 18, INCISO IL, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, CONVIDAR A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO DE PARNAMIRIM, SENHORA ELIZA CRISTINA TOSCANO, PARA QUE COMPAREÇA AO PLENÁRIO DESTA CASA LEGISLATIVA, EM DATA A SER PREVIAMENTE AGENDADA, COM A FINALIDADE DE PRESTAR CONTAS E ESCLARECIMENTOS SOBRE A EDUCAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4075/requerimento_legislativo_no011.2026_ver._thiago_fernandes.pdf</t>
   </si>
   <si>
     <t>“REQUER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE A EXMA. PREFEITA DE PARNAMIRIM/RN, A SENHORA RAIMUNDA NILDA DA SILVA CRUZ, PRESTE CONTAS À ESTA CASA LEGISLATIVA DOS GASTOS REALIZADOS NO BLOCO CARNAVALESCO DENOMINADO “TÔ COM ELA”, NO TOCANTE A ESTRUTURA FÍSICA INSTALADA EM SUA RESIDÊNCIA PRIVADA NA PRAIA DE PIRANGI, EM PARNAMIRIM/RN E TAMBÉM EM RELAÇÃO AS ATRAÇÕES QUE SE APRESENTARAM NO BLOCO.”</t>
@@ -1113,54 +1728,63 @@
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4488/requerimento_legislativo_no017.2026_ver._afranio.pdf</t>
   </si>
   <si>
     <t>VEM APRESENTAR O PRESENTE REQUERIMENTO, SOLICITANDO A RETIRADA DE PAUTA DO PROJETO DE LEI Nº 139/2024.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4864/requerimento_legislativo_no018.2026_ver._michael_borges.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 150, 852, INCISOS VIL E VILL, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR O SEGUINTE TEMA: DESEMPENHO ANUAL DOS AGENTES COMUNITÁRIOS DE SAÚDE NO ÂMBITO DO NOVO FINANCIAMENTO DA ATENÇÃO PRIMÁRIA À SAÚDE: IMPLICAÇÕES DO COMPONENTE DE VÍNCULO E TERRITORIALIZAÇÃO.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4519/requerimento_legislativo_no019.2026_ver._thiago.pdf</t>
   </si>
   <si>
     <t>REQUERER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJAM ENVIADAS TODAS AS INFORMAÇÕES DE FORMA DETALHADA E CIRCUNSTANCIADA A RESPEITO DA EXECUÇÃO DA OBRA DA UBS DA PARQUE DAS ÁRVORES, BEM COMO QUAIS ETAPAS JÁ FORAM VENCIDAS E QUAIS ALTERAÇÕES FORAM NECESSÁRIAS AO PROJETO.</t>
   </si>
   <si>
+    <t>5978</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5978/requerimento_legislativo_no020.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31, DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM, E NO ARTIGO 150, §5º, INCISOS VII E VIII DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA REALIZADA AUDIÊNCIA PÚBLICA NO ÂMBITO DESTA CASA LEGISLATIVA PARA DEBATER O TEMA DA CAMPANHA DA FRATERNIDADE 2026, PROMOVIDA PELA CNBB – CONFERÊNCIA NACIONAL DOS BISPOS DO BRASIL, QUE TEM COMO TEMA “FRATERNIDADE E MORADIA” E COMO LEMA “ELE VEIO MORAR ENTRE NÓS” (JO 1,14).</t>
+  </si>
+  <si>
     <t>4824</t>
   </si>
   <si>
-    <t>FRENTE PARLAMENTAR DOS DIREITOS DAS MULHERES</t>
+    <t>Frente Parlamentar Dos Direitos Das Mulheres</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4824/requerimento_legislativo_no022.2026_ver._rarika_bastos-fpddm.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ART. 17, § 2º, NO ART. 39 E NO ART. 93 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM/RN, BEM COMO NO ART. 18, INCISOS I E VI, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, A REALIZAÇÃO DE SESSÃO SOLENE PARA A CONCESSÃO DA MEDALHA DE HONRA AO MÉRITO “PROFESSORA EVA LÚCIA BEZERRA DE MENDONÇA”, INSTITUÍDA PELA RESOLUÇÃO Nº 03/2015, INSÍGNIA A SER CONFERIDA ESPECIALMENTE ÀS MULHERES QUE, RECONHECIDAMENTE, TENHAM PRESTADO OU PRESTEM RELEVANTES SERVIÇOS AO MUNICÍPIO DE PARNAMIRIM/RN OU NELE SE DESTACADO POR SUA ATUAÇÃO SOCIAL, PROFISSIONAL, EDUCACIONAL, CULTURAL OU COMUNITÁRIA.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4828/requerimento_legislativo_no023.2026_ver._jonas_godeiro.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 150, §5º, INCISOS VII E VIII, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA TRATAR DO TEMA:“ANÁLISE TÉCNICA DA IMPLANTAÇÃO DO SISTEMA BINÁRIO NAS AVENIDAS MARIA LACERDA MONTENEGRO E ABEL CABRAL (NOVA PARNAMIRIM).</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4728/requerimento_legislativo_no024.2026_ver._michael_diniz.pdf</t>
   </si>
   <si>
     <t>REQUERER À EXMA. PREFEITA DE PARNAMIRIM/RN, A SENHORA RAIMUNDA NILDA DA SILVA CRUZ E O SENHOR SECRETÁRIO DE OBRAS PÚBLICAS, QUE ENVIE A ESTA CÂMARA ESCLARECIMENTOS A RESPEITO DA CONCLUSÃO DAS OBRAS NA RUA SENADOR GEORGINO AVELINO, NO BAIRRO DE MONTE CASTELO.</t>
   </si>
@@ -1351,128 +1975,611 @@
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5341/requerimento_legislativo_no049.2026_ver._rarika.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NOS ARTIGOS 30 E 31 DA CONSTITUIÇÃO FEDERAL, NO ART. 35 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ART. 13, INCISO V, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE LIMPEZA URBANA (SELIM) REMETAM, NO PRAZO LEGAL, O ESTUDO DE IMPACTO FINANCEIRO (EIF) REFERENTE À IMPLANTAÇÃO DO ADICIONAL DE INSALUBRIDADE EM GRAU MÁXIMO (40%) PARA OS PROFISSIONAIS DA LIMPEZA URBANA.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5342/requerimento_legislativo_no050.2026_ver._rarika.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ART. 93, ALÍNEA “K”, DA LEI ORGÂNICA MUNICIPAL E NOS ARTS. 81, VIII, 150, §4º, II E 109 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DEBATER AS POLÍTICAS PÚBLICAS MUNICIPAIS DE PROMOÇÃO DA IGUALDADE RACIAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
-    <t>51</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5343/requerimento_legislativo_no051.2026_ver._rarika.pdf</t>
   </si>
   <si>
     <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO INCISO I DO ART. 162 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, A RETIRADA DE PAUTA DO PROJETO DE LEI Nº 265/2025, EM RAZÃO DA NECESSIDADE DE ADEQUAÇÕES TÉCNICO-LEGISLATIVAS.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5276/requerimento_legislativo_no052.2026_ver._thiago_fernandes..pdf</t>
   </si>
   <si>
     <t>REQUERER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA ENCAMINHADO À SECRETÁRIA DE SERVIÇOS URBANOS – SEMSUR, A SOLICITAÇÃO DE ENVIO A ESTA CASA  LEGISLATIVA DE CÓPIA INTEGRAL DA ORDEM SE SERVIÇO ASSINADA PARA REALIZAÇÃO DE SERVIÇOS NA LAGOA NEZINHO ALVES.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5348/requerimento_legislativo_no053.2026_ver._michael_diniz.pdf</t>
   </si>
   <si>
     <t>REQUERER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31, DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM, E NO ARTIGO 150, §5º, INCISOS VII E VIII DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA REALIZADA AUDIÊNCIA PÚBLICA NO PLENÁRIO MÁRIO MEDEIROS, COM O OBJETIVO DE DISCUTIR AMPLAMENTE O TRANSTORNO DO ESPECTRO AUTISTA E TODAS AS SUAS NUANCES, E COMO O PODER PÚBLICO PODE INTERVIR PROPORCIONANDO MELHOR QUALIDADE DE VIDA ÀS FAMÍLIAS ATÍPICAS.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5727/requerimento_legislativo_no054.2026_ver._michael_diniz.pdf</t>
   </si>
   <si>
     <t>REQUERER à Exma. Prefeita de Parnamirim/RN, a Senhora Raimunda Nilda da Silva Cruz, que envie a esta Câmara, com base nos princípios da publicidade e da transparência que regem a Administração Pública, o envio (ou disponibilização para download) dos balancetes contábeis mensais referentes ao exercício de 2025, compreendendo o período de JANEIRO a DEZEMBRO, contendo o maior nível de detalhamento possível, incluindo:_x000D_
 Detalhamento Contábil: a) Balanc. de Verificação: Com todas as contas de natureza patrimonial, orçamentária e de controle, apresentando saldos anteriores, débitos, créditos e saldos atuais. b) PCASP-  Exec. Orçamentária e Financeira_x000D_
 a) Relação Analítica de Receitas: Descrição por natureza de receita, contendo os valores previstos, atualizados e efetivamente arrecadados.	b) Relação b)Analítica de Despesas: Detalhamento por função, subfunção, programa, projeto/atividade e elemento de despesa, constando os valores: DOTADO, EMPENHO, LIQUIDADO E PAGO._x000D_
 c)Relação de Restos a Pagar</t>
   </si>
   <si>
+    <t>5967</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5967/requerimento_legislativo_no055.2026_ver._gabriel.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, EM CONFORMIDADE COM O DISPOSTO NO ARTIGO 150, § 5º, INCISO X DO REGIMENTO INTERNO DESTA CASA DE LEIS, PARA QUE SEJA SUBMETIDO A DELIBERAÇÃO DO PLENÁRIO, A SOLICITAÇÃO DE CONVOCAÇÃO DO SECRETÁRIO DE HABITAÇÃO E REGULARIZAÇÃO FUNDIÁRIA – SEHARF, PARA EM DATA A SER DETERMINADA, TRATAR DO TEMA: PROGRAMA MINHA CASA MINHA VIDA, ESPECIFICAMENTE SOBRE O CADASTRO E SORTEIO DAS CASAS.</t>
+  </si>
+  <si>
     <t>5872</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5872/requerimento_legislativo_no056.2026_ver._diego_americo.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DE PAUTA DO PROJETO DE LEI Nº 117/2025, QUE “INSTITUI A COMENDA ‘ALMIR PADILHA’ NO MUNICÍPIO DE PARNAMIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>5968</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5968/requerimento_legislativo_no057.2026_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 150 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A REALIZAÇÃO DE SESSÃO SOLENE ESPECIAL, FORA DAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, DESTINADA À ENTREGA DO TÍTULO DE CIDADÃO PARNAMIRINENSE AO SR. JÂNYO JANGUIÊ BEZERRA DINIZ, PRESIDENTE DO CENTRO UNIVERSITÁRIO MAURÍCIO DE NASSAU - UNINASSAU, REFERENTE AO ANO DE 2025.</t>
+  </si>
+  <si>
+    <t>5971</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5971/requerimento_legislativo_no058.2026_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA QUE O PROJETO: PROJETO DE LEI COMPLEMENTAR Nº05/2026 – “DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº082, DE 10 DE JUNHO DE 2014, QUE INSTITUI A GRATIFICAÇÃO DE ATIVIDADE DE VIGILÂNCIA SANITÁRIA – GEVISA, E LEI COMPLEMENTAR Nº104/2015, E DÁ OUTRAS PROVIDÊNCIAS.” (AUTORIA: PODER EXECUTIVO MUNICIPAL – PREFEITA RAIMUNDA NILDA DA SILVA CRUZ.) TENHA SUA TRAMITAÇÃO EM REGIME DE URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>5966</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5966/requerimento_legislativo_no059.2026_ver._gabriel_cesar.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, EM CONFORMIDADE COM FUNDAMENTO NO ARTIGO 150, § 5º, INCISO X DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE SEJA SUBMETIDA A DELIBERAÇÃO DO PLENÁRIO, A CONVOCAÇÃO DO SENHOR LEALDO PEZZI DE ARAÚJO - SECRETÁRIO MUNICIPAL DE SAÚDE – SESAD, PARA EM DATA A SER DESIGNADA, COMPARECER A ESTA CASA LEGISLATIVA A FIM DE PRESTAR ESCLARECIMENTOS E APRESENTAR A PRESTAÇÃO DE CONTAS DOS RECURSOS DO SISTEMA ÚNICO DE SAÚDE (SUS), REFERENTES AO EXERCÍCIO DE 2026,ESPECIALMENTE QUANTO AO PERÍODO DE JANEIRO A ABRIL (1º E 2º BIMESTRES).</t>
+  </si>
+  <si>
+    <t>5922</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5922/requerimento_legislativo_no061.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, INCISO XIX DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 18, II DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA ENCAMINHADO O PRESENTE REQUERIMENTO AO GABINETE CIVIL, SOLICITANDO A DISPONIBILIZAÇÃO DE ACESSO INTEGRAL AO PROCESSO ADMINISTRATIVO Nº 37.074/2025, REFERENTE AO REQUERIMENTO LEGISLATIVO Nº 296/2025, MENCIONADO EM RESPOSTA AO PROTOCOLO Nº 43.854/2025, INCLUINDO TODOS OS SEUS ATOS, DESPACHOS, PARECERES E DOCUMENTOS ANEXOS.</t>
+  </si>
+  <si>
+    <t>5926</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5926/requerimento_legislativo_no062.2026_retirada_de_pauta_-_md.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA RETIRAR DE PAUTA A SEGUINTE MATÉRIA: PROJETO DE EMENDA À LEI ORGÂNICA MUNICIPAL Nº01/2026 – “ALTERA O ART. 131 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM/RN, PARA ESTABELECER NOVAS DATAS DE ENVIO DOS PROJETOS DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL. ” (AUTORIA: PODER EXECUTIVO MUNICIPAL – PREFEITA RAIMUNDA NILDA DA SILVA CRUZ).</t>
+  </si>
+  <si>
+    <t>5927</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5927/requerimento_legislativo_no063.2026_urgencia_-_md.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA QUE O PROJETO: PROJETO DE LEI COMPLEMENTAR Nº06/2026 – “INSTITUI A POLÍTICA MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL NO MUNICÍPIO DE PARNAMIRIM/RN, BEM COMO ESTABELECE CONDIÇÕES PARA IMPLEMENTAÇÃO DE PROGRAMAS FEDERAIS DE HABITAÇÃO DE INTERESSE SOCIAL E REGULARIZAÇÃO FUNDIÁRIA, INCLUSIVE O PROGRAMA MINHA CASA, MINHA VIDA, E DÁ OUTRAS PROVIDÊNCIAS. ” (AUTORIA: PODER EXECUTIVO MUNICIPAL – PREFEITA RAIMUNDA NILDA DA SILVA CRUZ) TENHA SUA TRAMITAÇÃO EM REGIME DE URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>5986</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5986/requerimento_legislativo_no064.2026_ver._rarika.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ART. 74, § 2º, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, A INCLUSÃO EM PAUTA DO PROJETO DE RESOLUÇÃO Nº 014/2025, PARA FINS DE REAPRESENTAÇÃO DA MATÉRIA, NOS TERMOS REGIMENTAIS APLICÁVEIS</t>
+  </si>
+  <si>
+    <t>5987</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5987/requerimento_legislativo_no065.2026_ver._rarika.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NOS ARTIGOS 30 E 31 DA CONSTITUIÇÃO FEDERAL, NO ART. 35 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM/RN E NO ART. 13, INCISO V, DO REGIMENTO INTERNO DESTA CÂMARA MUNICIPAL, QUE A CHEFE DO PODER EXECUTIVO MUNICIPAL, EM CONJUNTO COM A SECRETARIA MUNICIPAL DE LIMPEZA URBANA (SELIM), REMETA A ESTA CASA LEGISLATIVA, NO PRAZO LEGAL, O ESTUDO GRAVIMÉTRICO DOS RESÍDUOS SÓLIDOS URBANOS, SEGMENTADO POR BAIRROS DO MUNICÍPIO DE PARNAMIRIM/RN, CONTENDO A CARACTERIZAÇÃO DA COMPOSIÇÃO DOS RESÍDUOS, A ESTIMATIVA DE GERAÇÃO POR TERRITÓRIO E A AVALIAÇÃO DO POTENCIAL DE RECICLABILIDADE, COM VISTAS AO APRIMORAMENTO DAS POLÍTICAS PÚBLICAS DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS.</t>
+  </si>
+  <si>
+    <t>5970</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5970/requerimento_legislativo_no066.2026_ver._rarika.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ART. 39, INCISO VI, E ART. 45, §1º, INCISOS IV E V, DA LEI ORGÂNICA DO MUNICÍPIO, BEM COMO NOS ARTS. 13, INCISO XII, 16, INCISO II, 150, §5º, INCISO I, E 165, INCISO II, DO REGIMENTO INTERNO, AUTORIZAÇÃO PARA AUSENTAR-SE DAS SUAS OBRIGAÇÕES PARLAMENTARES NA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, NO PERÍODO COMPREENDIDO ENTRE 07 E 15 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>5964</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5964/requerimento_legislativo_no067.2026_urgencia_-_md.pdf</t>
+  </si>
+  <si>
+    <t>5980</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5980/requerimento_legislativo_no68.2026_ver._gabriel_cesar.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, EM CONFORMIDADE COM O DISPOSTO NO ART. 153 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, E APÓS OUVIDO O PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS DE PARNAMIRIM – SEMSUR, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DO PLANO DE DRENAGEM DO MUNICÍPIO, BEM COMO DA ATUAL SITUAÇÃO DAS BOMBAS DAS LAGOAS DE CAPTAÇÃO EXISTENTES EM PARNAMIRIM/RN. _x000D_
+SOLICITA-SE AS SEGUINTES INFORMAÇÕES:_x000D_
+•	CRONOGRAMA DE EXECUÇÃO DAS OBRAS DE DRENAGEM PREVISTAS;_x000D_
+•	SITUAÇÃO OPERACIONAL DAS BOMBAS INSTALADAS NAS LAGOAS DE CAPTAÇÃO;_x000D_
+•	INFORMAÇÕES SOBRE MANUTENÇÃO PREVENTIVA E CORRETIVA DOS EQUIPAMENTOS;_x000D_
+•	QUANTIDADE DE BOMBAS EM FUNCIONAMENTO E QUANTAS ENCONTRAM-SE INATIVAS;_x000D_
+PREVISÃO DE SUBSTITUIÇÃO OU AQUISIÇÃO DE NOVOS EQUIPAMENTOS</t>
+  </si>
+  <si>
+    <t>5989</t>
+  </si>
+  <si>
+    <t>Thiago Fernandes, Dr. César Maia</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5989/requerimento_legislativo_no069.2026_ver._thiago_fernandes_e_ver._cesar_maia.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31, DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM, E NO ARTIGO 150, §5º, INCISOS VII E VIII DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA REALIZADA AUDIÊNCIA PÚBLICA NO EM ALUSÃO AO DIA NACIONAL DE COMBATE AO ABUSO E À EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES.</t>
+  </si>
+  <si>
+    <t>6031</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6031/requerimento_legislativo_no070.2026_urgencia_-_md.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA QUE O PROJETO: PROJETO DE LEI Nº083/2026 – “DISPÕE SOBRE REVISÃO E ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2026, ABRE CRÉDITOS ADICIONAIS SUPLEMENTARES, ATUALIZA PREVISÃO DE RECEITAS E DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS.” (AUTORIA: PODER EXECUTIVO MUNICIPAL – PREFEITA RAIMUNDA NILDA DA SILVA CRUZ) TENHA SUA TRAMITAÇÃO EM REGIME DE URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>6044</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6044/requerimento_legislativo_no071.2026_ver._michael_diniz.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR JOSÉ MICHAEL LUCENA DINIZ, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, COM FULCRO NO ARTIGO 150 DO REGIMENTO DA CÂMARA MUNICIPAL DÊ PARNAMIRIM/RN, VEM DAR CIÊNCIA À MESA DIRETORA E AOS SEUS PARES QUE PRECISARÁ SE AUSENTAR DAS SESSÕES ORDINÁRIAS COMPREENDIDAS NO PERÍODO DE 11 A 15 DE MAIO DE 2026, SOLICITANDO O REGISTRO DE SUA AUSÊNCIA PARA OS DEVIDOS FINS REGIMENTAIS E LEGAIS.</t>
+  </si>
+  <si>
+    <t>6039</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6039/requerimento_legislativo_no072.2026_ver._rafaela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, NOS TERMOS DO ART. 100 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA E OUVIDO O PLENÁRIO, QUE SEJA REALIZADA UMA SESSÃO SOLENE EM HOMENAGEM AO GRUPO DE APOIO À ADOÇÃO ABRACE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>6046</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6046/requerimento_legislativo_no073.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, APÓS OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 150, §5º, INCISOS VII E VIII, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR O SEGUINTE TEMA: ENQUADRAMENTO DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS NO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS PROFISSIONAIS DE SAÚDE EFETIVOS DA SECRETARIA MUNICIPAL DE SAÚDE DE PARNAMIRIM, EM DECORRÊNCIA DOS EFEITOS DA LEI COMPLEMENTAR N°. 301/2025.</t>
+  </si>
+  <si>
+    <t>6097</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6097/requerimento_legislativo_no074.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31, DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39, DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM, E NO ARTIGO 150, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, QUE SEJA AUTORIZADA A REALIZAÇÃO DA SESSÃO SOLENE ALUSIVA AO MAIO AMARELO CUJO TEMA SERÁ "A PAZ DO TRÂNSITO COMEÇA POR VOCÊ", NO DIA 29 DE MAIO DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>6136</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6136/requerimento_legislativo_no075.2026_ver._diego_americo.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE AUDIÊNCIA PÚBLICA COM O OBJETIVO DE DISCUTIR O PROJETO DE LEI COMPLEMENTAR QUE “ACRESCENTA O ARTIGO 31-A À LEI COMPLEMENTAR Nº 063, DE 08 DE MARÇO DE 2013, QUE DISPÕE SOBRE O PLANO DIRETOR DE PARNAMIRIM/RN, DEFINE PARÂMETROS DE USO E OCUPAÇÃO DO SOLO NAS ÁREAS ADJACENTES À ZONA DE PROTEÇÃO AMBIENTAL IV – FALÉSIAS DE COTOVELO, ATUALIZA O MAPEAMENTO GEOGRÁFICO DA REFERIDA ZONA, E DÁ OUTRAS PROVIDÊNCIAS”, ABRANGENDO OS SEGUINTES PONTOS:_x000D_
+•	IMPACTOS URBANÍSTICOS E AMBIENTAIS DA PROPOSTA;_x000D_
+•	ATUALIZAÇÃO DO MAPEAMENTO GEOGRÁFICO DA ZPA IV – FALÉSIAS DE COTOVELO;_x000D_
+•	PARÂMETROS DE USO E OCUPAÇÃO DO SOLO NA REGIÃO;_x000D_
+•	PRESERVAÇÃO AMBIENTAL E DESENVOLVIMENTO SUSTENTÁVEL;_x000D_
+•	SEGURANÇA AMBIENTAL E PREVENÇÃO DE OCUPAÇÕES IRREGULARES;_x000D_
+•	PARTICIPAÇÃO DAS COMUNIDADES LOCAIS E SETORES ENVOLVIDOS_x000D_
+•	IMPACTOS SOCIOECONÔMICOS E TURÍSTICOS PARA O MUNICÍPIO;_x000D_
+•	COMPATIBILIDADE DO PROJETO COM O PLANO DIRETOR MUNICIPAL;_x000D_
+•	ATUAÇÃO DOS ÓRGÃOS DE FISCALIZAÇÃO E CONTROLE AMBIENTAL.</t>
+  </si>
+  <si>
+    <t>6157</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6157/requerimento_legislativo_no076.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER OUVIDO O PLENÁRIO COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 100 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM QUE SEJA REALIZADA, NO MÊS DE MAIO, SESSÃO SOLENE PARA ENTREGA DE COMENDA GELZA FRASSINETTI BEZERRA GUEDES, EM HOMENAGEM AOS ASSISTENTES SOCIAIS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>6162</t>
+  </si>
+  <si>
+    <t>CPFOF - Comissão Permanente de Finanças, Orçamento e Fiscalização Financeira, Binho de Ambrósio, Eurico da Japão, Michael Diniz, Rárika Bastos, Thiago Fernandes</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6162/requerimento_legislativo_no077.2026_comissao_permanente_de_financas_orcamento_e_fiscalizacao_financeira..pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO AUDIÊNCIA PÚBLICA PARA APRESENTAR E DEBATER O SEGUINTE PROJETO: PROJETO DE LEI Nº 071/2026 – “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS”, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, A SER REALIZADA NO DIA 25 DE MAIO DE 2026, ÀS 18 HORAS NO PLENÁRIO DESTA CASA LEGISLATIVA.</t>
+  </si>
+  <si>
+    <t>6279</t>
+  </si>
+  <si>
+    <t>REQUERER O DESARQUIVAMENTO DO PROJETO DE LEI Nº 236/2025, DE SUA AUTORIA, QUE RECONHECE A COMPANHIA DE DANÇAS XAXADO COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6232</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6232/requerimento_legislativo_no079.2026_urgencia_-_md.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA QUE O PROJETO: PROJETO DE LEI COMPLEMENTAR Nº09/2026 – “ALTERA A LEI COMPLEMENTAR Nº189, DE 27 DE JULHO DE 2021, QUE DISPÕE SOBRE A CONTRATAÇÃO, POR TEMPO DETERMINADO, DE PROFISSIONAIS DO MAGISTÉRIO NO ÂMBTO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA POSSIBILITAR A PRORROGAÇÃO EXECEPCIONAL DE CONTRATOS ATÉ O ENCERRAMENTO DO SEMESTRE LETIVO E CONCLUSÃO DE NOVO PROCESSO SELETIVO OU CONCURSO PÚBLICO.” (AUTORIA: PODER EXECUTIVO MUNICIPAL – PREFEITA RAIMUNDA NILDA DA SILVA CRUZ) TENHA SUA TRAMITAÇÃO EM REGIME DE URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>6233</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6233/requerimento_legislativo_no080.2026_ver._eder_queiroz.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, NA FORMA REGIMENTAL OUVIDO O PLENÁRIO, COM FUNDAMENTO ART. 163, § 2°, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, RETIRAR DE PAUTA O PROJETO DE LEI N° 113/2025, PARA REALIZAÇÃO DE AJUSTES.</t>
+  </si>
+  <si>
+    <t>6236</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6236/requerimento_legislativo_no081.2026_comissao_perm._de_fin._orca._e_fisca._financeira.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA APRESENTAR E DEBATER O PROJETO DE LEI Nº 016/2026 – “DISPÕE SOBRE A QUALIFICAÇÃO DE PESSOAS JURÍDICAS DE DIREITO PRIVADO SEM FINS LUCRATIVOS COMO ORGANIZAÇÕES SOCIAIS, ESTABELECE REGRAS PARA O CHAMAMENTO PÚBLICO E CELEBRAÇÃO DE CONTRATO DE GESTÃO COM O PODER PÚBLICO MUNICIPAL. ” DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, A SER REALIZADA NO DIA 26 DE MAIO DE 2026, ÀS 18 HORAS.</t>
+  </si>
+  <si>
+    <t>6278</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6278/requerimento_legislativo_no082.2026_ver._irani_guedes.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, EM CONFORMIDADE COM O DISPOSTO NO ARTIGO 150, § 5°, V, QUE SEJA RETIRADA DE PAUTA O PROJETO DE LEI ORDINÁRIA Nº 152/2025, DE SUA AUTORIA, QUE INSTITUI A POLÍTICA MUNICIPAL DE ATENÇÃO À SAÚDE MENTAL NO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS, TENDO EM VISTA A NECESSIDADE DE REALIZAÇÃO DE AJUSTES.</t>
+  </si>
+  <si>
+    <t>6308</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6308/requerimento_legislativo_no083.2026_urgencia_-_md.docx</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA QUE O PROJETO: PROJETO DE LEI Nº096/2026 – “ALTERA A REDAÇÃO DO §2º DO ART. 1º DA LEI MUNICIPAL Nº2.075, DE 21 DE DEZEMBRO DE 2020, PARA INCLUIR EVENTOS CULTURAIS, RELIGIOSOS E DE GRANDE E DE GRANDE PORTE, PROTEÇÃO DE DIGNITÁRIOS E CUMPRIMENTO DE ORDENS JUDICIAIS NAS EXCEÇÕES AO LIMITE DE DIÁRIAS OPERACIONAIS PARA A SECRETARIA DE SEGURANÇA, E DÁ OUTRAS PROVIDÊNCIAS.” (AUTORIA: PODER EXECUTIVO MUNICIPAL – PREFEITA RAIMUNDA NILDA DA SILVA CRUZ) TENHA SUA TRAMITAÇÃO EM REGIME DE URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>6309</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6309/requerimento_legislativo_no084.2026_urgencia_-_md.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA QUE O PROJETO: PROJETO DE LEI COMPLEMENTAR Nº010/2026 – “CONCEDE REAJUSTE DE 7,5% (SETE VIRGULA CINCO POR CENTO) SOBRE O VENCIMENTO BASE DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE PARNAMIRIM/RN REGIDOS PELA LEI COMPLEMENTAR Nº226, DE 21 DE OUTBRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.” (AUTORIA: PODER EXECUTIVO MUNICIPAL) TENHA SUA TRAMITAÇÃO EM REGIME DE URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>6311</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6311/requerimento_legislativo_no085.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, OUVIDO O PLENÁRIO, A  PRESTAÇÃO DE INFORMAÇÕES E ESCLARECIMENTOS, NO PRAZO DE ATÉ 15 (QUINZE) DIAS, POR PARTE DA PREFEITA MUNICIPAL DE PARNAMIRIM/RN (SRA. RAIMUNDA NILDA DA SILVA CRUZ) E DOS SECRETÁRIOS RESPONSÁVEIS PELAS PASTAS DA SEPLAF (SECRETARIA MUNICIPAL DE PLANEJAMENTO E FINANÇAS) E SESAD (SECRETARIA MUNICIPAL DE SAÚDE), A RESPEITO DO CONTRATO Nº 048/2023, FORMALIZADO ENTRE A SECRETARIA MUNICIPAL DE SAÚDE E A EMPRESA LIGA NORTE RIOGRANDENSE CONTRA O CÂNCER– CNPJ Nº 08.428.765/0001-39, TENDO COMO OBJETO A CONTRATAÇÃO DE EMPRESA PRESTADORA DE SERVIÇO EM SAÚDE PARA REALIZAR DIVERSOS PROCEDIMENTOS CIRÚRGICOS, NO ÂMBITO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6316</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6316/requerimento_legislativo_no086.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, APÓS OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 150, §5º, INCISOS VII E VIII, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR O SEGUINTE TEMA: DEBATER A CONSTRUÇÃO DA UBS DE ROSA DOS VENTOS.</t>
+  </si>
+  <si>
+    <t>7020</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7020/requerimento_legislativo_no087.2026_ver._gabriel_cesar.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, APÓS A OITIVA DO PLENÁRIO, A REALIZAÇÃO DE SESSÃO SOLENE EM HOMENAGEM AOS 108 ANOS DE FUNDAÇÃO DA IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS NO RIO GRANDE DO NORTE – IEADERN, EM RECONHECIMENTO À SUA RELEVANTE CONTRIBUIÇÃO ESPIRITUAL, SOCIAL E HISTÓRICA PARA O POVO POTIGUAR, A REALIZAR-SE NAS DEPENDÊNCIAS DESTA CASA LEGISLATIVA, EM DATA A SER OPORTUNAMENTE DEFINIDA.</t>
+  </si>
+  <si>
+    <t>7021</t>
+  </si>
+  <si>
+    <t>RETIRADA DE PAUTA DO PROJETO DE LEI Nº 171/2025 - “RECONHECE COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE PARNAMIRIM/RN O ESTABELECIMENTO CALDO DE CANA DO MOACIR E DÁ OUTRAS PROVIDÊNCIAS” (AUTORIA: PODER LEGISLATIVO MUNICIPAL - VEREADOR EURICO SHIGEYUKI DOS SANTOS SHIIKI “EURICO DA JAPÃO”) PARA A REALIZAÇÃO DE AJUSTES TÉCNICOS.</t>
+  </si>
+  <si>
+    <t>7022</t>
+  </si>
+  <si>
+    <t>RETIRADA DE PAUTA DO PROJETO DE LEI Nº 090/2026 - “RECONHECE COMO PATRIMÔNIO CULTURAL IMATERIAL E GASTRONÔMICO DO MUNICÍPIO DE PARNAMIRIM/RN.” (AUTORIA: PODER LEGISLATIVO MUNICIPAL - VEREADOR EURICO SHIGEYUKI DOS SANTOS SHIIKI “EURICO DA JAPÃO”) PARA A REALIZAÇÃO DE AJUSTES TÉCNICOS.</t>
+  </si>
+  <si>
+    <t>7027</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7027/requerimento_legislativo_no091.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, OUVIDO O PLENÁRIO, A  PRESTAÇÃO DE INFORMAÇÕES E ESCLARECIMENTOS, NO PRAZO DE ATÉ 15 (QUINZE) DIAS, POR PARTE DA PREFEITA MUNICIPAL DE PARNAMIRIM/RN (SRA. RAIMUNDA NILDA DA SILVA CRUZ) E DAS SECRETÁRIAS RESPONSÁVEIS PELAS PASTA DA SEMAS (SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL), A RESPEITO DO EDITAL DE CHAMAMENTO PÚBLICO Nº 001/2026 – PROCESSO SELETIVO SIMPLIFICADO – PSS/SEMAS, DESTINADO À CONTRATAÇÃO TEMPORÁRIA DE PROFISSIONAIS PARA ATUAÇÃO NA REDE SOCIOASSISTENCIAL DO MUNICÍPIO DE PARNAMIRIM/RN</t>
+  </si>
+  <si>
+    <t>7094</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7094/requerimento_legislativo_no091.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, A  PRESTAÇÃO DE INFORMAÇÕES E ESCLARECIMENTOS, NO PRAZO DE ATÉ 15 (QUINZE) DIAS, POR PARTE DA PREFEITA MUNICIPAL DE PARNAMIRIM/RN (SRA. RAIMUNDA NILDA DA SILVA CRUZ) E DAS SECRETÁRIAS RESPONSÁVEIS PELAS PASTA DA SEMAS (SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL), A RESPEITO DO EDITAL DE CHAMAMENTO PÚBLICO Nº 001/2026 – PROCESSO SELETIVO SIMPLIFICADO – PSS/SEMAS, DESTINADO À CONTRATAÇÃO TEMPORÁRIA DE PROFISSIONAIS PARA ATUAÇÃO NA REDE SOCIOASSISTENCIAL DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7095</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7095/requerimento_legislativo_no092.2026_ver._rarika_bastos.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NOS ARTIGOS 39, INCISO VI, E 45, § 1º, INCISOS IV E V, DA LEI ORGÂNICA DO MUNICÍPIO, BEM COMO NOS ARTIGOS 8º, INCISO VIII, 13, INCISO XII, 16, INCISO II, E 150, § 5º, INCISO I, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, AUTORIZAÇÃO PARA AUSENTAR-SE DAS ATIVIDADES PARLAMENTARES NO PERÍODO DE 15 A 19 DE JUNHO DE 2026, A FIM DE PARTICIPAR, COMO REPRESENTANTE DO PODER PÚBLICO MUNICIPAL, DA 60ª REUNIÃO ORDINÁRIA DO CONSELHO NACIONAL DAS CIDADES (CONCIDADES), REALIZADA PELO MINISTÉRIO DAS CIDADES, EM BRASÍLIA/DF.</t>
+  </si>
+  <si>
+    <t>7096</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7096/requerimento_legislativo_no093.2026_ver._rarika_bastos.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ART. 74, § 2º, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, A INCLUSÃO EM PAUTA DO PROJETO DE RESOLUÇÃO Nº 013/2025, PARA FINS DE REAPRESENTAÇÃO DA MATÉRIA, NOS TERMOS REGIMENTAIS APLICÁVEIS.</t>
+  </si>
+  <si>
+    <t>7097</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7097/requerimento_legislativo_no094.2026_ver._rarika_bastos.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ART. 93, ALÍNEA “K”, DA LEI ORGÂNICA MUNICIPAL E NOS ARTIGOS 81, VIII, 150, §4º, II E 109 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA ALUSIVA AO AGOSTO LILÁS 2026.</t>
+  </si>
+  <si>
+    <t>7247</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7247/requerimento_legislativo_no095.2026_ver._rarika_bastos.pdf</t>
+  </si>
+  <si>
+    <t>7248</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7248/requerimento_legislativo_no096.2026_ver._rarika_bastos.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ART. 17, § 2º, NO ART. 39 E NO ART. 93 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM/RN, BEM COMO NO ART. 18, INCISOS I E VI, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, A REALIZAÇÃO DE SESSÃO SOLENE PARA A CONCESSÃO DA COMENDA DO MÉRITO AMBIENTAL E SUSTENTÁVEL, INSTITUÍDA PELA RESOLUÇÃO Nº 016/2018, A SER OUTORGADA ÀS PESSOAS FÍSICAS E INSTITUIÇÕES JURÍDICAS QUE TENHAM SE DESTACADO POR SUAS RELEVANTES AÇÕES EM DEFESA DO MEIO AMBIENTE E DO DESENVOLVIMENTO SUSTENTÁVEL NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7242</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7242/requerimento_legislativo_no98.2026_ver._michael_diniz.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER AO SENHOR LEALDO PEZZI ARAÚJO, SECRETÁRIO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE PARNAMIRIM/RN, QUE ENVIE A ESTA CÂMARA, COM BASE NOS PRINCÍPIOS DA PUBLICIDADE E DA TRANSPARÊNCIA QUE REGEM A ADMINISTRAÇÃO PÚBLICA, O ENVIO DE ESCLARECIMENTOS, NOS TERMOS QUE PASSAM A EXPOR.</t>
+  </si>
+  <si>
+    <t>7197</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7197/requerimento_legislativo_no99.2026_ver._diego.pdf</t>
+  </si>
+  <si>
+    <t>099	VER. DIEGO AMÉRICO	REQUERIMENTO DE AUDIÊNCIA PÚBLICA, COM O OBJETIVO DE PROMOVER AMPLO DEBATE ACERCA DA SITUAÇÃO DOS TÉCNICOS EM SAÚDE BUCAL (TSB) VINCULADOS À REDE MUNICIPAL DE SAÚDE, ESPECIALMENTE QUANTO À AUSÊNCIA DO REPASSE DO INCENTIVO FINANCEIRO ORIUNDO DO GOVERNO FEDERAL DESTINADO ÀS EQUIPES DE SAÚDE BUCAL._x000D_
+PARA TANTO, REQUER-SE A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA COM A PARTICIPAÇÃO DA SECRETARIA MUNICIPAL DE SAÚDE E DA PROCURADORIA-GERAL DO MUNICÍPIO, BEM COMO REPRESENTANTES DA CATEGORIA, SINDICATOS, CONSELHOS PROFISSIONAIS E DEMAIS INTERESSADOS, PARA TRATAR DOS SEGUINTES PONTOS:_x000D_
+Esclarecimentos sobre o incentivo financeiro federal destinado às equipes de saúde bucal; _x000D_
+Critérios legais para a distribuição dos recursos recebidos pelo Município; _x000D_
+Situação atual dos Técnicos em Saúde Bucal (TSB) quanto ao recebimento dos incentivos financeiros; _x000D_
+Análise da legislação federal aplicável à matéria; _x000D_
+Posicionamento da Secretaria Municipal de Saúde e da Procuradoria-Geral do Municípi</t>
+  </si>
+  <si>
+    <t>7249</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7249/requerimento_legislativo_no100.2026_ver._professor_italo.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER,  A RETIRADA DE PAUTA  DO PROJETO DE LEI DE N° PROJETO DE LEI Nº 45/2026, PARA CUMPRIMENTO DO DESPACHO, REQUERIDO PELA COMISSÃO DE CONSTITUIÇÃO E REDAÇÃO FINAL.</t>
+  </si>
+  <si>
+    <t>7251</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7251/requerimento_legislativo_no101.2026_retirada_de_pauta_-_md.docx</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA RETIRAR DE PAUTA A SEGUINTE MATÉRIA: PROJETO DE LEI Nº071/2026 – “DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.” (AUTORIA: PODER EXECUTIVO MUNICIPAL – PREFEITA RAIMUNDA NILDA DA SILVA CRUZ.).</t>
+  </si>
+  <si>
+    <t>7575</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7575/requerimento_legislativo_no102.2026_ver._italo.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, OUVIDO O PLENÁRIO, QUE SEJA REALIZADA SESSÃO SOLENE PROFESSORA NISIA MACHADO, COM BASE NA RESOLUÇÃO N°06/2017, A SER REALIZADA NO MÊS DE OUTUBRO DE 2026 E SESSÃO SOLENE DO DIPLOMA ALUNO NOTA 10, COM BASE NA RESOLUÇÃO N° 13/2019, A SER REALIZADA NO MÊS DE AGOSTO DE 2026.</t>
+  </si>
+  <si>
+    <t>7578</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7578/requerimento_legislativo_no103.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, APÓS OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 150 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, O ENVIO DE OFÍCIO PELO PRESIDENTE DESTA CASA LEGISLATIVA, À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E SANEAMENTO, PARA FINS DE CIÊNCIA E ADOÇÃO DAS PROVIDÊNCIAS CABÍVEIS, ACERCA DA EMENDA IMPOSITIVA DE NÚMERO – 60/2025 – À LEI ORÇAMENTÁRIA ANUAL DE 2026.</t>
+  </si>
+  <si>
+    <t>7579</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7579/requerimento_legislativo_no104.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, APÓS OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 150 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, O ENVIO DE OFÍCIO PELO PRESIDENTE DESTA CASA LEGISLATIVA, À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E URBANISMO, PARA FINS DE CIÊNCIA E ADOÇÃO DAS PROVIDÊNCIAS CABÍVEIS, ACERCA DA EMENDA IMPOSITIVA DE NÚMERO – 59/2025 – À LEI ORÇAMENTÁRIA ANUAL DE 2026.</t>
+  </si>
+  <si>
+    <t>7580</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7580/requerimento_legislativo_no105.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, APÓS OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 150 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, O ENVIO DE OFÍCIO PELO PRESIDENTE DESTA CASA LEGISLATIVA, À SECRETARIA MUNICIPAL DE CULTURA, PARA FINS DE CIÊNCIA E ADOÇÃO DAS PROVIDÊNCIAS CABÍVEIS, ACERCA DA EMENDA IMPOSITIVA DE NÚMERO – 58/2025 – À LEI ORÇAMENTÁRIA ANUAL DE 2026.</t>
+  </si>
+  <si>
+    <t>7581</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7581/requerimento_legislativo_no106.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, APÓS OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 150 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, O ENVIO DE OFÍCIO PELO PRESIDENTE DESTA CASA LEGISLATIVA, À SECRETARIA MUNICIPAL DE SEGURANÇA E MOBILIDADE URBANA, PARA FINS DE CIÊNCIA E ADOÇÃO DAS PROVIDÊNCIAS CABÍVEIS, ACERCA DA EMENDA IMPOSITIVA DE NÚMERO – 51/2025 – À LEI ORÇAMENTÁRIA ANUAL DE 2026.</t>
+  </si>
+  <si>
+    <t>7582</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7582/requerimento_legislativo_no107.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, APÓS OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 150 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, O ENVIO DE OFÍCIO PELO PRESIDENTE DESTA CASA LEGISLATIVA, À SECRETARIA MUNICIPAL DE ESPORTE, JUVENTUDE E LAZER, PARA FINS DE CIÊNCIA E ADOÇÃO DAS PROVIDÊNCIAS CABÍVEIS, ACERCA DA EMENDA IMPOSITIVA DE NÚMERO – 55/2025 – À LEI ORÇAMENTÁRIA ANUAL DE 2026.</t>
+  </si>
+  <si>
+    <t>7583</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7583/requerimento_legislativo_no108.2026_ver._michael_borges.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, APÓS OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, NO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE PARNAMIRIM E NO ARTIGO 150 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARNAMIRIM, O ENVIO DE OFÍCIO PELO PRESIDENTE DESTA CASA LEGISLATIVA, AO GABINETE CIVIL, PARA FINS DE CIÊNCIA E ADOÇÃO DAS PROVIDÊNCIAS CABÍVEIS, ACERCA DA EMENDA IMPOSITIVA DE NÚMERO – 54/2025 – À LEI ORÇAMENTÁRIA ANUAL DE 2026.</t>
+  </si>
+  <si>
+    <t>7577</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7577/requerimento_legislativo_no109.2026_retirada_de_pauta_-_md.docx</t>
+  </si>
+  <si>
+    <t>REQUER, OUVIDO O PLENÁRIO, AUTORIZAÇÃO PARA RETIRAR DE PAUTA A SEGUINTE MATÉRIA: PROJETO DE LEI COMPLEMENTAR Nº07/2026 – “ALTERA O ART. 4º, CAPUT E INCISOS I E II E ALINEAS DA LEI COMPLEMENTAR Nº306, DE 31 DE DEZEMBRO DE 2025. ” (AUTORIA: PODER EXECUTIVO MUNICIPAL – PREFEITA RAIMUNDA NILDA DA SILVA CRUZ).</t>
+  </si>
+  <si>
     <t>3745</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3745/indicacao_n_01.2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE - SESAD, A AQUISIÇÃO DE 15 (QUINZE) MOTOCICLETAS, A SEREM DESTINADAS AOS SUPERVISORES GERAIS E SUPERVISORES DE CAMPO DA VIGILÂNCIA AMBIENTAL.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3746/indicacao_n_02.2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A AQUISIÇÃO DE 02 (DOIS) VEÍCULOS UTILITÁRIOS, COM CAPACIDADE DE 16 LUGARES CADA, A SEREM DESTINADOS AOS AGENTES DA VIGILÂNCIA AMBIENTAL, PARA REALIZAÇÃO DE DESLOCAMENTOS DE MAIOR DISTÂNCIA.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>Binho de Ambrósio</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3747/ind_003_de_2026.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO DE N°1.171/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA SETE DE SETEMBRO, NO BAIRRO DE LIBERDADE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3748/indicacao_n_04.2026.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO DE N°1.173/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA PRINCESA ISABEL, NO BAIRRO LIBERDADE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3749/ind_005_de_2026.pdf</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO Nº157/2025 A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A PINTURA E MANUTENÇÃO DA UBS ENFERMEIRO FRANCISCO GOMES DA SILVA, NO BAIRRO LIBERDADE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>3750</t>
@@ -1639,53 +2746,50 @@
   <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, À EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), A CRIAÇÃO DA COORDENADORIA MUNICIPAL DE SUPERVISÃO E REVITALIZAÇÃO DOS RIOS DE PARNAMIRIM.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4248/indicacao_n_24.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA DO MUNICÍPIO DE PARNAMIRIM, RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A CRIAÇÃO DE UM CENTRO MUNICIPAL DE FISIOTERAPIA, DESTINADO A OFERECER ATENDIMENTO ESPECIALIZADO À POPULAÇÃO, PROMOVENDO A REABILITAÇÃO FÍSICA, MOTORA E FUNCIONAL DOS PACIENTES DO SISTEMA ÚNICO DE SAÚDE (SUS) NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4249/indicacao_n_25.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, À EXCELENTÍSSIMA SENHORA  RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A EFETIVAÇÃO DO DECRETO Nº 6.421/2021, QUE INSTITUI O CENTRO DE INFORMAÇÕES ESTRATÉGICAS DE VIGILÂNCIA EM SAÚDE MUNICIPAL – CIEVS, DEFININDO SUAS COMPETÊNCIAS, ESTRUTURA ORGANIZACIONAL E ATRIBUIÇÕES, CONFORME DISPOSTO NA REFERIDA NORMA.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4250/ind_026_de_2026.pdf</t>
   </si>
   <si>
     <t>REITERA AO PODER EXECUTIVO MUNICIPAL, A INDICAÇÃO Nº 2.767/2023, QUE SOLICITA A ELABORAÇÃO DE PROJETO DE LEI BASEADO NO QUE PREVÊ A LEI FEDERAL Nº 13.119/2014, QUE ESTABELECE O REGIME JURÍDICO DAS PARCERIAS ENTRE ADMINISTRAÇÃO PÚBLICA  E AS ORGANIZAÇÕES DA SOCIEDADE CIVIL, EM TERMO DE FOMENTO OU EM ACORDOS DE COOPERAÇÃO, NA GESTÃO DOS EQUIPAMENTOS ESPORTIVOS (GINÁSIOS, QUADRAS, CENTROS ESPORTIVOS) LOCALIZADOS NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4251/ind_027_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AOS SECRETÁRIOS MUNICIPAIS DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA  SR. GIVANILDO GOMES DO NASCIMENTO, E SECRETÁRIA DA MULHER SRA. KATIA PALHANO, A ADOÇÃO E IMPLANTAÇÃO DO PROJETO “CABINE ROSA” NO MUNICÍPIO DE PARNAMIRIM/RN, COM FOCO NA PREVENÇÃO, ACOLHIMENTO E COMBATE À VIOLÊNCIA E AO ASSÉDIO CONTRA A MULHER DURANTE EVENTOS FESTIVOS, ESPECIALMENTE NO PERÍODO CARNAVALESCO.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4252/ind_028_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DA ADMINISTRAÇÃO E DOS RECURSOS HUMANOS, QUE SEJAM TOMADAS AS MEDIDA ADMINISTRATIVAS PARA O ENQUADRAMENTO DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS QUE TIVERAM SEUS EMPREGOS PÚBLICOS TRANSFORMADOS EM CARGOS PÚBLICOS PELA LEI COMPLEMENTAR N.° 301 DE 30 DE DEZEMBRO DE 2025, NO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS PROFISSIONAIS DA SAÚDE EFETIVOS DA SECRETARIA MUNICIPAL DE SAÚDE DE PARNAMIRIM/RN</t>
   </si>
   <si>
     <t>4254</t>
@@ -1694,50 +2798,53 @@
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4254/ind_029_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, PARA QUE UNAM ESFORÇOS PARA REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS, BEM COMO MANUTENÇÃO EM BUEIROS DE DRENAGEM PLUVIAL NA RUA PRAIA DE BAHIA FORMOSA, BAIRRO DE NOVA PARNAMIRIM, PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4255/ind_030_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, A REALIZAÇÃO DA PODA DAS ÀRVORES LOCALIZADAS NA RUA RIO JUNDIAI, BAIRRO DO PARQUE INDUSTRIAL, EMAÚS, PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4256/ind_031_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, QUE UNAM ESFORÇOS PARA REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA MANOEL MONTEIRO FILHO, PRÓXIMO A RESÊNCIA DE Nº 78, BAIRRO DE PASSAGEM DE AREIA, PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>4257</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_n_32.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL - SEMAS, EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE - SESAD, PARA QUE UNAM ESFORÇOS PARA INTENSIFICAÇÃO DE AÇÕES INTERSETORIAIS ENTRE A SEMAS E A SESAD, VISANDO O ATENDIMENTO INTEGRAL DAS FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4258/ind_033_de_2026.pdf</t>
   </si>
   <si>
     <t>REITERAR O INDICATIVO  DE Nº 005/2025 DE MESMA AUTORIA A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVA À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, SOLICITAR O COMPLEMENTO DA PAVIMENTAÇÃO PELO MÉTODO BRIPAR, DA RUA RIO PARNAÍBA, LOCALIZADA NO BAIRRO EMAÚS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4259/indicacao_n_34.2026.pdf</t>
   </si>
   <si>
     <t>REITERAR O INDICATIVO Nº º2.277/2023 E 006/2025 DE MESMA AUTORIA,A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, SOLICITAR O COMPLEMENTO DA PAVIMENTAÇÃO ASFÁLTICA DA AV. RIO PITIMBU, NO CONJUNTO PARQUE INDUSTRIAL, NO BAIRRO DE EMAÚS.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
@@ -1980,605 +3087,485 @@
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR) E À SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO (SETUDE), QUE SEJAM ADOTADAS AS PROVIDÊNCIAS ADMINISTRATIVAS CABÍVEIS, COM A DEVIDA ARTICULAÇÃO INSTITUCIONAL E A FORMALIZAÇÃO DOS ENCAMINHAMENTOS JUNTO À CAPITANIA DOS PORTOS DO RIO GRANDE DO NORTE (CPRN), OBJETIVANDO A DELIMITAÇÃO E REGULAMENTAÇÃO DE ÁREA ESPECÍFICA DESTINADA À PROTEÇÃO E AO ORDENAMENTO DA PESCA ARTESANAL, MEDIANTE A INSTALAÇÃO DE BÓIAS DE SINALIZAÇÃO NÁUTICA NA ÁREA DELIMITADA PELO TERMO DE AUTORIZAÇÃO DE USO SUSTENTÁVEL CONCEDIDO À COLÔNIA DE PESCA Z-56 – PIRANGI DO NORTE, VISANDO À SEGURANÇA DA ATIVIDADE PESQUEIRA, À PRESERVAÇÃO DOS RECURSOS NATURAIS E À ORGANIZAÇÃO DO USO DO ESPAÇO MARÍTIMO.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4358/ind_061_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) E À SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO (SETUDE), QUE SEJAM ADOTADAS AS PROVIDÊNCIAS ADMINISTRATIVAS NECESSÁRIAS, JUNTO À SECRETARIA DO PATRIMÔNIO DA UNIÃO (SPU), VISANDO À FORMALIZAÇÃO DO TERMO DE ADESÃO À GESTÃO DAS PRAIAS (TAGP), NO ÂMBITO DO PROJETO ORLA, COM O OBJETIVO DE VIABILIZAR A GESTÃO MUNICIPAL DAS PRAIAS MARÍTIMAS.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4359/ind_062_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) E À SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO (SETUDE), QUE SEJAM ADOTADAS AS PROVIDÊNCIAS ADMINISTRATIVAS NECESSÁRIAS PARA INSTITUIR CADASTRO PERMANENTE E UNIFICADO DE VENDEDORES AMBULANTES, VINCULADO À PLATAFORMA GOV.BR, COM SISTEMA INFORMATIZADO E COMPARTILHADO ENTRE AS SECRETARIAS MUNICIPAIS, CONTEMPLANDO CADASTRAMENTO ANUAL COM ATUALIZAÇÃO SIMPLIFICADA E ORGANIZAÇÃO POR CATEGORIA DE ATIVIDADE.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>63</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4360/ind_063_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), À SECRETARIA MUNICIPAL DE SAÚDE (SESAD) E À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM), QUE SEJA REALIZADO OPERATIVO DE APREENSÃO, RECOLHIMENTO, REGISTRO, CADASTRAMENTO E DESTINAÇÃO ADEQUADA DE ANIMAIS DE GRANDE PORTE SOLTOS NAS VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE PARNAMIRIM/RN, EM CONFORMIDADE COM AS LEIS MUNICIPAIS Nº 2.389/2023 E Nº 867/1996, VISANDO À SEGURANÇA VIÁRIA, À PROTEÇÃO DA SAÚDE PÚBLICA, AO BEM-ESTAR ANIMAL E AO ORDENAMENTO DOS ESPAÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4361/ind_064_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA DE ESTADO DA ADMINISTRAÇÃO (SEAD), À SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA E DA DEFESA SOCIAL (SESED), À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) E À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E RECURSOS HUMANOS (SEARH), QUE SEJA REALIZADA A ANÁLISE DA POSSIBILIDADE, BEM COMO A ADOÇÃO DAS PROVIDÊNCIAS ADMINISTRATIVAS NECESSÁRIAS PARA A CESSÃO DA ESTRUTURA DO PRÉDIO LOCALIZADO NA RUA TENENTE FERREIRA MALDOS, S/N, CENTRO, PARNAMIRIM/RN, NAS PROXIMIDADES DO MERCADO PÚBLICO MUNICIPAL, IMÓVEL QUE ABRIGOU ANTERIORMENTE O 3º BATALHÃO DE POLÍCIA MILITAR (3º BPM), VISANDO À DESTINAÇÃO DO ESPAÇO PARA A INSTALAÇÃO DO CENTRO DE OPERAÇÕES INTEGRADAS (COI).</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4362/ind_065_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, QUE SEJAM ENVIADOS ESFORÇOS PARA A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE DO TIPO LOMBADA EM FRENTE AO CONDOMÍNIO RESIDENCIAL GREEN GARDEN, Nº 524, LOCALIZADO NA RUA ADAIL PAMPLONA DE MENEZES, NO BAIRRO NOVA PARNAMIRIM.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4363/ind_066_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, PARA QUE SEJA REALIZADA A OPERAÇÃO TAPA-BURACO, NA RUA ALGAROBA PRÓXIMA A MERCEARIA SERIDÓ, LOCALIZADA NO BAIRRO NOVA PARNAMIRIM.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>67</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4364/ind_067_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, PARA QUE SEJA REALIZADA A OPERAÇÃO TAPA-BURACO NA RUA CAPITÃO AVIADOR HERALDO CUNHA DE MARTINHO, PRÓXIMO AO CRUZAMENTO COM A RUA AVELOZ, LOCALIZADA NO BAIRRO NOVA PARNAMIRIM.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4365/ind_068_de_2026.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO N° 94/2024, QUE INDICA À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, EXTENSIVO E A SECRETARIA MUNICIPAL DE TRIBUTAÇÃO – SEMUT, A REALIZAÇÃO DE ESTUDOS TÉCNICOS PARA O ENVIO DE UM PROJETO DE LEI COMPLEMENTAR DE EXCLUSIVA COMPETÊNCIA DO EXECUTIVO, COM O OBJETIVO DE CONCEDER ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) AOS IMÓVEIS QUE SEJAM DE PROPRIEDADE E RESIDÊNCIA DE CONTRIBUINTE, CÔNJUGE E/OU FILHOS DAS FAMÍLIAS QUE COMPROVADAMENTE SEJAM PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA).</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>69</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4366/ind_069_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A RETIRADA DE ENTULHO NA RUA SEBASTIANA CONSTÂNCIA DA SILVA, PRÓXIMO À IGREJA ASSEMBLEIA DE DEUS, NO BAIRRO ROSA DOS VENTOS.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4367/ind_070_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DA MULHER E DOS DIREITOS – SEMMUD, A ADOÇÃO DE PROVIDÊNCIAS PARA A IMPLANTAÇÃO DO PROJETO BANCO VERMELHO EM PRAÇAS, PARQUES E DEMAIS ESPAÇOS PÚBLICOS DE GRANDE CIRCULAÇÃO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4368/ind_071_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM QUE SEJA REALIZADA A IMPLANTAÇÃO DE 02 (DUAS) LOMBADAS NA RUA JOÃO IRINEU ANTUNES, PRÓXIMO AO CRAS (CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL) E À UBS DO BAIRRO BELA PARNAMIRIM.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>72</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4369/ind_072_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA RUA OTANI GOMES DE CASTRO, NO BAIRRO VALE DO SOL.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
-    <t>73</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4371/ind_073_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A REALIZAÇÃO DE PODA DAS ÁRVORES LOCALIZADSA NA RUA SEBASTIANA CONSTÂNCIA DA SILVA, NO BAIRRO ROSA DOS VENTOS.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
-    <t>74</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4372/ind_074_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NO CRUZAMENTO DA AVENIDA PRESIDENTE GETÚLIO VARGAS COM A AVENIDA SATURNINO DA ROCHA LARANJEIRAS, NO BAIRRO PASSAGEM DE AREIA, NESTE MUNICÍPIO DE PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
-    <t>75</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4373/ind_075_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETÁRIA DE SERVIÇOS URBANOS, SRA. RENATA DA SILVA CRUZ E A SECRETARIA DE LIMPEZA URBANA SRA. ROSEANE PAIVA DE AMORIM, A SOLICITAÇÃO DA PODA DAS ÁRVORES DO CANTEIRO CENTRAL DA  RUA SINEDINO XAVIER DE OLIVEIRA, NO BAIRRO DE ROSA DOS VENTOS.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
-    <t>76</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4374/ind_076_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 49/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), VISANDO A AQUISIÇÃO DE EQUIPAMENTOS DE LABORATÓRIO PARA O CENTRO DE CONTROLE DE ZOONOSES.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
-    <t>77</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4375/ind_077_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 50/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), VISANDO A AQUISIÇÃO DE EQUIPAMENTOS DE MANEJO E CONTENÇÃODE ANIMAIS E EPIS.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
-    <t>78</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4376/ind_078_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE OBRAS PÚBLICAS E SANEAMENTO, O SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A ADOÇÃO DE MEDIDAS URGENTES PARA A REALIZAÇÃO DE UMA OPERAÇÃO TAPA-BURACO NA RUA DOS CAJUEIROS NO BAIRRO NOVA PARNAMIRIM.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>79</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4073/ind_079_de_2026.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DA FACHADA COM IDENTIFICAÇÃO/PLACA OFICIAL DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL (CMEI) PROFESSORA JUDITH AGUIAR, LOCALIZADO NA RUA DAS BUTIÁS, NO BAIRRO BELA PARNAMIRIM.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>80</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4378/ind_080_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA DE SERVIÇOS URBANOS, SRA. RENATA DA SILVA CRUZ E A SECRETARIA DE LIMPEZA URBANA SRA. ROSEANE PAIVA DE AMORIM, A SOLICITAÇÃO DA PODA DAS ÁRVORES DO CANTEIRO CENTRAL DA RUA PEDRO NUNES FERREIRA, NO BAIRRO DE MONTE CASTELO, PRÓXIMO AO SUPERMERCADO QUEIROZ.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>81</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4107/ind_081_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO E A SESDEM, QUE SEJA REALIZADO UM ESTUDO PARA IMPLANTAÇÃO DE UMA PARADA/ABRIGO PARA PASSAGEIROS, NAS PROXIMIDADES DO CONDOMÍNIO AQUARELA (SENTIDO CAIC), RUA OSCAR RAMALHO DE FARIAS, Nº102 BAIRRO ROSA DOS VENTOS/PARNAMIRIM- RN.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>82</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4108/ind_082_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO E A SEMSUR, QUE SEJA REALIZADA DEDETIZAÇÃO NA PRAÇA PICO DO CABUGI NO BAIRRO DE EMAÚS ( PARQUE INDUSTRIAL), NO BAIRRO DE EMAÚS – PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>83</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4379/indicacao_n_83.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO E A SESDEM, QUE SEJA REALIZADO UM ESTUDO PARA RETIRADA E/OU REMANEJAMENTO DE UMA LOMBADA, SITUADA À RUA OSCAR RAMALHO DE FARIAS, Nº 65 BAIRRO ROSA DOS VENTOS – PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>84</t>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4380/indicacao_n_084.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, À EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), A IMPLEMENTAÇÃO DE AÇÕES PERMANENTES E REGULARES DE EDUCAÇÃO AMBIENTAL NO ÂMBITO DO MUNICÍPIO, POR MEIO DE ATIVIDADES EDUCATIVAS CONTÍNUAS EM ESCOLAS, COMUNIDADES E ESPAÇOS PÚBLICOS, VISANDO PROMOVER A CONSCIENTIZAÇÃO SOBRE PRESERVAÇÃO AMBIENTAL, USO SUSTENTÁVEL DOS RECURSOS NATURAIS, DESCARTE CORRETO DE RESÍDUOS SÓLIDOS, PROTEÇÃO DOS RIOS E ÁREAS DE PRESERVAÇÃO, FORTALECENDO A CIDADANIA AMBIENTAL E A RESPONSABILIDADE COLETIVA.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>85</t>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4381/indicacao_n_085.2026.pdf</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO Nº 98/2024 AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, PARA QUE IMPONHAM ESFORÇOS NO SENTIDO DE QUE SEJA FEITO A CRIAÇÃO DE UMA SEDE DO CADASTRO ÚNICO PARA PROGRAMAS SOCIAIS (CADÚNICO) EM NOVA PARNAMIRIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>86</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4382/ind_086_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AOS SECRETÁRIOS MUNICIPAIS DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA , SENHOR GIVANILDO GOMES DO NASCIMENTO, A ADOÇÃO URGENTE DE SINALIZAÇÃO VIÁRIA DA RUA JOSÉ INÁCIO, PIRANGI DO NORTE, PARNAMIRIM/RN,  COM PINTURA DO MEIO-FIO NA COR AMARELA EM TODA A EXTENSÃO DA VIA E INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO VERTICAL COM A INDICAÇÃO “PROIBIDO ESTACIONAR” AO LONGO DE TODA A RUA JOSÉ INÁCIO.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>87</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4384/ind_087_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AOS SECRETÁRIOS MUNICIPAIS DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM) , SENHOR GIVANILDO GOMES DO NASCIMENTO, A ADOÇÃO URGENTE DE MEDIDAS DE ORDENAMENTO E SINALIZAÇÃO VIÁRIA NA RUA MISAEL PINHEIRO DE LIMA, EM ROSA DOS VENTOS, NO MUNICÍPIO DE PARNAMIRIM/RN,  SENDO A PINTURA DO MEIO-FIO NA COR AMARELA EM TODA A EXTENSÃO DA VIA, COM O OBJETIVO DE COIBIR O ESTACIONAMENTO IRREGULAR; INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO VERTICAL COM A INDICAÇÃO “PROIBIDO ESTACIONAR” AO LONGO DE TODA A RUA MISAEL PINHEIRO DE LIMA, DESDE A AVENIDA DR. MÁRIO NEGÓCIO ATÉ APÓS A ESCOLA EVOLUÇÃO; IMPLANTAÇÃO DE MÃO ÚNICA NO SENTIDO DA AVENIDA DR. MÁRIO NEGÓCIO PARA A RUA MISAEL PINHEIRO DE LIMA; INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO VERTICAL COM A INDICAÇÃO “SENTIDO PROIBIDO” NO SENTIDO DA RUA MISAEL PINHEIRO DE LIMA PARA A AVENIDA DR. MÁRIO NEGÓCIO.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>88</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4385/ind_088_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR, QUE SEJA REALIZADO O REPARO DO BUEIRO DA RUA HERONDINA MOREIRA DE SOUZA, BAIRRO DE LIBERDADE, CONFORME FOTO EM ANEXO.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>89</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4386/indicacao_n_89.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 51/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), VISANDO A AQUISIÇÃO DE INSUMOS PARA CONFECÇÃO DE PLACAS.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>90</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4387/indicacao_n_90.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 52/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), VISANDO A AQUISIÇÃO DE RAÇÃO PARA CÃES E GATOS EM SITUAÇÃO DE ABRIGO E/OU ABANDONO.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>91</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4388/ind_091_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETÁRIA DE SERVIÇOS URBANOS (SEMSUR), SENHORA RENATA CRUZ, A SOLICITAÇÃO DA PODA DAS ÁRVORES DO CANTEIRO CENTRAL AO LONGO DE TODA A EXTENSÃO DA RUA DOM LEME, NO BAIRRO DO CENTRO, PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>92</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4389/indicacao_n_92.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO E A SEMSUR, QUE SEJA REALIZADA A REESTRUTURAÇÃO DA ÁREA PET, SITUADA À PRAÇA ALUÍZIO ALVES (PARQUE INDUSTRIAL) EMAÚS/PARNAMIRIM- RN.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>93</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4390/ind_093_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO- SME QUE SEJA REALIZADO A REFORMA DA QUADRA DA ESCOLA BRIGADEIRO EDUARDO GOMES, LOCALIZADO NO BAIRRO NOVA PARNAMIRIM, NA CIDADE DE PARNAMIRIM; E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>94</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4392/ind_094_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO Nº 824/2025, PARA A INSTALAÇÃO DE EMBORRACHAMENTO NA RAMPA DE ACESSO À ENTRADA DA UNIDADE BÁSICA DE SAÚDE - UBS VEREADOR TEODOMIRO BARBOSA, BAIRRO BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>95</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4109/ind_095_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL - SEMAS, PARA REALIZAÇÃO DO FORTALECIMENTO DO CRAS DO PARQUE INDUSTRIAL, COM AMPLIAÇÃO DE OFICINAS PROFISSIONALIZANTES E CURSOS DE CAPACITAÇÃO PARA O MERCADO DE TRABALHO.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>96</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4110/ind_096_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL - SEMAS E DA SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA - SESDEM, ATRAVÉS DA GUARDA MUNICIPAL POR MEIO DA PATRULHA MARIA DA PENHA, A REALIZAÇÃO DE CAMPANHAS PERMANENTES DE COMBATE À VIOLÊNCIA DOMÉSTICA.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>97</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4393/indicacao_n_97.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL MOBILIDADE URBANA E SEGURANÇA, SESDEM, IMPLANTAÇÃO IMEDIATA DE FAIXA ELEVADA PARA PEDESTRES NA AV. MARIA LACERDA MONTENEGRO EM FRENTE AO COLÉGIO LINK, OBEDECENDO ÀS NORMAS TÉCNICAS DO CONTRAN (RESOLUÇÃO Nº 495/2014 E ATUALIZAÇÕES) E AOS CRITÉRIOS DE ACESSIBILIDADE DA NBR 9050/ABNT. COM SINALIZAÇÃO VERTICAL E HORIZONTAL ADEQUADA, INCLUINDO PLACAS DE ADVERTÊNCIA E PINTURA REFLETIVA, GARANTINDO VISIBILIDADE NOTURNA E SEGURANÇA DOS PEDESTRES QUE ALI TRAFEGUEM.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>98</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4111/ind_098_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, O REPARO DO CALÇAMENTO NO CRUZAMENTO ENTRE A RUA LINDALVA SANTIAGO E A RUA TENENTE OSÓRIO, NO BAIRRO ROSA DOS VENTOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>99</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4112/ind_099_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A PODA DE ÁRVORE LOCALIZADA NA RUA LINDALVA SANTIAGO, NAS PROXIMIDADES DA ESCOLA CRIANÇA FELIZ, NO BAIRRO ROSA DOS VENTOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>100</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4395/indicacao_n_100.2026.pdf</t>
   </si>
   <si>
     <t>LEONARDO LIMA DA COSTA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO CONFORME O REGIMENTO EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A REITERAÇÃO DA INDICAÇÃO N° 541/2021 PARA QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA PRAÇA COM ACADEMIA DA MELHOR IDADE, NA ÁREA VERDE LOCALIZADA ENTRE A AVENIDA GANDHI COM A RUA CANDELÁRIA, SITUADO NO BAIRRO DE NOVA PARNAMIRIM.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>101</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4432/indicacao_n_101.2026.pdf</t>
   </si>
   <si>
     <t>LEONARDO LIMA DA COSTA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO CONFORME O REGIMENTO EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A REITERAÇÃO DA INDICAÇÃO Nº 197/2023, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO BRIPAR, NA RUA RENITA EVANGELISTA MACEDO, SITUADA NA COMUNIDADE DO JAGATÁ (PLANALTINHO) NO BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>102</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4113/ind_102_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE TODAS AS INDICAÇÕES LEGISLATIVAS APRESENTADAS PELOS PARLAMENTARES SEJAM PUBLICADAS NO SITE OFICIAL DESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>103</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4114/ind_103_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA RUA DELFIM MOREIRA, NO BAIRRO SANTA TEREZA.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>104</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4115/ind_104_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO Nº 2.296/2025, PARA A AQUISIÇÃO DE CADEIRAS LONGARINAS PARA AS ÁREAS DE ESPERA DE ATENDIMENTO, PARA A UNIDADE DE SAÚDE VEREADOR TEODOMIRO BARBOSA, BAIRRO BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>105</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4433/indicacao_n_105.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO (SEMOP), QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO EM PARALELEPÍPEDO, PELO MÉTODO BRIPAR, NA RUA EDINES CARDOSO DA SILVA, NO BAIRRO NOVA ESPERANÇA, VISANDO À MELHORIA DAS CONDIÇÕES DE MOBILIDADE URBANA, ACESSIBILIDADE, SEGURANÇA VIÁRIA E QUALIDADE DE VIDA DOS MORADORES DA LOCALIDADE.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>106</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4434/indicacao_n_106.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM), QUE SEJA REALIZADA A OFERTA DE TREINAMENTOS, CURSOS DE CAPACITAÇÃO, AULÕES PREPARATÓRIOS DESTINADOS AOS CANDIDATOS A CONDUTORES INSCRITOS NA PLATAFORMA CNH DO BRASIL, VISANDO AMPLIAR O ACESSO À HABILITAÇÃO VEICULAR, PROMOVER A INCLUSÃO SOCIAL E PRODUTIVA, BEM COMO FORTALECER A FORMAÇÃO PARA A CONDUÇÃO SEGURA E RESPONSÁVEL NO TRÂNSITO.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>107</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4116/ind_107_de_2026.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO DE N°915/2025 DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA; SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, PARA A CONSTRUÇÃO DE UM CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL (CMEI), NO TERRENO CONCEDIDO PELO CONDOMÍNIO VILLARES, NA AV. PERIMETRAL, NO BAIRRO LIBERDADE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>108</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4117/ind_108_de_2026.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO DE N°012/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A DUPLICAÇÃO DA AVENIDA FELIZARDO MOURA, LOCALIZADA NO BAIRRO DE LIBERDADE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>109</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4144/ind_109_de_2026.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO DE N° 588/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ EXTENSIVO A SECRETARIA DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA E SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO PARA QUE SEJA REALIZADA A IMPLANTAÇÃO DE UMA CICLOVIA, NA AV. FELIZARDO MOURA, NOS BAIRROS JARDIM PLANALTO E LIBERDADE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4145/ind_110_de_2026.pdf</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO DE  N° 237/2025  DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, PARA QUE SEJA REALIZADA A DESCENTRALIZAÇÃO DA CENTRAL DE ATENDIMENTO SOCIAL – PROGRAMA SOCIAL BOLSA FAMÍLIA,DESTINANDO OS ATENDIMENTO PARA OS NÚCLEOS DO CRAS – CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>111</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4435/indicacao_n_111.2026.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO DE N° 1370/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA BEIRA RIO, NO BAIRRO PIRANGI DO NORTE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4436/indicacao_n_112.2026.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO DE N°1.175/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA DA ABOLIÇÃO, NO BAIRRO LIBERDADE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4074/ind_113_de_2026.pdf</t>
@@ -2790,51 +3777,51 @@
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO (SEMOP) E AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES (DNIT), QUE SEJAM REALIZADOS OS SERVIÇOS DE REPARO, MANUTENÇÃO E REFORÇO DAS ESTRUTURAS DE PROTEÇÃO DAS PASSARELAS LOCALIZADAS AO LONGO DA BR-101, NO TRECHO QUE CORTA O MUNICÍPIO DE PARNAMIRIM/RN, COM VISTAS A GARANTIR A SEGURANÇA DOS PEDESTRES E A ADEQUADA CONSERVAÇÃO DO PATRIMÔNIO PÚBLICO</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4443/indicacao_n_131.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO (SETUDE), QUE SEJA REALIZADA A CONFERÊNCIA MUNICIPAL DA PESCA, COM A FINALIDADE DE PROMOVER O DIÁLOGO ENTRE O PODER PÚBLICO E OS PESCADORES, FORTALECER A CADEIA PRODUTIVA LOCAL, DISCUTIR POLÍTICAS PÚBLICAS SETORIAIS E FOMENTAR O DESENVOLVIMENTO SUSTENTÁVEL DA ATIVIDADE PESQUEIRA NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4444/indicacao_n_132.2026.pdf</t>
   </si>
   <si>
-    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS), QUE SEJAM REALIZADOS SERVIÇOS DE MANUTENÇÃO DOS BANHEIROS E DOS VENTILADORES, BEM COMO A INSTALAÇÃO DE REDE DE INTERNET COM RESTRIÇÕES DE USO E CONTROLE DE ACESSO NO ALBERGUE NOTURNO MUNICIPAL DE PARNAMIRIM/RN.</t>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), QUE SEJA REALIZADA A CONSTRUÇÃO DE ESTRUTURA DE ISOLAMENTO EA INSTALAÇÃO DE PORTÃO NA LAGOA DE CAPTAÇÃO DE ÁGUAS PLUVIAIS SITUADA NA RUA ROSA FERNANDES DA SILVA, BAIRRO NOVA ESPERANÇA, PARNAMIRIM/RN, CEP 59144-210, COM O OBJETIVO DE GARANTIR A SEGURANÇA DA POPULAÇÃO, PREVENIR ACIDENTES E PRESERVAR A INFRAESTRUTURA DE DRENAGEM URBANA.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4445/indicacao_n_133.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA RUA LUÍZA MARIA CONCEIÇÃO SANTIAGO, NO BAIRRO PASSAGEM DE AREIA.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4155/ind_134_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 53/2025 – QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), VISANDO A AQUISIÇÃO DE VEÍCULOS PARA A SUPERVISÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
@@ -2919,53 +3906,50 @@
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4160/ind_141_de_2026.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA   RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE EDUCAÇÃO (SEMEC) E QUE VIABILIZEM ESFORÇOS PARA DÁ CUMPRIMENTO A   PORTARIA Nº 82/2026, QUE DEFINE O NOVO PISO SALARIAL DOS PROFESSORES DA EDUCAÇÃO BÁSICA, O  PISO SALARIAL PROFISSIONAL NACIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA FOI REAJUSTADO EM  REPRESENTANDO UM REAJUSTE DE 5,4% EM RELAÇÃO AO VALOR DE 2025.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4450/indicacao_n_142.2026.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, SOLICITAR O REPARO NOS BUEIROS LOCALIZADOS NA AVENIDA MARIA AMÉLIA MACHADO, NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO DE EMAÚS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>Rodrigo Cruz</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4451/indicacao_n_143.2026.pdf</t>
   </si>
   <si>
     <t>RODRIGO ALBUQUERQUE CRUZ, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, DESTA MUNICIPALIDADE – INDICAR A REALIZAÇÃO DO SERVIÇO TAPA-BURACO NA RUA DISTRITO FEDERAL, LOCALIZADO NO BAIRRO ROSA DOS VENTOS.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4452/indicacao_n_144.2026.pdf</t>
   </si>
   <si>
     <t>RODRIGO ALBUQUERQUE CRUZ, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, DESTA MUNICIPALIDADE – INDICAR A REALIZAÇÃO DO SERVIÇO TAPA-BURACO NO CRUZAMENTO DAS RUAS: SINEDINO XAVIER DE OLIVEIRA E DISTRITO FEDERAL, LOCALIZADO NO BAIRRO ROSA DOS VENTOS.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4453/indicacao_n_145.2026.pdf</t>
@@ -2994,50 +3978,53 @@
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4455/indicacao_n_147.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE (SESAD), QUE SEJA: ADQUIRIDAS MOTOCICLETAS PARA DESTINAR AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE ENDEMIAS PARA FORTALECER O TRABALHO NA SAÚDE JUNTO A POPULAÇÃO.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4456/indicacao_n_148.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR E À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADO ESTUDO TÉCNICO E ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DA PRAÇA AZUL, BEM COMO A ADAPTAÇÃO DAS PRAÇAS JÁ EXISTENTES NO MUNICÍPIO, TRANSFORMANDO-AS EM ESPAÇOS INCLUSIVOS DESTINADOS ÀS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA).</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5218/indicacao_n_149.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA DE SERVIÇOS URBANOS, SRA. RENATA DA SILVA CRUZ E A SECRETARIA DE LIMPEZA URBANA SRA. ROSEANE PAIVA DE AMORIM, A SOLICITAÇÃO DA CAPINAÇÃO DA RUA RIO GRANDE DO NORTE, NO BAIRRO SANTOS REIS.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4522/indicacao_n_150.2026.pdf</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4566/indicacao_n_151.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA DE SERVIÇOS URBANOS, SRA. RENATA DA SILVA CRUZ E A SECRETARIA DE LIMPEZA URBANA SRA. ROSEANE PAIVA DE AMORIM, A SOLICITAÇÃO DA PODA DAS ÁRVORES E CAPINAÇÃO DA RUA GEORGINO AVELINO, NO BAIRRO SANTOS REIS.</t>
   </si>
   <si>
     <t>4525</t>
@@ -3369,50 +4356,53 @@
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5007/indicacao_n_179.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO (SETUDE), À SECRETARIA MUNICIPAL DO MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS) E QUE SEJA: CRIADO UM  PROGRAMA MUNICIPAL PERMANENTE DE APOIO À PESCADORES COM OBJETIVO DE FAZER REFORMAS E DOAÇÃO DE BARCOS E JANGADAS PARA OS PESCADORES DO LITORAL.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4569/indicacao_n_180.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 57/2025 –  QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), PARA FINS DE CONTRATAÇÃO DE  ATRAÇÕES MUSICAIS PARA EVENTOS VOLTADOS AO TURISMO .</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5219/indicacao_n_181.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE CULTURA, A EXECUÇÃO DA EMENDA IMPOSITIVA N° 58/2025 – QUE DESTINA RECURSOS FINANCEIROS, A TÍTULO IMPOSITIVO, NA LEI ORÇAMENTÁRIA ANUAL (LOA 2026), PARA FINS DE IMPLANTAÇÃO DE UM ESPAÇO PET NO PARQUE ALUÍZIO ALVES .</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4852/indicacao_n_182.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE AO SR. LEALDO PEZZI ARAÚJO, PARA A AQUISIÇÃO DE TRÊS CADEIRAS DE RODAS HOSPITALAR PARA ATENDER A DEMANDA DA UPA MARIA NAZARÉ SILVA DOS SANTOS  (UPA  NOVA ESPERANÇA), LOCALIZADA NA RUA ROSA FERNANDES, 205 -A, NO BAIRRO DE NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4521/indicacao_n_183.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE SERVIÇO DE LIMPEZA, CAPINAGEM, PODAS DE ÁRVORES EM TODA A EXTENSÃO DA AV. TENENTE CORDEIRO E PRINCIPALMENTE NA PROXIMIDADE DA IGREJA SÃO JUDAS TADEU, NO BAIRRO BOA ESPERANÇA.</t>
@@ -3738,50 +4728,53 @@
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5010/indicacao_n_210.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A MELHORIA DA ILUMINAÇÃO PÚBLICA DA RUA RIO AÇÚ, NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO DE EMAÚS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5011/indicacao_n_211.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVA À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA RUA CAMINHO DE PIRAMBUZIOS, BAIRRO DE CAJUPIRANGA, NESTA CIDADE</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5220/indicacao_n_212.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE OBRAS PÚBLICAS E SANEAMENTO (SEMOP), SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A REALIZAÇÃO DA OPERAÇÃO TAPA-BURACO E RECUPERAÇÃO DO CALCAMENTO NO MÉTODO BRIPAR DA RUA JOSE P. DO NASCIMENTO, BAIRRO VALE DO SOL, LATERAL DA ESCOLA EKOOA EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4878/indicacao_n_213.2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO - SME, A REITERAÇÃO 437/2025, PARA A AQUISIÇÃO DE 01 (UM) ÔNIBUS PARA TRANSPORTE ESCOLAR, PARA ATENDER A SME, SITUADA NO BAIRRO COHABINAL.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5084/indicacao_n_214.2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A LIMPEZA DOS BUEIROS E RECUPERAÇÃO DAS GRELHAS, LOCALIZADO NA AVENIDA GANDHI, BAIRRO NOVA PARNAMIRIM.</t>
@@ -3951,50 +4944,53 @@
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5085/indicacao_n_228.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, QUE SEJA REALIZADA A MANUTENÇÃO DAS DUAS CADEIRAS ODONTOLÓGICAS E DOS DOIS COMPRESSORES ODONTOLÓGICOS, QUE ESTÃO ALOCADOS NA UBS DR. ANTÔNIO FERREIRA DA SILVA - (UBS JARDIM PLANLTO), SITUADA NA RUA CAPRICHOSOS DE PILARES, NO BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5065/indicacao_n_229.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO, ÀS SECRETARIAS MUNICIPAIS: DE LIMPEZA URBANA – SELIM, OBRAS PÚBLICAS E SANEAMENTO – SEMOP, A REITERAÇÃO DA INDICAÇÃO Nº 664/2021, QUE DISPÕEM SOBRE A IMPLANTAÇÃO DE UM ECOPONTO, NO BAIRRO LIBERDADE. (FOTO EM ANEXO)</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5221/indicacao_n_230.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS), QUE SEJAM REALIZADOS SERVIÇOS DE MANUTENÇÃO DOS BANHEIROS E DOS VENTILADORES, BEM COMO A INSTALAÇÃO DE REDE DE INTERNET COM RESTRIÇÕES DE USO E CONTROLE DE ACESSO NO ALBERGUE NOTURNO MUNICIPAL DE PARNAMIRIM/RN.”</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5024/indicacao_n_231.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA (O) RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A  SECRETARIA MUNICIPAL DE OBRAS - SEMOP,  QUE SEJA REALIZADO O ESTUDO PARA IMPLEMENTAÇÃO DE RAMPAS DE ACESSIBILIDADE EM FRENTE AS FAIXAS DE PEDESTRES NA RUA DOM BOSCO E NA RUA LUÍS JERÔNIMO BEZERRA  - EMAÚS - PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5040/indicacao_n_232.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA (O) RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA MUNICIPAL DE MOBILIDADE URBANA - SESDEM, QUE SEJA IMPLEMENTADA UMA ROTATÓRIA NA RUA LUÍS JERÔNIMO BEZERRA COM A RUA DOM BOSCO EM EMAÚS, PARNAMIRIM/RN.</t>
@@ -4114,50 +5110,53 @@
     <t>242</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5038/indicacao_n_242.2026.pdf</t>
   </si>
   <si>
     <t>INDICADO À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA (SELIM), A REALIZAÇÃO DE SERVIÇO DE LIMPEZA NA PRAÇA ELIETE GURGEL ROCHA, LOCALIZADA NA RUA PRAIA DE PIRANGI, Nº 105–135, NOVA PARNAMIRIM, PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5198/indicacao_n_243.2026.pdf</t>
   </si>
   <si>
     <t>RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, BEM COMO DA SECRETARIA MUNICIPAL DE SEGURANÇA DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, SOLICITAR A VIABILIZAÇÃO DA INSTALAÇÃO DE UMA FAIXA DE PEDESTRE NO RESIDENCIAL SUNVILLE, LOCALIZADO NA RUA CÂNDIDO MARTINS DOS SANTOS, Nº 1200, BAIRRO ROSA DOS VENTOS.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5222/indicacao_n_244.2026.pdf</t>
   </si>
   <si>
     <t>RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, SOLICITAR A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO EM TORNO DE TODA A LAGOA DE CAPTAÇÃO LOCALIZADA NA RUA NOVA AMÉRICA, NO BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5037/indicacao_n_245.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA RUA JOÃO IRINEU ANTUNES, LOCALIZADO NO BAIRRO PASSAGEM DE AREIA.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5036/indicacao_n_246.2026.pdf</t>
   </si>
@@ -4426,179 +5425,197 @@
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5053/indicacao_n_268.2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, A REALIZAÇÃO DE MUTIRÃO DE LIMPEZA GERAL NO BAIRRO MONTE CASTELO, COMPREENDENDO SERVIÇOS DE CAPINAÇÃO, LIMPEZA PÚBLICA, REMOÇÃO DE LIXO E RETIRADA DE ENTULHOS NO BAIRRO DE MONTE CASTELO.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5197/indicacao_n_269.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA E MOBILIDADE URBANA (SESMOB), A NECESSIDADE DE CRIAÇÃO DA COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL, COMO ÓRGÃO PERMANENTE DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, VINCULADO DIRETAMENTE AO GABINETE DA PREFEITA, EM CONFORMIDADE COM A LEI FEDERAL Nº 12.608/2012, COM VISTAS AO FORTALECIMENTO DA ESTRUTURA MUNICIPAL DE PREVENÇÃO, MITIGAÇÃO, PREPARAÇÃO, RESPOSTA E RECUPERAÇÃO DIANTE DE SITUAÇÕES DE RISCO E DESASTRES._x000D_
 INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA DE LIMPEZA URBANA (SELIM), SRA. ROSE PAIVA, A LIMPEZA DOS CANTEIROS DO PARQUE ESPORTIVO DE PARNAMIRIM, NA TRAVESSA TENENTE MEDEIROS, NO BAIRRO DO CENTRO.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5223/indicacao_n_270.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SEMAD E À SEPLAF, A REALIZAÇÃO DE ESTUDO TÉCNICO PARA REVISÃO E ATUALIZAÇÃO DA TABELA DE VENCIMENTOS BASE DOS SERVIDORES EFETIVOS DE NÍVEL MÉDIO E TÉCNICO (GRUPO OCUPACIONAL II), NOS TERMOS DA LEI COMPLEMENTAR Nº 221/2022, COM VISTAS À VALORIZAÇÃO DO SERVIDOR PÚBLICO E À ADEQUAÇÃO REMUNERATÓRIA ÀS RESPONSABILIDADES E ATRIBUIÇÕES DOS CARGOS, BEM COMO A COMPATIBILIZAÇÃO COM OS PRINCÍPIOS DA EFICIÊNCIA E DA VALORIZAÇÃO DO SERVIÇO PÚBLICO PREVISTOS NA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5032/indicacao_n_271.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A VEREADORA RAFAELA DE NILDA, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, VEM, RESPEITOSAMENTE, À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, QUE SEJA ELABORADA INSTITUCIONALMENTE UMA CARTILHA DE DIREITOS DAS PESSOAS AUTISTAS.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5067/indicacao_n_272.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, QUE SEJA REALIZADA A PODA DAS ÁRVORES NA RUA GOIÁS, NO BAIRRO ROSA DOS VENTOS, TENDO EM VISTA QUE AS ÁRVORES ESTÃO COBRINDO A REDE DE FIOS E DEIXANDO A RUA ESCURA, O QUE TEM CAUSADO PREOCUPAÇÃO AOS MORADORES QUANTO À SEGURANÇA NO LOCAL.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5207/indicacao_n_273.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO AO SECRETÁRIO MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA, A IMPLANTAÇÃO DE LOMBADA NA RUA BEIJA-FLOR, NAS IMEDIAÇÕES DO MERCADINHO BOM PREÇO, JARDIM PLANALTO, PARNAMIRIM-RN.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5208/indicacao_n_274.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A REALIZAÇÃO DA PODA DAS ÁRVORES LOCALIZADAS NA RUA DOS IMIGRANTES, NO BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5209/indicacao_n_275.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A REALIZAÇÃO DO SERVIÇO TAPA-BURACO NA RUA DOS MIOSÓTIS, LOCALIZADA NO BAIRRO PARQUE DAS NAÇÕES.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5224/indicacao_n_276.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, QUE SEJA REALIZADA A (REVITALIZAÇÃO) PINTURA DA FAIXA AZUL DESTINADA À CORRIDA E CAMINHADA NA AVENIDA PETRA KELLY, NO BAIRRO DE NOVA PARNAMIRIM. TENDO EM VISTA QUE A SINALIZAÇÃO EXISTENTE ENCONTRA-SE APAGADA, DIFICULTANDO A UTILIZAÇÃO ADEQUADA PELOS PRATICANTES DE ATIVIDADES FÍSICAS.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5196/indicacao_n_277.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA DE LIMPEZA URBANA (SELIM), SRA. ROSE PAIVA, A LIMPEZA DOS CANTEIROS DO PARQUE ESPORTIVO DE PARNAMIRIM, NA TRAVESSA TENENTE MEDEIROS, NO BAIRRO DO CENTRO.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5179/indicacao_n_278.2026.pdf</t>
   </si>
   <si>
     <t>INDICA-SE À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, QUE SEJA REALIZADA A LIMPEZA DOS BUEIROS LOCALIZADOS NA AVENIDA DOUTOR LUÍS ANTÔNIO, NO CENTRO.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5183/indicacao_n_279.2026.pdf</t>
   </si>
   <si>
     <t>INDICA-SE À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA DE LIMPEZA URBANA- SELIM, QUE SEJA REALIZADA A LIMPEZA DOS CANTEIROS LOCALIZADOS NA AVENIDA DOUTOR LUÍS ANTÔNIO, NO CENTRO.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5210/indicacao_n_280.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, QUE SEJA ESTABELECIDO CONCURSO PÚBLICO PARA CONTRATAÇÃO DE PROFISSIONAIS DA EDUCAÇÃO ESPECIAL, VISANDO O ATENDIMENTO À POPULAÇÃO DE ESTUDANTES COM DEFICIÊNCIA, MOBILIDADE REDUZIDA OU NEURODIVERGENTES NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5225/indicacao_n_281.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE EDUCAÇÃO, A IMPLANTAÇÃO DE CÂMERAS INTELIGENTES A FIM DE AVISAR AOS PAIS EM TEMPO REAL SOBRE CHEGADA E SAÍDA DOS ALUNOS NAS ESCOLAS MUNICIPAIS EM PARNAMIRIM-RN.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5211/indicacao_n_282.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, QUE SEJA ESTABELECIDA DECORAÇÃO/ILUMINAÇÃO ALUSIVA AO DIA DO AUTISMO, NO MÊS DE ABRIL, NA PREFEITURA DE PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5060/indicacao_n_283.2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO Nº 164/2025, A CONSTRUÇÃO DE 01 (UMA) UNIDADE DE SAÚDE PORTE I: UBS DESTINADA E APTA A ABRIGAR UM NÚMERO DE PROFISSIONAIS COMPATÍVEL COM NO MÍNIMO, 1 (UMA) EQUIPE DE SAÚDE DA FAMÍLIA (ESF) E 1 (UMA) EQUIPE DE SAÚDE BUCAL – BAIRRO COHABINAL.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5182/indicacao_n_284.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO AO GABINETE CIVIL – GACIV, A REALIZAÇÃO DE ESTUDO TÉCNICO VISANDO À CELEBRAÇÃO DE CONVÊNIO COM A SECRETARIA DE ESTADO DA ADMINISTRAÇÃO PENITENCIÁRIA (SEAP/RN), COM A FINALIDADE DE UTILIZAÇÃO DE MÃO DE OBRA DE PESSOAS PRIVADAS DE LIBERDADE, EM REGIME ADEQUADO, PARA EXECUÇÃO DE SERVIÇOS URBANOS NO MUNICÍPIO DE PARNAMIRIM.</t>
@@ -4720,545 +5737,662 @@
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5192/indicacao_n_294.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, O ESTUDO DE VIABILIDADE PARA A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NA ESCOLA MUNICIPAL JOSAFÁ SISINO DE MACHADO, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5187/indicacao_n_295.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, SESAD, A SOLICITAÇÃO DE UM NOVO APARELHO DE AR-CONDICIONADO PARA A SALA DE ATENDIMENTO DA UBS VULPIANO CAVALCANTI, LOCALIZADA NO CONJUNTO JARDIM AEROPORTO, BAIRRO EMAÚS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5226/indicacao_n_296.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA, SELIM, A LIMPEZA E CAPINAGEM DA AVENIDA RIO PITIMBU, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5227/indicacao_n_297.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA, SELIM, A LIMPEZA DA VEGETAÇÃO NO CRUZAMENTO DA AVENIDA RIO PITIMBU COM A RUA RIO CAJUPIRANGA, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5177/indicacao_n_298.2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA - SESDEM, AS REITERAÇÕES DAS INDICAÇÕES 387/2020, 1110/2021, 556/2024 E 906/2025, PARA IMPLANTAR UMA ROTATÓRIA, NO CRUZAMENTO DA AV. PREFEITO MILTON DANTAS DE MEDEIROS E RUA LIRA DE ANDRADE COM AV. DAS AMÉRICAS, SITUADAS NO BAIRRO DO PARQUE DAS NAÇÕES.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5178/indicacao_n_299.2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, A REITERAÇÃO Nº 1.618/2022, 1.296/2023 E 1.054/2025, PARA A CONSTRUÇÃO DE UMA CICLOVIA, COM INÍCIO NO IFRN E ATACADÃO, ESTENDENDO-SE ATÉ OS CONDOMÍNIOS NELSON MONTEIRO E WALDEMAR ROLIM, SITUADOS NA RUA ANTÔNIA DE LIMA PAIVA, BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5212/indicacao_n_300.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, À EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA INICIAR O FORTALECIMENTO DO CORPO TÉCNICO DA REFERIDA SECRETARIA, POR MEIO DA AMPLIAÇÃO DA EQUIPE MULTIDISCIPLINAR, CAPACITAÇÃO CONTINUADA DOS SERVIDORES E REALIZAÇÃO DE PROCESSOS SELETIVOS OU CONCURSOS PÚBLICOS, COM VISTAS A GARANTIR MAIOR EFICIÊNCIA NA EXECUÇÃO DAS POLÍTICAS URBANAS E AMBIENTAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5213/indicacao_n_301.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, SOLICITANDO A ADOÇÃO DE MEDIDAS ADMINISTRATIVAS E ESTRUTURAIS VOLTADAS AO FORTALECIMENTO DA GESTÃO TÉCNICA DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL – SUAS NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5188/indicacao_n_302.2026.pdf</t>
   </si>
   <si>
     <t>JONAS MONTEIRO CARLOS GODEIRO, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE – SESAD, QUE UNAM ESFORÇOS PARA CRIAÇÃO DE UM SERVIÇO DE AMBULÂNCIA PARA ANIMAIS DOMÉSTICOS (PET) EM SITUAÇÕES DE EMERGÊNCIA, PROGRAMA ESTE CHAMADO SAMUVET OU UTI MÓVEL VETERINÁRIA, PARA QUE ATUEM 24 HORAS PARA RESGATE, PRIMEIROS SOCORROS E TRANSPORTE DE ANIMAIS FERIDOS OU DOENTES.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5189/indicacao_n_303.2026.pdf</t>
   </si>
   <si>
     <t>JONAS MONTEIRO CARLOS GODEIRO, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA - SESDEM, PARA ANALISE DE VIABILIDADE TÉCNICA, VISANDO A IMPLANTAÇÃO DE UMA FAIXA ELEVADA DE PEDESTRES, EM FRENTE A ESC. MUN. ADMINISTRADOR JOSAFÁ SISINO MACHADO, AV. RIO ÁGUA VERMELHA, 270 - EMAÚS, PARNAMIRIM - RN.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5228/indicacao_n_304.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E SANEAMENTO (SEINFRA) E À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), QUE SEJA REALIZADA A CONSTRUÇÃO DE CALHA DE DRENAGEM COM IMPLANTAÇÃO DE JARDIM FILTRANTE NA RUA ANTÔNIA DE LIMA PAIVA (CEP: 59143-455), NO BAIRRO NOVA ESPERANÇA, EM FRENTE AO CAMPUS DO INSTITUTO FEDERAL DO RIO GRANDE DO NORTE (IFRN) E AO SUPERMERCADO ATACADÃO, COM VISTAS À MELHORIA DO SISTEMA DE DRENAGEM URBANA, AO ADEQUADO ESCOAMENTO DAS ÁGUAS PLUVIAIS, À REDUÇÃO DE PONTOS DE ALAGAMENTO E À MELHORIA DAS CONDIÇÕES DE MOBILIDADE URBANA NO LOCAL.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5214/indicacao_n_305.2026.pdf</t>
+  </si>
+  <si>
     <t>JONAS MONTEIRO CARLOS GODEIRO, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ESPORTE E LAZER – SEL, A MANUNTEÇÃO DAS TRAVES DA QUADRA DE ESPORTE, LOCALIZADA NA PRAÇA ALUIZO ALVES, NO BAIRRO DO PARQUE INDUSTRIAL, EMAÚS, PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5215/indicacao_n_306.2026.pdf</t>
+  </si>
+  <si>
     <t>A VEREADORA RAFAELA DE NILDA, NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS, VEM, RESPEITOSAMENTE, INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR E À EMPRESA NEOENERGIA - COSERN, QUE SEJA AUMENTADA A POTÊNCIA DA ILUMINAÇÃO DA RUA UNIDOS DA PONTE, NO BAIRRO JARDIM PLANALTO, EM PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5186/indicacao_n_307.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A RECUPERAÇÃO DO PAVIMENTO DA RUA JONALDO MATIAS DE OLIVEIRA, LOCALIZADA NO BAIRRO PASSAGEM DE AREIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5229/indicacao_n_308.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS VISANDO À DISPONIBILIZAÇÃO DE PROFISSIONAL MÉDICO NEUROLOGISTA PARA ATUAÇÃO NO CENTRO ESPECIALIZADO EM REABILITAÇÃO (CER) DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5230/indicacao_n_309.2026.pdf</t>
+  </si>
+  <si>
     <t>REITERA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO – SME, A INDICAÇÃO Nº 980/2025, QUE SOLICITA A REALIZAÇÃO DA CLIMATIZAÇÃO DAS SALAS DE AULAS, BEM COMO A MANUTENÇÃO DOS APARELHOS DE AR CONDICIONADO DOS DEMAIS SETORES DA ESCOLA MUNICIPAL MARIA DE JESUS MEDEIROS DE LIMA, LOCALIZADA NO BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5190/indicacao_n_310.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE OBRAS PÚBLICAS E SANEAMENTO (SEMOP), SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A REALIZAÇÃO DA OPERAÇÃO TAPA-BURACO E RECUPERAÇÃO DO CALCAMENTO NO MÉTODO BRIPAR NO CRUZAMENTO DA RUA ELIS REGINA COM A RUA LUZIA MARIA CONCEIÇÃO SANTIAGO , NO BAIRRO DE PASSAGEM DE AREIA.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5191/indicacao_n_311.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A REITERAÇÃO DA INDICAÇÃO Nº 371/2021, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO BRIPAR, NA RUA DAS VIOLETAS, SITUADA NO BAIRRO JARDIM PLANALTO. (FOTO EM ANEXO)</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5231/indicacao_n_312.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO AO SECRETARIA MUNICIPAL DE SAÚDE, A SUBSTITUIÇÃO DAS BALANÇAS ANTROPOMÉTRICAS DA UBS JOÃO DIAS DA COSTA, NOVA PARNAMIRIM, PARNAMIRIM-RN</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5184/indicacao_n_313.2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, QUE SEJA REALIZADA, COM URGÊNCIA, A CONSTRUÇÃO DE UMA COBERTURA NA FRENTE DA UNIDADE DE SAÚDE MARIA RISALDA CRUZ, NO BAIRRO BELA PARNAMIRIM.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5216/indicacao_n_314.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP E DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, PARA QUE REALIZEM ESTUDO TÉCNICO E PLANEJAMENTO PARA EXECUÇÃO DE PAVIMENTAÇÃO COM INTERTRAVADOS, UTILIZANDO, MEDIANTE CONVÊNIO OU PARCERIA COM A SECRETARIA DE ADMINISTRAÇÃO PENITENCIÁRIA DO RN - SEAP/RN, MÃO DE OBRA DE PESSOAS PRIVADAS DE LIBERDADE EM REGIME ADEQUADO.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5185/indicacao_n_315.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACO NA RUA MANOEL MONTEIRO FILHO, PRÓXIMO À ACADEMIA STRUG FIT, LOCALIZADA NO BAIRRO PASSAGEM DE AREIA. (FOTO EM ANEXO)</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5232/indicacao_n_316.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, A REITERAÇÃO DA INDICAÇÃO 2.353/2022 E 1.439/2024, PARA INSTALAÇÃO DE BICICLETÁRIO NA QUADRA DE ESPORTES, SITUADA NA RUA CAMINHO DAS FALÉSIAS, BAIRRO CAJUPIRANGA.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5233/indicacao_n_317.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, A REITERAÇÃO Nº 818/2023 E 1.184/2025, PARA QUE SEJA ELABORADO UM ESTUDO PARA IMPLANTAÇÃO DE EQUIPAMENTOS DE LAZER E RECREAÇÃO ADAPTADOS ÀS PESSOAS COM DEFICIÊNCIA NO MUNICÍPIO DE PARNAMIRIM.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5234/indicacao_n_318.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP E À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A REITERAÇÃO DA INDICAÇÃO Nº 2.628/2023. REQUERENDO A IMPLANTAÇÃO DE UMA PRAÇA EM UMA ÁREA VERDE LOCALIZADA ENTRE A RUA DAS VIOLETAS E RUA ALBATROZ, SITUADO NO BAIRRO DE JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5235/indicacao_n_319.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACO E O NIVELAMENTO DA PAVIMENTAÇÃO NA RUA CAMPO ALEGRE, (ESPECIFICAMENTE NO TRECHO COMPREENDIDO ENTRE O SEU INÍCIO ATÉ CRUZAMENTO COM A RUA CAMPO LARGO.) NO BAIRRO DE CAJUPIRANGA.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5236/indicacao_n_320.2026.pdf</t>
+  </si>
+  <si>
     <t>REPARO DA BOCA DE LOBO LOCALIZADA NA RUA AEROPORTO DE ALTAMIRA, NO BAIRRO PARQUE INDUSTRIAL.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5237/indicacao_n_321.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR A CHEFE DO EXECUTIVO E SESDEM, QUE SEJA REALIZADO ESTUDO PARA IMPLANTAÇÃO DE LOMBADAS NA RUA PRESIDENTE JOÃO GOULART, NO BAIRRO DE SANTA TEREZA – PARNAMIRIM – RN</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5238/indicacao_n_322.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, SME, A AQUISIÇÃO DE NOVOS ARMÁRIOS DE AÇO DE DUAS PORTAS PARA A ESCOLA MUNICIPAL JOSAFÁ SISINO DE MACHADO, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5239/indicacao_n_323.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE, SESDEM, A REVITALIZAÇÃO DAS LOMBADAS LOCALIZADAS NA RUA PRESIDENTE CASTELO BRANCO, NO BAIRRO COHABINAL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5240/indicacao_n_324.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, SEMSUR, A PODA DAS ÁRVORES DA AVENIDA RIO ÁGUA VERMELHA, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5241/indicacao_n_325.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, O REPARO NA PAVIMENTAÇÃO DA RUA SANTA MATILDE COM A RUA RIO AZUL, LOCALIZADA NO CONJUNTO PARQUE DAS ORQUÍDEAS, BAIRRO EMAÚS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5242/indicacao_n_326.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, A RECUPERAÇÃO DAS SARJETAS LATERAIS DA RUA RIO SERIDÓ, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5243/indicacao_n_327.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE SERVIÇO DE LIMPEZA E RETIRADA DE RESTO DE PODA, NA RUA SÃO LUÍS, LOCALIZADO NO BAIRRO DE SANTA TERESA.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5244/indicacao_n_328.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE SERVIÇO DE LIMPEZA, RECOLHIMENTO DE LIXO E RETIRADA DE ENTULHO, NA RUA MANOEL ALCÍNO CARIOCA, LOCALIZADO NO BAIRRO DE NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5245/indicacao_n_329.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS EM TODA A EXTENSÃO DA RUA SÃO LUÍS, LOCALIZADO NO BAIRRO SANTA TERESA.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5246/indicacao_n_330.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE SERVIÇO DE LIMPEZA, RECOLHIMENTO DE LIXO E RETIRADA DE ENTULHO, NA RUA DOROTI DE MOURA LIMA, LOCALIZADO NO BAIRRO DE SANTOS REIS.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5247/indicacao_n_331.2026.pdf</t>
+  </si>
+  <si>
     <t>GABRIEL CÉSAR DE OLIVEIRA SIQUEIRA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL VIGENTE, VEM, RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, SOLICITAR A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NO ABRIGO DE PASSAGEIROS LOCALIZADO EM FRENTE AO RESIDENCIAL AMÉRICA, SITUADO NA AV. JOÃO PAULO II, NO BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5248/indicacao_n_332.2026.pdf</t>
+  </si>
+  <si>
     <t>GABRIEL CÉSAR DE OLIVEIRA SIQUEIRA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGOR, VEM, RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, BEM COMO DA SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, SOLICITAR A CONSTRUÇÃO DE UMA LAGOA DE CAPTAÇÃO NAS PROXIMIDADES DA RUA DA PAZ, RUA PEDRO BARBOSA E TRAVESSA MARIA AUGUSTA, NO BAIRRO BELA PARNAMIRIM.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5249/indicacao_n_333.2026.pdf</t>
+  </si>
+  <si>
     <t>GABRIEL CÉSAR DE OLIVEIRA SIQUEIRA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL VIGENTE, VEM, RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, SOLICITAR A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NO ABRIGO DE PASSAGEIROS LOCALIZADO EM FRENTE AO WALDEMAR ROLIM, SITUADO NA RUA ANTÔNIA DE LIMA PAIVA, NO BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5250/indicacao_n_334.2026.pdf</t>
+  </si>
+  <si>
     <t>GABRIEL CÉSAR DE OLIVEIRA SIQUEIRA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL VIGENTE, VEM, RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE SAÚDE (SESAD), SOLICITAR A INSTALAÇÃO DE UMA COBERTURA NA PARTE FRONTAL DA UNIDADE BÁSICA DE SAÚDE DE BELA PARNAMIRIM, SITUADA NA RUA JOÃO IRINEU ANTUNES, Nº 1000, BAIRRO BELA PARNAMIRIM.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5251/indicacao_n_335.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, À SOLICITAÇÃO DA OPERAÇÃO TAPA BURACO NO CRUZAMENTO DA RUA ESTRELA DO MAR, COM A RUA DAS CONCHAS, NO BAIRRO DE NOVA PARNAMIRIM.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5252/indicacao_n_336.2026.pdf</t>
+  </si>
+  <si>
     <t>HAMILTON RADEMACKER PEREIRA, VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA A INDICAÇÃO DE N°522/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA HERIT CORRÊA, NO BAIRRO DE COTOVELO, DISTRITO LITORAL DE PARNAMIRIM.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5253/indicacao_n_337.2026.pdf</t>
+  </si>
+  <si>
     <t>HAMILTON RADEMACKER PEREIRA (BINHO DE AMBRÓSIO), VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA A INDICAÇÃO DE 432/2025, AMBAS DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA PARNAÍBA, EM COTOVELO, NO DISTRITO LITORAL DE PARNAMIRIM.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5254/indicacao_n_338.2026.pdf</t>
+  </si>
+  <si>
     <t>HAMILTON RADEMACKER PEREIRA (BINHO DE AMBRÓSIO), VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA A INDICAÇÃO DE N° 523/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA MIRASSOL, NO BAIRRO DE COTOVELO, DISTRITO LITORAL DE PARNAMIRIM.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5255/indicacao_n_339.2026.pdf</t>
+  </si>
+  <si>
     <t>HAMILTON RADEMACKER PEREIRA (BINHO DE AMBRÓSIO), VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA A INDICAÇÃO Nº 014/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMO SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “ASFALTO” DA RUA OTANI GOMES DE CASTRO, NO BAIRRO VALE DO SOL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5256/indicacao_n_340.2026.pdf</t>
+  </si>
+  <si>
     <t>HAMILTON RADEMACKER PEREIRA (BINHO DE AMBRÓSIO), VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA A INDICAÇÃO Nº 013/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “ASFALTO” DA RUA LINDOALDO DE MEDEIROS, NO BAIRRO VALE DO SOL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5257/indicacao_n_341.2026.pdf</t>
+  </si>
+  <si>
     <t>5258</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5258/indicacao_n_342.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, CRIAÇÃO DO CADASTRO MUNICIPAL DE PESSOAS COM DOENÇAS RARAS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5259/indicacao_n_343.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, QUE SEJAM REALIZADOS ESTUDOS TÉCNICOS, ELABORAÇÃO DE PROJETO E ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO E CONSTRUÇÃO DE UM CAMINHÓDROMO NA RUA CAMPOS VERGUEIROS, NO BAIRRO CAJUPIRANGA, NESTE MUNICÍPIO. SUGERE-SE QUE O EQUIPAMENTO CONTEMPLE PISTA APROPRIADA PARA CAMINHADA E CORRIDA, PISO ADEQUADO E ANTIDERRAPANTE, SISTEMA DE DRENAGEM, ILUMINAÇÃO PÚBLICA EM LED, SINALIZAÇÃO DE METRAGEM, BANCOS, LIXEIRAS, PAISAGISMO E ACESSIBILIDADE, GARANTINDO SEGURANÇA, FUNCIONALIDADE E CONFORTO AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5260/indicacao_n_347.2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, A IMPLANTAÇÃO DE UMA LOMBADA, NA RUA 17 DE DEZEMBRO, (RUA DA CAPELA SÃO PEDRO), NO BAIRRO BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5261/indicacao_n_345.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO Nº 226/2025, PARA AQUISIÇÃO DE 01 (UMA) UNIDADE DE ODONTOLOGIA MÓVEL (UOM), PARA COMPLEMENTAR OS SERVIÇOS ODONTOLÓGICOS DA UNIDADE BÁSICA DE SAÚDE (UBS), ENFERMEIRO MARCELINO AGOSTINHO COSTA, SITUADA NA RUA SADI MENDES, 06, BAIRRO MONTE CASTELO.</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5262/indicacao_n_346.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE CULTURA (SEMUC), QUE, NA CONCEPÇÃO, PLANEJAMENTO E EXECUÇÃO DO ESPETÁCULO CULTURAL “NAS ASAS DA HISTÓRIA”, EDIÇÃO DE 2027, SEJA INCORPORADA COMO EIXO TEMÁTICO CENTRAL A CELEBRAÇÃO DO CENTENÁRIO DA DOAÇÃO REALIZADA PELA FAMÍLIA MACHADO AO AVIADOR FRANCÊS PAUL VACHET, MARCO HISTÓRICO FUNDAMENTAL PARA O DESENVOLVIMENTO DA AVIAÇÃO NO RIO GRANDE DO NORTE E, ESPECIALMENTE, PARA A FORMAÇÃO IDENTITÁRIA DO MUNICÍPIO DE PARNAMIRIM.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5263/indicacao_n_347.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E SANEAMENTO (SEINFRA), QUE SEJA ELABORADO E EXECUTADO PROJETO DE REVITALIZAÇÃO E REURBANIZAÇÃO DA ÁREA DO CHAFARIZ, LOCALIZADA NA ESQUINA DA AV. MARIA LACERDA MONTENEGRO COM A ESPLANADA DEPUTADO NÉLIO DIAS, NO BAIRRO DE NOVA PARNAMIRIM, COM VISTAS À REQUALIFICAÇÃO DO ESPAÇO URBANO, À MELHORIA DA INFRAESTRUTURA, À PROMOÇÃO DA CONVIVÊNCIA COMUNITÁRIA E À VALORIZAÇÃO PAISAGÍSTICA DA REGIÃO.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5264/indicacao_n_348.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE (SESAD), QUE SEJA REALIZADA A ADESÃO E IMPLEMENTAÇÃO DO PROGRAMA FARMÁCIA VIVA NO ÂMBITO DA REDE MUNICIPAL DE SAÚDE DE PARNAMIRIM/RN, COM VISTAS À PROMOÇÃO DO ACESSO RACIONAL A PLANTAS MEDICINAIS E FITOTERÁPICOS, AO FORTALECIMENTO DA ATENÇÃO PRIMÁRIA À SAÚDE E À VALORIZAÇÃO DAS PRÁTICAS INTEGRATIVAS E COMPLEMENTARES NO SISTEMA ÚNICO DE SAÚDE (SUS).</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5265/indicacao_n_349.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), QUE SEJA REALIZADO O AUMENTO DA POTÊNCIA DA ILUMINAÇÃO PÚBLICA, COM A INSTALAÇÃO DE NOVOS POSTES E LUMINÁRIAS NAS PRAÇAS DO BAIRRO NOVA ESPERANÇA, ESPECIALMENTE NA PRAÇA CRISTO REDENTOR, PRAÇA TROVADOR JOSÉ LUCAS DE BARROS E PRAÇA GASTÃO MARIZ, COM VISTAS À MELHORIA DA SEGURANÇA, À AMPLIAÇÃO DO USO DOS ESPAÇOS PÚBLICOS NO PERÍODO NOTURNO E À PROMOÇÃO DO BEM-ESTAR DA POPULAÇÃO LOCAL.</t>
@@ -5272,104 +6406,188 @@
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5266/indicacao_n_350.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA (SELIM), A NECESSIDADE DE MANUTENÇÃO DE EQUIPE DE LIMPEZA URBANA EM CARÁTER PERMANENTE NO BAIRRO DE NOVA ESPERANÇA, COM VISTAS À GARANTIA DA CONSERVAÇÃO DOS ESPAÇOS PÚBLICOS, À PREVENÇÃO DO ACÚMULO DE RESÍDUOS SÓLIDOS E À PROMOÇÃO DA SAÚDE E QUALIDADE DE VIDA DA POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5267/indicacao_n_351.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO (SME) E À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E SANEAMENTO (SEINFRA), QUE SEJA REALIZADO ESTUDO TÉCNICO VISANDO À INTEGRAÇÃO DE ÁREA POLIESPORTIVA NA LATERAL DA ESCOLA MUNICIPAL MARIA DE JESUS MEDEIROS DE LIMA, LOCALIZADA NA RUA JOÃO JANUÁRIO DE CARVALHO, S/N, BAIRRO NOVA ESPERANÇA, COM VISTAS À AMPLIAÇÃO DOS ESPAÇOS DE PRÁTICA ESPORTIVA E RECREATIVA, AO FORTALECIMENTO DAS ATIVIDADES PEDAGÓGICAS E À PROMOÇÃO DO DESENVOLVIMENTO INTEGRAL DOS ESTUDANTES.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5268/indicacao_n_352.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA À CHEFE DO PODER EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, A INCLUSÃO DOS SERVIDORES EFETIVOS OCUPANTES DOS CARGOS DE AUXILIAR DE CRECHE E APOIO ESCOLAR, NO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DO MAGISTÉRIO, EM CONSONÂNCIA COM O CONCEITO DE PROFISSIONAIS DO MAGISTÉRIO PÚBLICO ESTABELECIDO PELA LEI Nº 15.326, DE 6 DE JANEIRO DE 2026.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5269/indicacao_n_353.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO Nº 582/2025, PARA A AQUISIÇÃO DE 01 (UM) KIT DE EQUIPAMENTOS PARA TELECONSULTA (DESCRITOS ABAIXO), PARA A UNIDADE BÁSICA DE SAÚDE – UBS SILVINO LAMARTINE, BAIRRO PASSAGEM DE AREIA.° NOTEBOOK° TELEVISOR° WEBCAM</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5270/indicacao_n_354.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL de Saúde – SESAD, A REITERAÇÃO Nº 662/2025, PARA A AQUISIÇÃO DE 01 (UM) KIT DE EQUIPAMENTOS PARA TELECONSULTA (DESCRITOS ABAIXO), PARA A UNIDADE BÁSICA DE SAÚDE – UBS DR. MARCONDES BEZERRA DE MELO, BAIRRO NOVA ESPERANÇA.° NOTEBOOK° TELEVISOR° WEBCAM</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5271/indicacao_n_355.2026.pdf</t>
+  </si>
+  <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE Secretaria Municipal de Saúde – SESAD, A REITERAÇÃO Nº 503/2025, PARA A AQUISIÇÃO DE 01 (UM) COMBO DE EQUIPAMENTOS PARA A UNIDADE BÁSICA DE SAÚDE – UBS FRANCISCO FERNANDES PIMENTA, BAIRRO CAJUPIRANGA.° CÂMARA FRIA EXCLUSIVA PARA VACINAS;° RETINÓGRAFO PORTÁTIL PARA TELESSAÚDE;° ESPIRÔMETRO DIGITAL PARA TELESSAÚDE;° DERMATOSCÓPIO PARA TELESSAÚDE;° ELETROCARDIÓGRAFO;° ELETROCAUTÉRIO (BISTURI ELÉTRICO);° DESFIBRILADOR EXTERNO AUTOMÁTICO;° DOPPLER VASCULAR;° LASER PARA FISIOTERAPIA;° ULTRASSOM PARA FISIOTERAPIA;° BALANÇA PORTÁTIL ATÉ 200KG;° TENS E FENS;° DINAMÔMETRO;° CADEIRA DE RODAS;° FOTÓFORO;° TÁBUA DE PROPRIOCEPÇÃO;</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5272/indicacao_n_356.2026.pdf</t>
   </si>
   <si>
     <t>MICHAEL BORGES DE SOUZA BERNARDINO, VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA À CHEFE DO PODER EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, A INDICAÇÃO N° 276/2025, PARA QUE SEJA DISPONIBILIZADO OZEMPYC, MOUNJARO, OU OUTROS TIPOS DE CANETAS EMAGRECEDORAS NA REDE MUNICIPAL DE SAÚDE DE PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5273/indicacao_n_357.2026.pdf</t>
   </si>
   <si>
     <t>MICHAEL BORGES DE SOUZA BERNARDINO, VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, INDICA À CHEFE DO PODER EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE, QUE SEJA ASSEGURADO, NAS UNIDADES BÁSICAS DE SAÚDE, A QUANTIDADE DE 5 COMPUTADORES POR AGENTE COMUNITÁRIO DE SAÚDE.</t>
   </si>
   <si>
+    <t>5929</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5929/indicacao_n_358.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE - SESAD, QUE SEJA REALIZADA A PASSAGEM REGULAR DO CARRO FUMACÊ NO BAIRRO DE LIBERDADE, E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>5930</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5930/indicacao_n_359.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA-SE À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA DE LIMPEZA URBANA - SELIM, QUE SEJA REALIZADA A LIMPEZA DOS CANTEIROS LOCALIZADOS NA AVENIDA DOUTOR SEN.JOÃO CÂMARA, NO CENTRO.</t>
+  </si>
+  <si>
+    <t>5931</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5931/indicacao_n_360.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO – SEMUR, A INDICAÇÃO Nº 868/2021, QUE SOLICITA A INSTALAÇÃO DE NOVAS PLACAS DE DENOMINAÇÃO DAS RUAS BÉLGICA, MOÇAMBIQUE E ANGOLA AMBAS NO BAIRRO PARQUE DAS NAÇÕES – COOPHAB.</t>
+  </si>
+  <si>
+    <t>5932</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5932/indicacao_n_361.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, A REALIZAÇÃO DE UM MUTIRÃO DE ATENDIMENTO PARA ATUALIZAÇÃO E REALIZAÇÃO DO CADASTRO ÚNICO (CADÚNICO) NO BAIRRO PARQUE DAS ÁRVORES.</t>
+  </si>
+  <si>
+    <t>5933</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5933/indicacao_n_362.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA-SE À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA DE LIMPEZA URBANA- SELIM, QUE SEJA REALIZADA A LIMPEZA E PINTURA DO CANTEIRO LOCALIZADO NA AVENIDA CASTOR VIÊIRA RÉGIS, NO BAIRRO DA COHABINAL</t>
+  </si>
+  <si>
+    <t>5934</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5934/indicacao_n_363.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA-SE À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA DE LIMPEZA URBANA- SELIM, QUE SEJA REALIZADA A LIMPEZA E PINTURA DO CANTEIRO LOCALIZADO NA AVENIDA DR. ÁTILA PAIVA COM A AV,JOÃO XXII, NO BAIRRO DA COHABINAL</t>
+  </si>
+  <si>
     <t>5381</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5381/indicacao_n_364.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), SRA. RENATA DA SILVA CRUZ, A INSTALAÇÃO DE CERCA DE PROTEÇÃO E CONCERTINA SOBRE O MURO DO CEMITÉRIO MUNICIPAL SÃO SEBASTIÃO SITUADO NA AVENIDA GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5386/indicacao_n_365.2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA ANÁLISE E PROVIDÊNCIAS QUANTO À NECESSIDADE DE LIMPEZA DO MATO NA RUA PORTO RICO, LOCALIZADA NO BAIRRO NOVA ESPERANÇA, EM PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>5382</t>
@@ -5566,50 +6784,74 @@
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5354/indicacao_n_382.2026.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE LIMPEZA (SELIM) A REALIZAR SERVIÇO LIMPEZA DO PASSEIO E RETIRADA DE LIXO E ENTULHOS CONFORME IMAGENS EM ANEXO NA RUA LADIR BORGES DOS SANTOS, PRÓXIMO AO N° 385, BAIRRO PASSAGEM DE AREIA - PARNAMIRIM/RN.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5365/indicacao_n_383.2026.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS (SEMOP) A REALIZAR SERVIÇO TAPA BURACO E REPARO DE CALHA DE PASSAGEM DE ÁGUAS PLUVIAIS, CONFORME IMAGENS EM ANEXO NA RUA EDINES CARDOSO DA SILVA, 2012, BAIRRO VALE DO SOL - PARNAMIRIM/RN.</t>
   </si>
   <si>
+    <t>5990</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5990/indicacao_n_384.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, À EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO (SEMOP) E À SECRETARIA MUNICIPAL DE ESPORTE E LAZER (SEL), REQUER-SE A REALIZAÇÃO DE ESFORÇOS PARA A CONSTRUÇÃO DE UMA PISTA DE MOTOCROSS NA ÁREA VERDE, ENTRE AS AVENIDAS DAS GOIABEIRAS E AVENIDA PARQUE DOS BOSQUES, NO BAIRRO PARQUE DAS ÁRVORES, EM PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5991</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5991/indicacao_n_385.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, E À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, QUE SEJAM REALIZADOS ESTUDOS TÉCNICOS, ORÇAMENTÁRIOS E DE VIABILIDADE PARA A IMPLANTAÇÃO E CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO NA RUA CAMPOS VERGUEIROS, LOCALIZADA NO BAIRRO CAJUPIRANGA, NESTE MUNICÍPIO. SUGERE-SE QUE O EQUIPAMENTO SEJA PROJETADO COM ESTRUTURA COBERTA, QUADRA OFICIAL COM DEMARCAÇÃO PARA MÚLTIPLAS MODALIDADES (FUTSAL, BASQUETE, HANDEBOL E VÔLEI), ARQUIBANCADAS, VESTIÁRIOS MASCULINO E FEMININO, BANHEIROS ADAPTADOS, SALA ADMINISTRATIVA, DEPÓSITO DE MATERIAIS, ILUMINAÇÃO EM LED, SISTEMA DE VENTILAÇÃO ADEQUADO, ACESSIBILIDADE PLENA E DEMAIS ESTRUTURAS QUE ASSEGUREM CONFORTO, SEGURANÇA E FUNCIONALIDADE.</t>
+  </si>
+  <si>
     <t>5892</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5892/indicacao_n_386.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP E À SECRETARIA MUNICIPAL DE ESPORTE E LAZER – SEL, QUE SEJAM REALIZADOS ESTUDOS TÉCNICOS E ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO E CONSTRUÇÃO DE UMA QUADRA DE AREIA NA RUA CAMPOS VERGUEIROS, LOCALIZADA NO BAIRRO CAJUPIRANGA, NESTE MUNICÍPIO. SUGERE-SE QUE O EQUIPAMENTO ESPORTIVO CONTEMPLE ESTRUTURA ADEQUADA PARA A PRÁTICA DE MODALIDADES COMO FUTEVÔLEI, VÔLEI DE PRAIA E BEACH TENNIS, INCLUINDO CERCAMENTO EM ALAMBRADO OU TELA DE PROTEÇÃO, ILUMINAÇÃO EM LED, SISTEMA DE DRENAGEM, ARQUIBANCADAS SIMPLES (CASO VIÁVEL) E ACESSIBILIDADE, GARANTINDO SEGURANÇA E FUNCIONALIDADE AO ESPAÇO.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5891/indicacao_n_387.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP E À SECRETARIA MUNICIPAL DE ESPORTE E LAZER – SEL, QUE SEJAM REALIZADOS ESTUDOS TÉCNICOS E ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO E CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO CAJUPIRANGA, NESTE MUNICÍPIO. SUGERE-SE QUE O EQUIPAMENTO ESPORTIVO SEJA ESTRUTURADO COM PISO ADEQUADO PARA MÚLTIPLAS MODALIDADES (FUTSAL, VÔLEI, BASQUETE E HANDEBOL), ALAMBRADO DE PROTEÇÃO, ILUMINAÇÃO EM LED, ARQUIBANCADAS, COBERTURA (CASO VIÁVEL), ACESSIBILIDADE PARA PESSOAS COM DEFICIÊNCIA E DEMAIS ESTRUTURAS COMPLEMENTARES QUE GARANTAM SEGURANÇA E FUNCIONALIDADE AO ESPAÇO.</t>
   </si>
   <si>
     <t>5887</t>
@@ -5746,50 +6988,62 @@
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_n_399.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE SERVIÇO DE LIMPEZA, RECOLHIMENTO DE LIXO E RETIRADA DE ENTULHO, NA AV. TOPÓGRAFO NELSON MONTEIRO, LOCALIZADO NO BAIRRO DE BELA PARNAMIRIM.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5878/indicacao_n_400.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA- SELIM QUE SEJA REALIZADO A LIMPEZA DO CANTEIRO CENTRAL, SERVIÇOS DE ROÇADEIRA E PINTURA DO MEIO FIO, DA AV.MARIA LACERDA MONTENEGRO, NO BAIRRO DE NOVA PARNAMIRIM.</t>
   </si>
   <si>
+    <t>6165</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6165/indicacao_n_401.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, APÓS OUVIDO O PLENÁRIO DESTA CASA LEGISLATIVA, A ADOÇÃO DE MEDIDAS ADMINISTRATIVAS E O ENVIO DE PROJETO DE LEI VISANDO INSTITUIR A DISTRIBUIÇÃO DE SENSOR MEDIDOR CONTÍNUO DE GLICOSE PARA CRIANÇAS DA REDE PÚBLICA, CONFORME O ANTEPROJETO DE LEI EM ANEXO.</t>
+  </si>
+  <si>
     <t>5883</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5883/indicacao_n_402.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL- SEMAS QUE SEJA REALIZADO A REFORMA DO CENTRO DE ATENÇÃO PSICOSSOCIAL CAPS II, LOCALIZADO NO BAIRRO DO CENTRO DE PARNAMIRIM; E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5435/indicacao_n_403.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA- SELIM QUE SEJA REALIZADO A LIMPEZA DO CANTEIRO CENTRAL, SERVIÇOS DE ROÇADEIRA E PINTURA DO MEIO FIO, DA RUA MARIA DOLORES DA COSTA, NO BAIRRO DE NOVA PARNAMIRIM.</t>
   </si>
   <si>
     <t>5431</t>
@@ -5935,50 +7189,62 @@
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5868/indicacao_n_417.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR QUE SEJA REALIZADO AS PODAS DAS ÁRVORES, DA RUA CANDELÁRIA -NOVA PARNAMIRIM</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5867/indicacao_n_418.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, À SOLICITAÇÃO DA OPERAÇÃO TAPA BURACO NA RUA JOÃO ALFREDO, NO BAIRRO DE NOVA PARNAMIRIM.</t>
   </si>
   <si>
+    <t>5935</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5935/indicacao_n_419.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA E MOBILIDADE URBANA - SESDEM, PARA QUE SEJA REALIZADA A REVITALIZAÇÃO/PINTURA DAS LOMBADAS DA AVENIDA GANDHI, NO BAIRRO DE NOVA PARNAMIRIM, NESTE MUNICÍPIO, TRAZENDO ASSIM O BEM ESTAR, A MOBILIDADE E PRINCIPALMENTE A SEGURANÇA NO TRÂNSITO DE NOSSA CIDADE, E DÁ OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
     <t>5889</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5889/indicacao_n_420.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, QUE SEJA REALIZADA MANUTENÇÃO/REPAROS NA ACADEMIA DA TERCEIRA IDADE, SITUADA À RUA JOSÉ AUGUSTO NUNES, NO BAIRRO MONTE CASTELO.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5885/indicacao_n_421.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE SERVIÇO DE LIMPEZA, RECOLHIMENTO DE ENTULHO, NA AV. DR LUÍS ANTÔNIO, LOCALIZADO NO BAIRRO DE PARQUE DE EXPOSIÇÃO.</t>
   </si>
   <si>
     <t>5890</t>
@@ -5995,191 +7261,3249 @@
   <si>
     <t>5876</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5876/indicacao_n_423.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR, A IMPLANTAÇÃO DE 4 (QUATRO) BANCOS DE MADEIRA, NA PRAÇA RAINHO DA PAZ, LOCALIZADA NA RUA HELENO NOBERTO COSTA, SITUADA NO BAIRRO DE JARDIM PLANALTO. (FOTO EM ANEXO)</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5875/indicacao_n_424.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NO TRECHO COMPREENDIDO ENTRE O CRUZAMENTO DA RUA BELMONTE COM A RUA CHAPECÓ ATÉ A BR-101, NAS PROXIMIDADES DO POSTO PICHILAU, SITUADO NO BAIRRO DE CAJUPIRANGA. (CONFORME FOTOGRAFIA EM ANEXO)</t>
   </si>
   <si>
+    <t>5936</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5936/indicacao_n_425.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS (SEMOP), QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACO NO BAIRRO PARQUE INDUSTRIAL, ESPECIFICAMENTE NA RUA JUNDIAÍ, Nº 110, TENDO COMO PONTO DE REFERÊNCIA AS PROXIMIDADES DA IGREJA ASSEMBLEIA DE DEUS.</t>
+  </si>
+  <si>
+    <t>6166</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6166/indicacao_n_426.2026.pdf</t>
+  </si>
+  <si>
+    <t>GABRIEL CÉSAR DE OLIVEIRA SIQUEIRA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGOR, VEM, RESPEITOSAMENTE, À PRESENÇA DA CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, BEM COMO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA - SESDEM, SOLICITAR A IMPLANTAÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DA AVENIDA JOÃO XXIII COM A RUA DOM JOÃO, LOCALIZADO NO BAIRRO COHABINAL.</t>
+  </si>
+  <si>
     <t>5877</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5877/indicacao_n_428.2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO Nº 361/2025, PARA AQUISIÇÃO DE 01 (UMA) UNIDADE DE ODONTOLOGIA MÓVEL (UOM), PARA COMPLEMENTAR OS SERVIÇOS ODONTOLÓGICOS DA UNIDADE BÁSICA DE SAÚDE (UBS) DE ROSA FERNANDES, SITUADA NA RUA ANTÔNIO MOREIRA, S/N, BAIRRO PASSAGEM DE AREIA.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5893/indicacao_n_428.2026.pdf</t>
   </si>
   <si>
+    <t>5937</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5937/indicacao_n_429.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ESPORTE E LAZER, QUE SEJAM ESTABELECIDAS PARCERIAS ENTRE O MUNICÍPIO E ACADEMIAS DE JIU-JITSU LOCAIS, COM O OBJETIVO DE OFERTAR AULAS GRATUITAS PARA CRIANÇAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), COM ACOMPANHAMENTO DE PROFISSIONAIS CAPACITADOS, PROMOVENDO INCLUSÃO SOCIAL E DESENVOLVIMENTO POR MEIO DO ESPORTE. _</t>
+  </si>
+  <si>
+    <t>6054</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6054/indicacao_n_430.2026.pdf</t>
+  </si>
+  <si>
+    <t>JONAS MONTEIRO CARLOS GODEIRO, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE - SESAD, PARA QUE UNAM ESFORÇO PARA IMPLANTAÇÃO DO PRONTUÁRIO DE ATENDIMENTO CLÍNICO (PAC) NA UNIDADE BÁSICA DE SAÚDE DE PIUM/PARNAMIRIM/RN, NALVA MARIA DE OLIVEIRA BEZERRA.</t>
+  </si>
+  <si>
+    <t>6055</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6055/indicacao_n_431.2026.pdf</t>
+  </si>
+  <si>
+    <t>JONAS MONTEIRO CARLOS GODEIRO, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE - SESAD, PARA QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A DESTINAÇÃO DE MAIS UMA EQUIPE DE ENFERMAGEM, COM A AMPLIAÇÃO DO NÚMERO DE ENFERMEIROS, PARA A UNIDADE BÁSICA DE SAÚDE NALVA MARIA DE OLIVEIRA BEZERRA, LOCALIZADA NO BAIRRO DE PIUM, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
     <t>5858</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5858/indicacao_n_432.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PUBLICAS, EM CONJUNTO COM A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, PARA QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A AQUISIÇÃO DE NOVOS COMPUTADORES E A MODERNIZAÇÃO DOS EQUIPAMENTOS DE INFORMÁTICA DESTINADOS À UNIDADE BÁSICA DE SAÚDE NALVA MARIA DE OLIVEIRA BEZERRA, LOCALIZADA NO BAIRRO DE PIUM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5856/indicacao_n_433.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, PARA QUE UNAM ESFORÇO PARA EXECUÇÃO DO SERVIÇO DE TAPA BURACOS NA RUA TEREZINHA BARRETO DE OLIVEIRA, NO BAIRRO DO PARQUE DAS ORQUIDEAS, EMAÚS, PARNAMIRIM/RN.</t>
   </si>
   <si>
+    <t>5938</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5938/indicacao_n_434.2026.pdf</t>
+  </si>
+  <si>
+    <t>JONAS MONTEIRO CARLOS GODEIRO, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE LIMPEZA URBANA - SELIM, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A REALIZAÇÃO DO SERVIÇO DE LIMPEZA, CAPINAÇÃO E RETIRADA DE MATOS NOS CANTEIROS CENTRAIS E CALÇADAS DAS SEGUINTES VIAS PÚBLICAS: RUA RIO DAS PEDRAS, RUA RIO RIBEIRA, RUA RIO SOLIMÕES, RUA RIO CLARO E DA RUA RIO JACUÍ, TODAS LOCALIZADAS NOS ARREDORES DA ESCOLA DOM NIVALDO MONTE, NO BAIRRO PARQUE DAS ORQUÍDEAS, EMAÚS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5939</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5939/indicacao_n_435.2026.pdf</t>
+  </si>
+  <si>
+    <t>JONAS MONTEIRO CARLOS GODEIRO, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA - SESDEM, PARA ANALISE DE VIABILIDADE TÉNCNICA PARA INSTALAÇÃO DE UMA FAIXA DE PEDESTRES EM FRENTE AO CONDOMINIO MIRANTES CAMINHOS DO MAR, LOCALIZADO NA AVENIDA JOAQUIM PATRICIO, PIUM, PARNAMIRIM/RN.AVENIDA JOAQUIM.</t>
+  </si>
+  <si>
     <t>5880</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5880/indicacao_n_436.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, A DRENAGEM NA RUA MAHATMA GANDHI, LOCALIZADA NO BAIRRO DE NOVA PARNAMIRIM, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5881/indicacao_n_437.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, A DRENAGEM NA RUA PARQUE DAS EMAS, LOCALIZADA NO BAIRRO DE NOVA ESPERANÇA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5863/indicacao_n_438.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, O PATROLAMENTO DA RUA CAMPO DO COMPRIDO, LOCALIZADA NO BAIRRO DE CAJUPIRANGA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5862/indicacao_n_439.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, O PATROLAMENTO DA RUA CAMPO DO PARAÍSO, LOCALIZADA NO BAIRRO DE CAJUPIRANGA, NESTA CIDADE.</t>
   </si>
   <si>
+    <t>5940</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5940/indicacao_n_441.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A PAVIMENTAÇÃO ASFÁTICA DA RUA PAU BRASIL, BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5941</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5941/indicacao_n_442.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS – SEMOP, A PAVIMENTAÇÃO ASFÁLTICA DA RUA FREJÓ, BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5911</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5911/indicacao_n_443.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A PAVIMENTAÇÃO ASFÁLTICA DA RUA JARDIM DO SERIDÓ, BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5910</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5910/indicacao_n_444.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A PAVIMENTAÇÃO ASFÁLTICA, DA RUA JACUMÃ, BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>5942</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5942/indicacao_n_445.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA, QUE HAJA A IMPLEMENTAÇÃO DO PROCEDIMENTO OPERACIONAL PADRÃO (POP) PARA ABORDAGEM HUMANIZADA AO AUTISTA, CONFORME AS DIRETRIZES DO LIVRO AZUL DAS GUARDAS MUNICIPAIS DO BRASIL.</t>
+  </si>
+  <si>
     <t>5861</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5861/indicacao_n_446.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE INFRAESTRUTURA E SANEAMENTO (SEINFRA), SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A REALIZAÇÃO DE UMA OPERAÇÃO TAPA-BURACO NA RUA DO CITRINO NO BAIRRO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5857/indicacao_n_447.2026.pdf</t>
   </si>
   <si>
     <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETÁRIA MUNICIPAL DE LIMPEZA URBANA (SELIM), SRA. ROSEANE PAIVA DE AMORIM, A REALIZAÇÃO DA LIMPEZA DOS CANTEIROS E CALÇADAS COM ACÚMULO DE MATO E ENTULHO NA RUA DO CITRINO NO BAIRRO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
+    <t>5943</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5943/indicacao_n_448.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR QUE SEJA REALIZADO AS PODAS DAS ÁRVORES, DA RUA CÂMARA CASCUDO, PARQUE DE EXPOSIÇÕES.</t>
+  </si>
+  <si>
     <t>5860</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5860/indicacao_n_449.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A RECUPERAÇÃO DO PAVIMENTO DA RUA SUB OFICIAL MELO, LOCALIZADA NO BAIRRO PASSAGEM DE AREIA.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5859/indicacao_n_450.2026.pdf</t>
   </si>
   <si>
     <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA RUA PARQUE DUNAS NATAL, LOCALIZADO NO BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
+    <t>5944</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5944/indicacao_n_451.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA AV. TENENTE CORDEIRO, LOCALIZADO NO BAIRRO BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5945</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5945/indicacao_n_452.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA (SELIM), QUE SEJA IMPLANTADA ROTA DE COLETA DOMICILIAR PERMANENTE OU SISTEMA DE RECOLHIMENTO REGULAR NAS VIAS COM FORTE ATIVIDADE GASTRONÔMICA, ABRANGENDO A RUA ANTÔNIA DE LIMA PAIVA (CEP 59143-455), RUA ROSA FERNANDES DA SILVA (CEP 59144-210), RUA CÍCERA EUGÊNIO CARLOS DA SILVA (CEP 59144-220) E RUA PEDRO DAVID NORZINHO(CEP 59140-971), NO EIXO DENOMINADO CORREDOR NOVA ESPERANÇA - VALE DO SOL, COM VISTAS À MELHORIA DA LIMPEZA URBANA, DA SALUBRIDADE PÚBLICA E DA QUALIDADE AMBIENTAL NAS REFERIDAS LOCALIDADES.</t>
+  </si>
+  <si>
+    <t>5946</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5946/indicacao_n_453.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), SECRETARIA MUNICIPAL DE SAÚDE (SESAD), SECRETARIA MUNICIPAL DE MEIO AMBIENTE E URBANISMO (SEMURB) E À SECRETARIA MUNICIPAL DE SEGURANÇA E MOBILIDADE URBANA (SESMOB), QUE SEJA DISPONIBILIZADO CANAL INSTITUCIONAL DE DENÚNCIA E SOLICITAÇÃO PARA APREENSÃO DE ANIMAIS DE GRANDE E PEQUENO PORTE SOLTOS NOS LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6167</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6167/indicacao_n_454.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) E À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E SANEAMENTO (SEINFRA), QUE SEJA REALIZADO O REPARO DOS ACESSOS DA PRAÇA CRISTO REDENTOR, SITUADA NO BAIRRO DE NOVA ESPERANÇA, COM VISTAS A VIABILIZAR A MANUTENÇÃO ADEQUADA DO SISTEMA DE ILUMINAÇÃO PÚBLICA, ASSEGURANDO MELHORES CONDIÇÕES DE ACESSIBILIDADE, SEGURANÇA E USO DO ESPAÇO PÚBLICO.</t>
+  </si>
+  <si>
+    <t>6056</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6056/indicacao_n_455.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) E À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E SANEAMENTO (SEINFRA), QUE SEJA REALIZADA A URBANIZAÇÃO DA ÁREA VERDE LOCALIZADA NA ESQUINA DA RUA DOUTOR RONALDO MARANHÃO, BAIRRO NOVA ESPERANÇA, PARANAMIRIM/RN (CEP 59144-040), COM A RUA RAIMUNDO ROBERTO DE SOUZA FREIRE, BAIRRO NOVA ESPERANÇA, PARANAMIRIM/RN (CEP 59143-555), CONTEMPLANDO AÇÕES DE CURTO PRAZO, COM A LIMPEZA E REVITALIZAÇÃO DA ÁREA; DE MÉDIO PRAZO, COM A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA ADEQUADA; E DE LONGO PRAZO, COM A CONSTRUÇÃO DE PRAÇA PÚBLICA DOTADA DE CAMINHÓDROMO, COM VISTAS À PROMOÇÃO DO LAZER, DA SEGURANÇA URBANA E DA QUALIDADE DE VIDA DA POPULAÇÃO LOCAL.</t>
+  </si>
+  <si>
+    <t>6057</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6057/indicacao_n_457.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, QUE SEJA FEITO UM ESTUDO PARA IMPLANTAÇÃO DE LOMBADA NA AVENIDA AEROPORTO DE VIRACOPOS, NO BAIRRO DE EMAÚS (PARQUE INDUSTRIAL) – PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5947</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5947/indicacao_n_458.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO BRIPAR NO TRECHO COMPREENDIDO ENTRE O CRUZAMENTO DA RUA DA JOSÉ DA SILVA COM A RUA MARIA ISABEL COSTA, SITUADO NO BAIRRO DE LIBERDADE. (CONFORME FOTOGRAFIA EM ANEXO)</t>
+  </si>
+  <si>
+    <t>5948</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5948/indicacao_n_459.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ QUE SEJA REGULAMENTADO O FLUXO PARA A EMISSÃO DA CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (CIPTEA) EM PARNAMIRIM/RN, DEFININDO QUAL SECRETARIA SERÁ RESPONSÁVEL, OS DOCUMENTOS NECESSÁRIOS E OS PRAZOS, CONFORME A LEI MUNICIPAL Nº 2664/2026.</t>
+  </si>
+  <si>
+    <t>5949</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5949/indicacao_n_460.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, QUE SEJA REALIZADO UM ESTUDO TÉCNICO PARA IDENTIFICAR AS PRAÇAS COM MAIOR POTENCIAL PARA RECEBER BRINQUEDOS ADAPTADOS E UM "JARDIM SENSORIAL", COMO PARTE DE UM PLANO DE INCLUSÃO EM ESPAÇOS DE LAZER.</t>
+  </si>
+  <si>
+    <t>6058</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6058/indicacao_n_461.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE ENVIO DE PROJETO DE LEI QUE "DISPÕE SOBRE A JORNADA DE TRABALHO, O ADICIONAL DE INSALUBRIDADE, AS FÉRIAS E AS CONDIÇÕES PARA OPERAÇÃO DE EQUIPAMENTOS EMISSORES DE RADIAÇÃO IONIZANTE PELOS SERVIDORES PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE PARNAMIRIM/RN", E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5950</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5950/indicacao_n_462.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA AO PODER EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, A INDICAÇÃO Nº 1.841/2022, A INSTALAÇÃO DE NOVAS PLACAS DE DENOMINAÇÃO DAS RUAS AMERICANAS, ANDRÔMEDA, AMOR PERFEITO E AQUARIUS, LOCALIZADAS NO BAIRRO PARQUE DAS NAÇÕES – COOPHAB.</t>
+  </si>
+  <si>
+    <t>5951</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5951/indicacao_n_463.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETÁRIA DE SERVIÇOS URBANOS (SEMSUR), SENHORA RENATA DA SILVA CRUZ, A SOLICITAÇÃO DA PODA DAS ÁRVORES DA RUA CÍCERO FERNANDES PIMENTA NO BAIRRO DE MONTE CASTELO, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5952</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5952/indicacao_n_464.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETÁRIA DE SERVIÇOS URBANOS (SEMSUR), SENHORA RENATA DA SILVA CRUZ, A SOLICITAÇÃO DA PODA DAS ÁRVORES DA RUA SUB OFICIAL FARIAS NO BAIRRO DE MONTE CASTELO, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5912</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5912/indicacao_n_465.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERAÇÃO DA INDICAÇÃO Nº 2.183/2025, PARA QUE SEJAM REALIZADOS ESTUDOS VISANDO À VIABILIZAÇÃO DA IMPLANTAÇÃO DE UM SEMÁFORO DE TRÂNSITO NO CRUZAMENTO DA RUA ROSA FERNANDES DA SILVA COM A RUA ANTÔNIA DE LIMA PAIVA, NAS PROXIMIDADES DO POSTO DE COMBUSTÍVEL BR, NO BAIRRO DE NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5953</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5953/indicacao_n_466.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A REALIZAÇÃO DO SERVIÇO TAPA BURACO NA RUA DA GUAIUBA LOCALIZADA NO BAIRRO VIDA NOVA.</t>
+  </si>
+  <si>
+    <t>5913</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5913/indicacao_n_467.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR QUE SEJA REALIZADO AS PODAS DAS ÁRVORES, DA AV.SANTA LUZIA , NOVA PARNAMIRIM .</t>
+  </si>
+  <si>
+    <t>5914</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5914/indicacao_n_468.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA-SE À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À_x000D_
+SECRETARIA DE LIMPEZA URBANA- SELIM, QUE SEJA REALIZADA A LIMPEZA DOS CANTEIROS LOCALIZADOS NA AVENIDA SANTA LUZIA,NOVA PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>6059</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6059/indicacao_n_469.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA-SE À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA DE LIMPEZA URBANA- SELIM, QUE SEJA REALIZADA A LIMPEZA DOS CANTEIROS LOCALIZADOS NA RUA MARIA DE JESUS, NOVA PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>6060</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6060/indicacao_n_470.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, À SOLICITAÇÃO DA OPERAÇÃO TAPA BURACO NA RUA ANTÔNIO CARLOS SOBRINHO, NO BAIRRO DE LIBERDADE.</t>
+  </si>
+  <si>
+    <t>5992</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5992/indicacao_n_471.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR QUE SEJA REALIZADO AS PODAS DAS ÁRVORES, DA RUA CAMPO BELO, LOTEAMENTO SONHO VERDE, NO BAIRRO DE CAJUPIRANGA.</t>
+  </si>
+  <si>
+    <t>5915</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5915/indicacao_n_472.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, QUE SEJA REALIZADA A OPERAÇÃO TAPA-BURACO, RUA DR. RONALDO MARANHÃO, PRÓXIMO A RESIDÊNCIA N° 514, LOCALIZADA NO BAIRRO DE NOVA ESPERANÇA. (CONFORME FOTOGRAFIA EM ANEXO)</t>
+  </si>
+  <si>
+    <t>5954</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5954/indicacao_n_473.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, QUE SEJA REALIZADA A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO, PELO MÉTODO BRIPAR, NA RUA DAS QUIXABEIRAS, SITUADA NO BAIRRO NOVA ESPERANÇA, EM PARNAMIRIM/RN, (CONFORME FOTOGRAFIA EM ANEXO).</t>
+  </si>
+  <si>
+    <t>5955</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5955/indicacao_n_474.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, QUE SEJA REALIZADA A OPERAÇÃO TAPA-BURACO, BEM COMO O NIVELAMENTO DA PAVIMENTAÇÃO NA AVENIDA MARGARIDA DE CARVALHO MONTEIRO, NO TRECHO COMPREENDIDO ENTRE A PONTE E O MONTREAL CONDOMÍNIO CLUBE – Nº 551, LOCALIZADO NO LOTEAMENTO PROJETADO, EM PARNAMIRIM/RN. (CONFORME FOTOGRAFIA EM ANEXO)</t>
+  </si>
+  <si>
+    <t>5921</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5921/indicacao_n_475.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, A REALIZAÇÃO DA OPERAÇÃO TAPA-BURACOS NO CRUZAMENTO DA RUA PARQUE PARAÚNA COM A RUA PARQUE DO MIRADOR, NAS PROXIMIDADES DA RESIDÊNCIA Nº 174, SITUADA NO BAIRRO NOVA ESPERANÇA, (CONFORME FOTOGRAFIA EM ANEXO.</t>
+  </si>
+  <si>
+    <t>5916</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5916/indicacao_n_476.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM), A IMPLANTAÇÃO DE UMA LINHA DE TRANSPORTE ALTERNATIVO QUE ATENDA O BAIRRO DO JIQUI, COM ITINERÁRIO CONTEMPLANDO AS SEGUINTES VIAS: AVENIDA AYRTON SENNA, AVENIDA ABEL CABRAL, RUA PADRE MIGUEL E AVENIDA MARIA LACERDA, NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6168</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6168/indicacao_n_477.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, E À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A IMPLANTAÇÃO DE UMA PRAÇA PÚBLICA NA AVENIDA HERONIDES XAVIER DA SILVA, NO BAIRRO ROSA DOS VENTOS, CONTEMPLANDO A INSTALAÇÃO DE BANCOS, ILUMINAÇÃO EM LED, PONTOS DE ACESSO GRATUITO À INTERNET WI-FI E EQUIPAMENTOS DE ACADEMIA AO AR LIVRE.</t>
+  </si>
+  <si>
+    <t>6169</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6169/indicacao_n_478.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, E À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, QUE SEJAM REALIZADOS ESTUDOS TÉCNICOS E ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO E CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NA RUA CAMPOS VERGUEIROS, LOCALIZADA NO BAIRRO CAJUPIRANGA, NESTE MUNICÍPIO. SUGERE-SE QUE O EQUIPAMENTO PÚBLICO CONTEMPLE INFRAESTRUTURA ADEQUADA DE URBANIZAÇÃO E LAZER, INCLUINDO A INSTALAÇÃO DE BANCOS, ILUMINAÇÃO PÚBLICA EM LED, PONTOS DE ACESSO GRATUITO À INTERNET (WI-FI) E EQUIPAMENTOS DE ACADEMIA AO AR LIVRE, GARANTINDO ACESSIBILIDADE E SEGURANÇA AOS USUÁRIOS.</t>
+  </si>
+  <si>
+    <t>5993</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5993/indicacao_n_479.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, À EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), A REALIZAÇÃO DE UM FÓRUM MUNICIPAL DAS ÁGUAS, PARA DISCUTIR A SITUAÇÃO DOS RIOS E LAGOAS DO MUNICÍPIO DE PARNAMIRIM/RN, COM FOCO NA PRESERVAÇÃO, REVITALIZAÇÃO E GESTÃO INTEGRADA DOS RECURSOS HÍDRICOS LOCAIS.</t>
+  </si>
+  <si>
+    <t>6061</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6061/indicacao_n_480.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, À EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), A REALIZAÇÃO DE AÇÕES EDUCATIVAS, CAMPANHAS DE CONSCIENTIZAÇÃO E MOBILIZAÇÃO SOCIAL DURANTE A SEMANA DA ÁGUA DE 2026, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5917</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5917/indicacao_n_481.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERAR A INDICAÇÃO DE N° 586/2025, DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, A INSTALAÇÃO DE UM PARQUE INFANTIL NA PRAÇA, LOCALIZADA NA RUA MANOEL LEÃO REGO, NO BAIRRO NOVA ESPERANÇA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5918</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5918/indicacao_n_482.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°726/2025, DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SECRETARIA MUNICIPAL DE TURISMO, ESPORTE E LAZER, PARA QUE SEJA REALIZADA A URBANIZAÇÃO DA ÁREA VERDE, BENEFICIANDO COM A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NA RUA CAMPO DOS RIOS, LOCALIZADA NO LOTEAMENTO SONHO VERDE, CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5956</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5956/indicacao_n_483.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE Nº 987/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AS SECRETARIA MUNICIPAL DE ESPORTES E LAZER E SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A CONSTRUÇÃO DE UM CAMINHÓDROMO NA ÁREA VERDE DA AVENIDA JOÃO PAULO II, NAS PROXIMIDADES DO RESIDENCIAL AMÉRICA, NO BAIRRO DE NOVA ESPERANÇA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5957</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5957/indicacao_n_484.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°2153/2025, DE AUTORIA PRÓPRIA, À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SENHOR SECRETÁRIO MUNICIPAL DE ESPORTE E LAZER – SEL, A CRIAÇÃO DO “PROGRAMA MUNICIPAL DE INCENTIVO À PRÁTICA DE CORRIDA DE RUA” NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, COM O OBJETIVO DE PROMOVER SAÚDE, QUALIDADE DE VIDA, INCLUSÃO SOCIAL E INTEGRAÇÃO COMUNITÁRIA POR MEIO DA PRÁTICA ESPORTIVA REGULAR EM VIAS E ESPAÇOS PÚBLICOS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>5958</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5958/indicacao_n_485.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, AS REITERAÇÕES Nº 201/2019, 403/2021 E 1.496/2024, PARA PAVIMENTAÇÃO ASFÁLTICA, RUA JASMIN E EDVALDO ALVES DA SILVA, BAIRRO JARDIM PLANALTO.</t>
+  </si>
+  <si>
+    <t>5959</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5959/indicacao_n_486.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, AS REITERAÇÕES Nº 1.184/2017, 1.122/2019, 444/2023 E 903/2025, PARA QUE SEJA IMPLANTADO UM SETOR DE AGENDAMENTO POR TELEFONE PARA IDOSOS, GESTANTES E PORTADORES DE DEFICIÊNCIA FÍSICA, NAS UNIDADES DE SAÚDE DO MUNICÍPIO, NO SENTIDO DE FAZER JUS A LEI Nº 10.048/00, QUE CERTAMENTE FACILITARÁ AS CONSULTAS, EVITANDO AS FILAS PREFERÊNCIAIS E O DESCONFORTO NA ESPERA PARA O AGENDAMENTO.</t>
+  </si>
+  <si>
+    <t>5919</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5919/indicacao_n_487.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE SEJA REALIZADA A LIMPEZA DO MATO EM TODA A EXTENSÃO DA RUA ÁGUAS DE PRATA, LOCALIZADO NO BAIRRO BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>5909</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5909/indicacao_n_488.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO ÀS SECRETARIAS MUNICIPAIS DE EDUCAÇÃO – SME E DE ASSISTÊNCIA SOCIAL – SEMAS, QUE PROMOVAM, EM CARÁTER PRIORITÁRIO, CAPACITAÇÃO PARA OS CONSELHEIROS TUTELARES, PROFESSORES DA REDE MUNICIPAL DE ENSINO E PROFISSIONAIS DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL (SUAS), COM FOCO NA APLICAÇÃO E COMPREENSÃO DO ESTATUTO DIGITAL DA CRIANÇA E DO ADOLESCENTE – ECA DIGITAL (LEI Nº 15.211/2025), EM VIGOR DESDE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>5960</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5960/indicacao_n_489.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO – SEMUR, QUE SEJA REALIZADA VISTORIA IN LOCO E ADOÇÃO DAS MEDIDAS CABÍVEIS QUANTO AO PLANTIO DE VEGETAÇÃO EM ÁREA LINDEIRA À VIA PÚBLICA, EM ESPECIAL NO TRECHO DA AV. JOAQUIM PATRÍCIO, EM PIUM, APRESENTADO NAS IMAGENS ANEXAS.</t>
+  </si>
+  <si>
+    <t>5961</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5961/indicacao_n_490.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ QUE SEJA ESTABELECIDA UMA PRAÇA SENSORIAL NO PARQUE ALUISIO ALVES, LOCALIZADO ENTRE A AV CASTOR VIEIRA REGIS, RUA EDSON RODRIGUES DE SIQUEIRA E RUA GOV DIX-SEPT ROSADO MAIA.</t>
+  </si>
+  <si>
+    <t>5994</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5994/indicacao_n_491.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA E MOBILIDADE URBANA - SESDEM, QUE SEJA REALIZADA A REVITALIZAÇÃO DAS FAIXAS DE PEDESTRE DA RUA ANIBAL BRANDÃO, NO BAIRRO NOVA PARNAMIRIM TRAZENDO ASSIM O BEM ESTAR, A MOBILIDADE E PRINCIPALMENTE A SEGURANÇA NO TRÂNSITO DE NOSSA CIDADE, E DÁ OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>5995</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5995/indicacao_n_492.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA, SELIM, A RETIRADA DE PODA NA RUA AEROPORTO DE ALCÂNTARA, Nº 92, LOCALIZADA NO CONJUNTO JARDIM AEROPORTO, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5996</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5996/indicacao_n_493.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, O REPARO NO CALÇAMENTO DA RUA GEORGINO AVELINO, LOCALIZADA NO BAIRRO DE SANTOS REIS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5997</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5997/indicacao_n_494.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA, SELIM, A RETIRADA DE PODA NA RUA CAMINHO DE PIRAMBÚZIOS, Nº 73, LOCALIZADA NO BAIRRO DE CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>5998</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5998/indicacao_n_495.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) A REALIZAR SERVIÇO PODA DE ARVORES CONFORME IMAGENS EM ANEXO NA RUA MEN DE SÁ, PRÓXIMO A AVIPEC, BAIRRO PASSAGEM DE AREIA - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>5920</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5920/indicacao_n_496.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A IMPLANTAÇÃO DA FARMÁCIA POPULAR MUNICIPAL ITINERANTE, COMPOSTA POR UNIDADE MÓVEL PARA DISTRIBUIÇÃO DE MEDICAMENTOS NOS BAIRROS MAIS AFASTADOS.</t>
+  </si>
+  <si>
+    <t>5999</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5999/indicacao_n_497.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS (SEMOP) A REALIZAR SERVIÇO TAPA BURACO E REPARO DE CALHA DE PASSAGEM DE ÁGUAS PLUVIAIS, CONFORME IMAGENS EM ANEXO NA RUA VITÓRIA RÉGIA, N 26, NOVA PARNAMIRIM, CONJUNTO JARDIM DAS ACÁCIAS - PARNAMIRIM/RN</t>
+  </si>
+  <si>
+    <t>6000</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6000/indicacao_n_498.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE LIMPEZA (SELIM) A REALIZAR SERVIÇO LIMPEZA DO PASSEIO E RETIRADA DE LIXO E ENTULHOS CONFORME IMAGENS EM ANEXO NA RUA DUARTE COSTA, LATERAL DO CONDOMÍNIO RESIDENCIAL HORTÊNSIAS, BAIRRO PASSAGEM DE AREIA - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6062</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6062/indicacao_n_499.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO, À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, E A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, QUE SEJA REALIZADO O REPARO DA CALÇADA PÚBLICA LOCALIZADA NA LATERAL DO CONDOMÍNIO RESIDENCIAL ILHAS DO PACÍFICO, SITUADO NA AVENIDA BRIGADEIRO TROMPOWSKY, Nº 1295, BAIRRO PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>5962</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5962/indicacao_n_500.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, EM ARTICULAÇÃO COM A SECRETARIA MUNICIPAL DE SAÚDE - SESAD, PARA QUE PROMOVAM AÇÕES CONTÍNUAS DE PREVENÇÃO, IDENTIFICAÇÃO PRECOCE E ENCAMINHAMENTO DE PESSOAS COM SUSPEITA DE DOENÇAS INFECTOCONTAGIOSAS, ESPECIALMENTE, COM A POPULAÇÃO EM SITUAÇÃO DE RUA.</t>
+  </si>
+  <si>
+    <t>6001</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6001/indicacao_n_501.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL MOBILIDADE URBANA E SEGURANÇA, SESDEM, IMPLANTAÇÃO IMEDIATA DE INSTALAÇÃO DE FAIXA DE PEDESTRE NA AVENIDA PRES. GETULIO VARGAS, DE FRENTE A PIZZARIA MENINO JESUS E RESTAURANTE NA BRASA, BAIRRO PASSAGEM DE AREIA, NESTE MUNICIPIO. PARA QUE SE TENHA UMA TRAVESIA SEGURA NESTA AVENIDA, UMA VEZ QUE NESTE LOCAL ALÉM GRANDE FLUXO DE VEICULOS, POR POSSUIR NESTE TRECHO DOIS RESTAURANTES, HÁ GRANDE FLUXO DE PEDESTRES.</t>
+  </si>
+  <si>
+    <t>6003</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6003/indicacao_n_502.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ QUE SEJA ESTABELECIDO O SELO "POUSO SEGURO" NO ÂMBITO MUNICIPAL, O QUAL FAZ REFERÊNCIA À PARNAMIRIM/RN COMO TRAMPOLIM DA VITÓRIA E TEM COMO OBJETIVO SENSIBILIZAR O COMÉRCIO E AS INSTITUIÇÕES PÚBLICAS LOCAIS PARA QUE OFEREÇAM UM AMBIENTE DE ACOLHIMENTO E COMPREENSÃO, MITIGANDO AS BARREIRAS SENSORIAIS E ATITUDINAIS QUE AINDA SEGREGAM OS CIDADÃOS COM AUTISMO E SUAS FAMÍLIAS.</t>
+  </si>
+  <si>
+    <t>6170</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6170/indicacao_n_503.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS – SEMOP, A REITERAÇÃO Nº 1267/2025, QUE SEJA REALIZADA A MANUTENÇÃO DO ASFALTO NA RUA LUÍS GERÔNIMO BEZERRA COM A WALFREDO GURGEL, NO BAIRRO DE EMAÚS - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6171</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6171/indicacao_n_504.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, A REITERAÇÃO Nº 1257 E 1270/2025, QUE SEJA REALIZADA A MANUTENÇÃO DAS TAMPAS DE BUEIROS NAS RUAS PADRE JOÃO MARIA, Nº 577 (ESQUINA) E RUA JERUSALÉM, 464 - EMAÚS - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6004</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6004/indicacao_n_505.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, A PAVIMENTAÇÃO PELO MÉTODO BRIPAR DA TRAVESSA JACINTO FERREIRA, BAIRRO NOVA ESPERANÇA</t>
+  </si>
+  <si>
+    <t>6010</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6010/indicacao_n_506.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A CONTINUAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO BRIPAR, DA RUA JÚLIO FERNANDES DE MACEDO, BAIRRO NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>6063</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6063/indicacao_n_507.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A CONTINUAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO BRIPAR, DA RUA CLAYTON BEZERRA DOS SANTOS, BAIRRO NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>6064</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6064/indicacao_n_508.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, O SERVIÇO DE PATROLAMENTO DA RUA PARQUE DAS DUNAS, BAIRRO NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>6005</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6005/indicacao_n_509.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANO ( SELIM ) QUE SEJA RETIRADO OS ENTULHOS ( MATO ) DA RUA ALVARENGA PEIXOTO N° 500 NO BAIRRO DE LIBERDADE ( PRIMAVERA ) PROXIMO A IGREJA DE CRISTO - PARNAMIRIM RN</t>
+  </si>
+  <si>
+    <t>6011</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6011/indicacao_n_510.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, A LIMPEZA DAS BOCAS DE LOBO DA AVENIDA DR. LUIZ ANTÔNIO, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6065</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6065/indicacao_n_511.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA, SELIM, A LIMPEZA DA VEGETAÇÃO RASTEIRA DA RUA SANTA MATILDE, PRÓXIMO AO CONDOMÍNIO PÁSSAROS DO TRAIRI, NO CONJUNTO PARQUE DAS ORQUÍDEAS, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6066</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6066/indicacao_n_512.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA, SELIM, A LIMPEZA DA VEGETAÇÃO RASTEIRA DA RUA RIO JARI, LOCALIZADA NO CONJUNTO PARQUE DAS ORQUÍDEAS, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6067</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6067/indicacao_n_513.2026.pdf</t>
+  </si>
+  <si>
+    <t>EURICO SHIGEYUKI DOS SANTOS SHIIKI, VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM RESPEITOSAMENTE, INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E SANEAMENTO (SEINFRA), SENHOR PAULO GUILHERME BARBOSA RAMOS FILHO E À SECRETARIA DE EDUCAÇÃO (SME), SRA ELIZA CHRISTINA TOSCANO DE MENDONÇA BRITO QUE DETERMINE URGENTE MANUTENÇÃO DE REESTRUTURAÇÃO DOS BANHEIROS DA ESCOLA MUNICIPAL IVANIRA DE VASCONCELOS PAISINHO, LOCALIZADA NA AV: CASTOR VIEIRA RÉGIS, 424, NO BAIRRO DA COHABINAL.</t>
+  </si>
+  <si>
+    <t>6068</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6068/indicacao_n_514.2026.pdf</t>
+  </si>
+  <si>
+    <t>EURICO SHIGEYUKI DOS SANTOS SHIIKI, VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM RESPEITOSAMENTE, INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA E SANEAMENTO (SEINFRA), SENHOR PAULO GUILHERME BARBOSA RAMOS FILHO E À SECRETARIA DE EDUCAÇÃO (SME), SRA ELIZA CHRISTINA TOSCANO DE MENDONÇA BRITO QUE DETERMINE URGENTE MANUTENÇÃO NAS PIAS DO REFEITÓRIO E COZINHA DA ESCOLA MUNICIPAL IVANIRA DE VASCONCELOS PAISINHO, LOCALIZADA NA AVENIDA CASTOR VIEIRA RÉGIS, 424, NO BAIRRO DA COHABINAL.</t>
+  </si>
+  <si>
+    <t>6006</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6006/indicacao_n_515.2026.pdf</t>
+  </si>
+  <si>
+    <t>HAMILTON RADEMACKER PEREIRA (BINHO DE AMBRÓSIO), VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA A INDICAÇÃO DE N° 1617/2025, DE MINHA AUTORIA, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA RUA OMAR BATISTA DE LIMA, EM PIRANGI DO NORTE, DISTRITO LITORAL, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6007</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6007/indicacao_n_516.2026.pdf</t>
+  </si>
+  <si>
+    <t>HAMILTON RADEMACKER PEREIRA (BINHO DE AMBRÓSIO), VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA A INDICAÇÃO DE N°373/2025, DE AUTORIA PRÓPRIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “ASFALTO” DA RUA DOZE DE OUTUBRO, LOCALIZADA NO CONJUNTO PARNAMIRIM II, BAIRRO BOA ESPERANÇA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6008</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6008/indicacao_n_517.2026.pdf</t>
+  </si>
+  <si>
+    <t>6012</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6012/indicacao_n_518.2026.pdf</t>
+  </si>
+  <si>
+    <t>HAMILTON RADEMACKER PEREIRA (BINHO DE AMBRÓSIO), VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, REITERA A INDICAÇÃO DE N° 1616/2025, DE MINHA AUTORIA, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA CAPIM SANTO (LOTEAMENTO JARDIM PARNAMIRIM), NO BAIRRO DE NOVA ESPERANÇA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6013</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6013/indicacao_n_519.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA DE SERVIÇOS URBANOS (SEMSUR), SRA. RENATA DA SILVA CRUZ, A SOLICITAÇÃO DA PODA DAS ÁRVORES DO CANTEIRO CENTRAL AO LONGO DE TODA A EXTENSÃO DA AVENIDA COMANDANTE PETIT NO BAIRRO DO CENTRO, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6014</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6014/indicacao_n_520.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, EXTENSIVO AO GABINETE CIVIL - GACIV, A IMPLANTAÇÃO DE UM PONTO DE INTERNET – WIFI NA ACADEMIA DA MELHOR IDADE, LOCALIZADA NA RUA DAS EMBARCAÇÕES Nº50, EM FRENTE AO CONDOMÍNIO JANGADAS, SITUADA NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>6016</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6016/indicacao_n_521.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO ÀS SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, SOLICITO A MELHORIA DA ILUMINAÇÃO PÚBLICA, EM FRENTE AO CONDOMÍNIO JANGADAS, LOCALIZADO NA RUA DAS EMBARCAÇÕES Nº50, SITUADA NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>6069</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6069/indicacao_n_522.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, QUE SEJA REALIZADA A OPERAÇÃO TAPA-BURACO, NA RUA DAS EMBARCAÇÕES, PRÓXIMO AO CONDOMÍNIO JANGADAS N° 50, LOCALIZADA NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>6070</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6070/indicacao_n_523.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR, E A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP. A REITERAÇÃO DA INDICAÇÃO Nº 382/2024 QUE SEJA REALIZADA A IMPLANTAÇÃO DE BANCOS DE PRAÇA EM TORNO DA LATERAL DO MERCADO PÚBLICO, NA RUA TENENTE FERREIRA MALDOS, NO BAIRRO CENTRO.</t>
+  </si>
+  <si>
+    <t>6071</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6071/indicacao_n_524.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE, SESDEM, O ESTUDO PARA IMPLANTAÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DAS RUAS DOM BOSCO E SANTA GEMA, LOCALIZADA NO BAIRRO DE EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6072</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6072/indicacao_n_525.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, A REALIZAÇÃO DE UM MUTIRÃO EMERGENCIAL DE TAPA-BURACOS, RECAPEAMENTO ASFÁLTICO E DESOBSTRUÇÃO/AMPLIAÇÃO DA REDE DE DRENAGEM PLUVIAL , NA RUA MAHATMA GANDHI,NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>6073</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6073/indicacao_n_526.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, À SOLICITAÇÃO DA OPERAÇÃO TAPA BURACO NA RUA ANIBAL BRANDÃO, 246, NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>6074</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6074/indicacao_n_527.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, À SOLICITAÇÃO DA OPERAÇÃO TAPA BURACO NA RUA CINQUENTA E SETE, NO BAIRRO DE CAJUPIRANGA</t>
+  </si>
+  <si>
+    <t>6075</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6075/indicacao_n_528.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, O SERVIÇO DE TAPA-BURACOS NA RUA BERNARDO NUNES DE PAULA, BAIRRO NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>6076</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6076/indicacao_n_529.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A PAVIMENTAÇÃO ASFÁLTICA DA RUA OCEANO ATLÂNTICO, BAIRRO JOCKEY CLUB.</t>
+  </si>
+  <si>
+    <t>6172</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6172/indicacao_n_530.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A PAVIMENTAÇÃO ASFÁLTICA, DA RUA DO DOURADO, BAIRRO JOCKEY CLUB.</t>
+  </si>
+  <si>
+    <t>6173</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6173/indicacao_n_531.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA-SE À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA DE LIMPEZA URBANA- SELIM, QUE SEJA REALIZADA A LIMPEZA DOS CANTEIROS LOCALIZADOS NA ESTRADA DE CAJUPIRANGA, BAIRRO JARDIM PLANALTO.</t>
+  </si>
+  <si>
+    <t>6077</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6077/indicacao_n_532.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANO ( SELIM ) QUE SEJA RETIRADO OS ENTRULHOS ( MATO ), LIMPEZA DE RUA DA RUA SATURNINO DA ROCHA LARANJEIRA NO BAIRRO DE PASSAGEM DE AREIA PRÓXIMO AO CRUZEIRO - PARNAMIRIM RN</t>
+  </si>
+  <si>
+    <t>6174</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6174/indicacao_n_533.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, À SOLICITAÇÃO DA OPERAÇÃO TAPA BURACO NA RUA DAS PATATIVAS,NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>6078</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6078/indicacao_n_534.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, A CRIAÇÃO DE UM OBSERVATÓRIO DA VIOLÊNCIA CONTRA A CRIANÇA E O ADOLESCENTE, COM A FINALIDADE DE COLETAR, ANALISAR E DIVULGAR DADOS, SUBSIDIANDO POLÍTICAS PÚBLICAS DE PREVENÇÃO E COMBATE À VIOLÊNCIA.</t>
+  </si>
+  <si>
+    <t>6079</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6079/indicacao_n_535.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, A INDICAÇÃO Nº 1.260/2021 QUE SOLICITA A CRIAÇÃO DE UM OBSERVATÓRIO DA VIOLÊNCIA CONTRA A MULHER NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>6080</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6080/indicacao_n_536.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A CRIAÇÃO DE PROGRAMA DE DISTRIBUIÇÃO GRATUITA DE SUPLEMENTO DO TIPO MAGNÉSIO QUELATO PARA MULHERES ACIMA DE 40 ANOS, NO ÂMBITO DA REDE PÚBLICA DE SAÚDE, CONDICIONADO À AVALIAÇÃO E PRESCRIÇÃO POR PROFISSIONAIS DE SAÚDE HABILITADOS.</t>
+  </si>
+  <si>
+    <t>6081</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6081/indicacao_n_537.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO (SME) EM PARCERIA COM A SECRETARIA MUNICIPAL DE SAÚDE (SESAD), QUE SEJA CRIADO E IMPLEMENTADO O PROGRAMA MUNICIPAL DE PROMOÇÃO AO EMAGRECIMENTO SAUDÁVEL E EDUCAÇÃO ALIMENTAR NAS ESCOLAS DA REDE PÚBLICA, COM AÇÕES CONTÍNUAS VOLTADAS À PREVENÇÃO DA OBESIDADE INFANTIL E À PROMOÇÃO DE HÁBITOS DE VIDA SAUDÁVEIS.</t>
+  </si>
+  <si>
+    <t>6175</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6175/indicacao_n_538.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°2.234/2025, DE AUTORIA PRÓPRIA À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ESPORTE E LAZER – SEL, E À SECRETARIA MUNICIPAL DA MULHER E DOS DIREITOS HUMANOS – SEMMUD, A CRIAÇÃO DO NÚCLEO MUNICIPAL DE ESPORTE ADAPTADO, DESTINADO A PROMOVER ATIVIDADES ESPORTIVAS ESPECÍFICAS PARA PESSOAS COM DEFICIÊNCIA (PCDS), GARANTINDO ACESSO, INCLUSÃO, OPORTUNIDADE E DESENVOLVIMENTO DE HABILIDADES ESPORTIVAS NO MUNICÍPIO DE PARNAMIRIM/RN</t>
+  </si>
+  <si>
+    <t>6176</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6176/indicacao_n_539.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°2020/2025, DE AUTORIA PRÓPRIA A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE CULTURA, SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO E À SECRETARIA MUNICIPAL DE ESPORTE E LAZER, A CRIAÇÃO DO “ESPAÇO MUNICIPAL DE MEMÓRIA ESPORTIVA DE PARNAMIRIM”, DESTINADO A PRESERVAR A HISTÓRIA, VALORIZAR ATLETAS LOCAIS E PROMOVER AÇÕES EDUCATIVAS E CULTURAIS SOBRE O ESPORTE PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6177</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6177/indicacao_n_540.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°137/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A DRENAGEM E PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA TRAVESSA IRMÃ DULCE, NO BAIRRO DE NOVA PARNAMIRIM, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6082</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6082/indicacao_n_541.2026.pdf</t>
+  </si>
+  <si>
+    <t>RÁRIKA DE ARAÚJO BASTOS, VEREADORA COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITA NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA E MOBILIDADE URBANA (SESMOB) E À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), QUE SEJA ESTRUTURADO, IMPLEMENTADO E FORTALECIDO O SISTEMA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (SMPDC), EM CONFORMIDADE COM AS DIRETRIZES ESTABELECIDAS PELA LEI FEDERAL Nº 12.608/2012 (POLÍTICA NACIONAL DE PROTEÇÃO E DEFESA CIVIL), COM A FINALIDADE DE ORGANIZAR, INTEGRAR E EXECUTAR, NO ÂMBITO MUNICIPAL, AÇÕES PERMANENTES E ARTICULADAS DE PREVENÇÃO, MITIGAÇÃO, PREPARAÇÃO, RESPOSTA E RECUPERAÇÃO DE DESASTRES, VISANDO À REDUÇÃO DE RISCOS, À PROTEÇÃO DA POPULAÇÃO, À PRESERVAÇÃO DO PATRIMÔNIO PÚBLICO E PRIVADO E AO FORTALECIMENTO DA RESILIÊNCIA URBANA DIANTE DE EVENTOS ADVERSOS E EMERGÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6083</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6083/indicacao_n_542.2026.pdf</t>
+  </si>
+  <si>
+    <t>RÁRIKA DE ARAÚJO BASTOS, VEREADORA COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITA NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO (SME) E À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E GESTÃO DE PESSOAS (SEMAD), QUE SEJA REALIZADA A ABERTURA DE PROCESSO SELETIVO PARA CONTRATAÇÃO DE MONITORES ESCOLARES DE APOIO À EDUCAÇÃO INCLUSIVA, COM VISTAS A ASSEGURAR SUPORTE ESPECIALIZADO AOS ESTUDANTES COM DEFICIÊNCIA, TRANSTORNO DO ESPECTRO AUTISTA (TEA) E ALTAS HABILIDADES/SUPERDOTAÇÃO NA REDE MUNICIPAL DE ENSINO, EM CONSONÂNCIA COM A POLÍTICA NACIONAL DE EDUCAÇÃO ESPECIAL INCLUSIVA (PNEEI), INSTITUÍDA PELO DECRETO FEDERAL Nº 12.686, DE 20 DE OUTUBRO DE 2025, FORTALECENDO O ACESSO, A PERMANÊNCIA, A PARTICIPAÇÃO, A APRENDIZAGEM NO ENSINO REGULAR E A EFETIVIDADE DO ATENDIMENTO EDUCACIONAL ESPECIALIZADO (AEE).</t>
+  </si>
+  <si>
+    <t>6618</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6618/indicacao_n_543.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO (SETUDE), A ADOÇÃO DE PROVIDENCIAS VOLTADAS À PROMOÇÃO, ORIENTAÇÃO, CAPACITAÇÃO E ESTÍMULO À IMPLEMENTAÇÃO DA FICHA NACIONAL DE REGISTRO DE HÓSPEDES (FNRH DIGITAL) NOS ESTABELECIMENTOS DE HOSPEDAGEM SITUADOS NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6619</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6619/indicacao_n_544.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE EDUCAÇÃO (SME) E À SECRETARIA MUNICIPAL DE CULTURA (SEMUC), QUE SEJA PROMOVIDA A IMPLANTAÇÃO DE ESPAÇOS E CABINAS DE ESTUDO INDIVIDUAL NA BIBLIOTECA MUNICIPAL PROFESSORA ELIENAI DANTAS CARTAXO, COM VISTAS À AMPLIAÇÃO DA INFRAESTRUTURA EDUCACIONAL E CULTURAL DISPONÍVEL À POPULAÇÃO, AO FORTALECIMENTO DAS CONDIÇÕES DE ACESSO À LEITURA, À PESQUISA E À PRODUÇÃO DO CONHECIMENTO, BEM COMO À OFERTA DE AMBIENTES ADEQUADOS, SILENCIOSOS E ESTRUTURADOS PARA ESTUDO, CONCENTRAÇÃO E DESENVOLVIMENTO ACADÊMICO DOS ESTUDANTES, CONCURSEIROS, PESQUISADORES E DEMAIS USUÁRIOS DO EQUIPAMENTO PÚBLICO.</t>
+  </si>
+  <si>
+    <t>6084</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6084/indicacao_n_547.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETÁRIA DE SERVIÇOS URBANOS (SEMSUR), SRA. RENATA DA SILVA CRUZ E A SECRETARIA DE LIMPEZA URBANA (SELIM), SRA ROSEANE PAIVA DE AMORIM A SOLICITAÇÃO DA PODA DAS ÁRVORES E LIMPEZA DO CANTEIRO CENTRAL AO LONGO DE TODA A EXTENSÃO DA RUA PEDRO BEZERRA FILHO, NO BAIRRO DE SANTOS REIS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6178</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6178/indicacao_n_548.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A IMPLANTAÇÃO DE RAMPA DE ACESSIBILIDADE JUNTO À FAIXA DE PEDESTRE LOCALIZADA NA AVENIDA DEPUTADO MÁRCIO MARINHO, NO BAIRRO DE PIRANGI, GARANTINDO CONDIÇÕES ADEQUADAS DE MOBILIDADE E INCLUSÃO PARA PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA.</t>
+  </si>
+  <si>
+    <t>6085</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6085/indicacao_n_549.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, QUE SEJA REALIZADA A OPERAÇÃO TAPA-BURACO, RUA PARQUE DAS ARARAS, LOCALIZADA NO BAIRRO DE NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>6086</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6086/indicacao_n_550.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE INFRAESTRUTURA E SANEAMENTO (SEINFRA), SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A COLOCAÇÃO DE CALHA DE PARALELEPÍPEDO NA RUA DO CITRINO NO BAIRRO PARQUE DE EXPOSIÇÕES.</t>
+  </si>
+  <si>
+    <t>6179</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6179/indicacao_n_551.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO PODER EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE - SESAD, O ENVIO DE OFÍCIO AO MINISTÉRIO DA SAÚDE, SOLICITANDO O ADICIONAL AO VALOR DO INCENTIVO FINANCEIRO DE CUSTEIO MENSAL DESTINADO À IMPLANTAÇÃO E OFERTA DE NOVAS ESPECIALIDADES NOS CENTROS DE ESPECIALIDADES ODONTOLÓGICAS – CEO NOS TERMOS DA PORTARIA GM/MS Nº 6.755, DE 19 DE MARÇO DE 2025.</t>
+  </si>
+  <si>
+    <t>6087</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6087/indicacao_n_552.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE INFRAESTRUTURA E SANEAMENTO (SEINFRA), SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A CORREÇÃO DE CALHA E RECOMPOSIÇÃO DE CALÇAMENTO NA RUA PEDRO BEZERRA FILHO, NO BAIRRO DE SANTOS REIS, NAS PROXIMIDADES EM FRENTE AO NÚMERO 113.</t>
+  </si>
+  <si>
+    <t>6180</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6180/indicacao_n_553.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, A INSTALAÇÃO DE LIXEIRAS PARA COLETA SELETIVA NAS PROXIMIDADES DA CENTRAL DO CIDADÃO, LOCALIZADA NA AVENIDA TENENTE MEDEIROS, BAIRRO CENTRO.</t>
+  </si>
+  <si>
+    <t>6181</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6181/indicacao_n_554.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE, SESDEM, O ESTUDO PARA INSTALAÇÃO DE UMA FAIXA DE PEDESTRES NA AVENIDA DR. ÁTILA PAIVA, EM FRENTE AO RESTAURANTE BODINHO, LOCALIZADA NO BAIRRO COHABINAL, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6182</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6182/indicacao_n_555.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERAR O INDICATIVO Nº60/2025 DE MESMA AUTORIA A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE – SESAD, VIABILIZAR IMPLANTAÇÃO DE UM POSTO DE SAÚDE PET - PSPET COM ATENDIMENTO GRATUITO PARA ANIMAIS DO NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>6088</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6088/indicacao_n_556.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E ÀS SECRETARIAS MUNICIPAL DE OBRAS PÚBLICAS – SEMOP E SERVIÇOS URBANOS – SEMSUR, QUE SEJA REALIZADA A IMPLANTAÇÃO DE UMA ACADEMIA DA MELHOR IDADE NA LATERAL DO MERCADO VELHO, LOCALIZADA NA RUA TEN. FERREIRA MALDOS, SITUADO NO BAIRRO CENTRO.</t>
+  </si>
+  <si>
+    <t>6183</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6183/indicacao_n_557.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE (SESAD), AO SR. LEALDO PEZZI ARAÚJO, PARA A AQUISIÇÃO DE, NO MÍNIMO, TRÊS CADEIRAS DE BANHO HOSPITALAR PARA O HOSPITAL DEPUTADO MÁRCIO MARINHO, LOCALIZADA NA RUA MARIA CRISTINA XAVIER, SN, PIRANGI DO Norte.</t>
+  </si>
+  <si>
+    <t>6184</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6184/indicacao_n_558.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA PREFEITA SRA. RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, QUE SEJA REALIZADA A PODA DAS ÁRVORES, NA RUA LUIZA BEZERRA DE LIMA, EM FRENTE À RESIDÊNCIA Nº 1113, PRÓXIMO AO MOTEL ACONCHEGO, NO BAIRRO DE ROSA DOS VENTOS. (FOTO EM ANEXO).</t>
+  </si>
+  <si>
+    <t>6185</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6185/indicacao_n_559.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, QUE SEJA REALIZADA A OPERAÇÃO TAPA-BURACO, PRÓXIMO A ARENA 3A SOCCER, NA RUA PROFESSOR CLEMENTINO CÂMARA, LOCALIZADA NO BAIRRO BOA ESPERANÇA. (FOTO EM ANEXO)</t>
+  </si>
+  <si>
+    <t>6186</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6186/indicacao_n_560.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, À SOLICITAÇÃO DA OPERAÇÃO TAPA BURACO NA RUA EPIFANIO REIS CAVALCANTE, NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>6187</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6187/indicacao_n_561.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA-SE À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA DE LIMPEZA URBANA- SELIM, QUE SEJA REALIZADA A LIMPEZA DOS CANTEIROS LOCALIZADOS NA RUA DOS CAJUEIROS,NO BAIRRO DE NOVA PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>7028</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7028/indicacao_n_562.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA-SE À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA DE LIMPEZA URBANA- SELIM, QUE SEJA REALIZADA A LIMPEZA DOS CANTEIROS LOCALIZADOS NA RUA CREUZA DANTAS MACIEL, NO BAIRRO DE NOVA PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>7029</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7029/indicacao_n_563.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA-SE À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA DE LIMPEZA URBANA- SELIM, QUE SEJA REALIZADA A LIMPEZA URBANA (RETIRADA DE MATOS E ENTULHOS) LOCALIZADO NA RUA MARIA DE JESUS 15, NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>6188</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6188/indicacao_n_564.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) A REALIZAR SERVIÇO DE RETIRADA DE ARVORE MORTA CONFORME IMAGEM EM ANEXO NA RUA JOÃO BATISTA DE LIMA, EM FRENTE AO RESTAURANTE POR DO SOL, BAIRRO PIRANGI DO NORTE - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6189</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6189/indicacao_n_565.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, A OPERAÇÃO TAPA-BURACO NA RUA CABO SERAFIM NUNES NETO, LOCALIZADA NO BAIRRO SANTOS REIS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6190</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6190/indicacao_n_566.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA, SELIM, A LIMPEZA DA RUA VEREADOR OLAVO DE CASTRO, LOCALIZADA NO BAIRRO DE PASSAGEM DE AREIA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6191</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6191/indicacao_n_567.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, A LIMPEZA DAS SARJETAS LATERAIS NA RUA MANOEL COSTA, LOCALIZADA NO BAIRRO DE BOA ESPERANÇA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6192</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6192/indicacao_n_568.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, A MANUTENÇÃO DA BOCA DE LOBO NA RUA MANOEL COSTA, NAS PROXIMIDADES DA ESCOLA ELIAH MAIA DO RÊGO, LOCALIZADA NO BAIRRO DE BOA ESPERANÇA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6193</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6193/indicacao_n_569.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, O PATROLAMENTO DA RUA BRIGADEIRO TROMPOWSKY, LOCALIZADA NO BAIRRO DE PASSAGEM DE AREIA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6194</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6194/indicacao_n_570.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A PAVIMENTAÇÃO ASFÁLTICA DA RUA ELIZA BRANCO PEREIRO DOS SANTOS, BAIRRO PARQUE DAS ÁRVORES.</t>
+  </si>
+  <si>
+    <t>6195</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6195/indicacao_n_571.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A PAVIMENTAÇÃO ASFÁTICA DA RUA PARQUE DAS ROSAS, BAIRRO PARQUE DAS ÁRVORES.</t>
+  </si>
+  <si>
+    <t>6196</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6196/indicacao_n_572.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A PAVIMENTAÇÃO ASFÁLTICA DA RUA PAU PEREIRO, BAIRRO PARQUE DAS ÁRVORES.</t>
+  </si>
+  <si>
+    <t>6197</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6197/indicacao_n_573.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A PAVIMENTAÇÃO BRIPAR E DRENAGEM, RUA VASCO DA GAMA, BAIRRO PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>6198</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6198/indicacao_n_574.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A CONTINUAÇÃO DA PAVIMENTAÇÃO BRIPAR E DRENAGEM, DA RUA POÇOS DE CALDAS, BAIRRO NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>6199</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6199/indicacao_n_575.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE (SESAD), AO SR. LEALDO PEZZI ARAÚJO, PARA A AQUISIÇÃO DE, NO MÍNIMO, DUAS CADEIRAS DE BANHO HOSPITALAR PARA OBESOS PARA O HOSPITAL DEPUTADO MÁRCIO MARINHO, LOCALIZADA NA RUA MARIA CRISTINA XAVIER, SN, PIRANGI DO NORTE.</t>
+  </si>
+  <si>
+    <t>6200</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6200/indicacao_n_576.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA COMPETENTE, QUE SEJA REALIZADO ESTUDO TÉCNICO PARA IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL E HORIZONTAL DE “PROIBIDO ESTACIONAR” NO LADO ESQUERDO DA RUA CAMPO ALEGRE, NAS PROXIMIDADES DO CONDOMÍNIO ECOVILLE, Nº 900, EM PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6201</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6201/indicacao_n_577.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°913/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A DRENAGEM E COMPLEMENTAÇÃO DA PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA CAMINHO DAS FALÉSIAS, NO LOTEAMENTO CAMINHO DO ATLÂNTICO, NO BAIRRO CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6202</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6202/indicacao_n_578.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°1283/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA CAMPO DO MEIO, (LOTEAMENTO SONHO VERDE), NO BAIRRO DE CAJUPIRANGA, NESTA CIDADE</t>
+  </si>
+  <si>
+    <t>6203</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6203/indicacao_n_579.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N° 1282/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA CAMPO MAIOR, (LOTEAMENTO SONHO VERDE), NO BAIRRO DE CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6204</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6204/indicacao_n_580.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N° 1281/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR”, NA RUA CAMINHO DO LITORAL, NO LOTEAMENTO CAMINHO DO ATLÂNTICO, NO BAIRRO CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6205</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6205/indicacao_n_581.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS - SEMSUR, QUE SEJAM INSTALADOS POSTES DE ILUMINAÇÃO NA LAGOA DE CAPTAÇÃO MAR DA GALILEIA, LOCALIZADA ENTRE AS RUAS MAR DA GALILEIA, AUTA DE SOUZA, AURI PARAGUAI GOMES E ETIOPIA, NO BAIRRO VIDA NOVA.</t>
+  </si>
+  <si>
+    <t>6206</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6206/indicacao_n_582.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, A CRIAÇÃO DO “PROGRAMA MUNICIPAL DE PREVENÇÃO À VIOLÊNCIA SEXUAL NAS REDES SOCIAIS CONTRA CRIANÇAS E ADOLESCENTES”, COM AÇÕES PERMANENTES DE ORIENTAÇÃO, PREVENÇÃO E COMBATE AO ABUSO E EXPLORAÇÃO SEXUAL NO AMBIENTE DIGITAL.</t>
+  </si>
+  <si>
+    <t>6207</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6207/indicacao_n_583.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A INSTALAÇÃO DE CORRIMÃO NA ESCADA DO NOVO MERCADO PÚBLICO DO BAIRRO SANTOS REIS.</t>
+  </si>
+  <si>
+    <t>6208</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6208/indicacao_n_584.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, À EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO – SEMUR, E À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A ADOÇÃO DE AÇÕES DE ARBORIZAÇÃO URBANA ESTRATÉGICA NO MUNICÍPIO DE PARNAMIRIM, COM MAPEAMENTO DE ÁREAS PRIORITÁRIAS, PLANTIO DE ESPÉCIES ADEQUADAS AO MEIO URBANO, CRIAÇÃO DE CORREDORES VERDES E MANUTENÇÃO PERIÓDICA DAS ÁRVORES EXISTENTES.</t>
+  </si>
+  <si>
+    <t>6209</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6209/indicacao_n_585.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA DO MUNICÍPIO DE PARNAMIRIM, RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A CRIAÇÃO DO CADASTRO MUNICIPAL DE PESSOAS COM DOENÇAS RARAS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>6210</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6210/indicacao_n_586.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA, À CHEFE DO PODER EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A INDICAÇÃO Nº 625/2025, QUE SOLICITA SERVIÇO DE RECUPERAÇÃO DO CALÇAMENTO DA RUA TEN. MÁRIO JAMAL, NO BAIRRO COHABINAL.</t>
+  </si>
+  <si>
+    <t>6211</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6211/indicacao_n_587.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA RUA CHILE, LOCALIZADA NO BAIRRO PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>6212</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6212/indicacao_n_588.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO DAS INDICAÇÕES 024/2022, 252/2024 E 022/2025, PARA QUE SEJA EFETUADA A EQUIPARAÇÃO DA GRATIFICAÇÃO DE 40H DOS ENFERMEIROS, ODONTÓLOGOS DA ESTRATÉGIA SAÚDE DA FAMÍLIA - ESF E EQUIPE EMULTI, COM OS PROFISSIONAIS (ENFERMEIROS E ODONTÓLOGOS) DA URGÊNCIA E EMERGÊNCIA.</t>
+  </si>
+  <si>
+    <t>6213</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6213/indicacao_n_589.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PUBLICAS, EM CONJUNTO COM A SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA - SESDEM, PARA QUE UNAM ESFORÇOS PARA MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO DA AVENIDA ÁTILA PAIVA, BEM COMO A REALIZAÇÃO DE UM ESTUDOS DE VIABILIDADE TÉCNICA PARA AMPLIAÇÃO OU REORDENAMENTO DO TRÁFEGO NO TRECHO A PARTIR DO CT DO AMÉRICA, DEVIDO AO ALTO ÍNDICE DE ACIDENTES E AO ESTREITAMENTO DA VIA (APENAS DUAS FAIXAS) QUE RECEBE GRANDE FLUXO DE VEÍCULOS.</t>
+  </si>
+  <si>
+    <t>7030</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7030/indicacao_n_590.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA - SESDEM, PARA QUE UNAM ESFORÇO PARA REALIZAÇÃO DE UMA FISCALIZAÇÃO MAIS EFETIVA CONTRA O USO IRREGULAR DAS CALÇADAS E DA PISTA POR LOJAS DE VEÍCULOS.</t>
+  </si>
+  <si>
+    <t>6214</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6214/indicacao_n_591.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA - SESDEM, PARA INSTALAÇÃO DE PLACAS DE PROIBIÇÃO DE ESTACIONAMENTO EM HORÁRIOS DE PICO NA AVENIDA ÁTILA PAIVA PARA LIBERAR O FLUXO E GARANTIR A SEGURANÇA DE PEDESTRES E USUÁRIOS DE TRANSPORTE PÚBLICO.</t>
+  </si>
+  <si>
+    <t>6215</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6215/indicacao_n_592.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE CULTURA - SEMUC, QUE UNAM ESFORÇOS PARA REALIZAÇÃO DA ORNAMENTAÇÃO JUNINA DA PRAÇA ALUÍSIO ALVES, LOCALIZADA NO BAIRRO PARQUE INDUSTRIAL, EMAÚS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6216</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6216/indicacao_n_593.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, QUE UNAM ESFORÇOS PARA APLICAÇÃO DE PAVIMENTO ASFÁLTICO EM TODA EXTENSÃO DA AVENIDA PAU BRASIL, LOCALIZADA NO BAIRRO BELA VISTA, (APROXIMADAMENTE 2 KM), VISANDO MELHORAR O ACESSO DE CERCA DE 2.000 MORADORES DE LOTEAMENTOS COMO O FLAMBOYANTES AOS SERVIÇOS DE SAÚDE E COMÉRCIO.</t>
+  </si>
+  <si>
+    <t>6217</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6217/indicacao_n_594.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA MUNICIPAL DE CONCESSÃO DE ÓRTESES, PRÓTESES E MEIOS AUXILIARES DE LOCOMOÇÃO, DESTINADO AO ATENDIMENTO DE PESSOAS COM DOENÇAS OSTEOMUSCULARES, DEFICIÊNCIA FÍSICA, LIMITAÇÕES FUNCIONAIS E MOBILIDADE REDUZIDA NO MUNICÍPIO DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>6218</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6218/indicacao_n_595.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA MUNICIPAL DE PREVENÇÃO E COMBATE À OSTEOPOROSE EM IDOSOS, NO MUNICÍPIO DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>7031</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7031/indicacao_n_596.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A RECUPERAÇÃO DO PAVIMENTO DA RUA PEDRO BEZERRA FILHO, LOCALIZADA NO BAIRRO SANTOS REIS.</t>
+  </si>
+  <si>
+    <t>6219</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6219/indicacao_n_598.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS – SEMOP, A REITERAÇÃO Nº 169/2025, QUE SEJA REALIZADA A PAVIMENTAÇÃO DAS RUAS: JÚPITER E PLUTÃO, NO BAIRRO DE BELA PARNAMIRIM - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7032</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7032/indicacao_n_599.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE MOBILIDADE URBANA - SESDEM, A REITERAÇÃO Nº 279/2025, QUE SEJA REALIZADO O ESTUDO PARA IMPLANTAÇÃO DE FAIXA DE PEDESTRES ELEVADA, EM FRENTE AO CMEI FRANCISCA REINALDO DE OLIVEIRA (PRO INFÂNCIA), LOCALIZADO À RUA PROFESSORA MARIA SOLÂNEA DE ANDRADE, Nº 142, EMAÚS ( PARQUE DAS ORQUÍDEAS) - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6220</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6220/indicacao_n_600.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, QUE SEJA REALIZADA A OPERAÇÃO TAPA-BURACO, NA AVENIDA DOUTOR LUÍS ANTÔNIO, NO CRUZAMENTO COM A AVENIDA PROFESSOR CLEMENTINO CÂMARA, NO BAIRRO CENTRO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>6221</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6221/indicacao_n_601.2026.pdf</t>
+  </si>
+  <si>
+    <t>LEONARDO LIMA DA COSTA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO CONFORME O REGIMENTO EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA E DEFESA SOCIAL E MOBILIDADE URBANA– SESDEM, A REALIZAÇÃO DO SERVIÇO DE RECUPERAÇÃO DA FAIXA DE PEDESTRES, EM FRENTE À ESCOLA ESTADUAL ROBERTO RODRIGUES KRAUSE, LOCALIZADA NA RUA CAPITÃO MARTINHO MACHADO, 47, SITUADA NO BAIRRO SANTOS REIS.</t>
+  </si>
+  <si>
+    <t>6222</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6222/indicacao_n_602.2026.pdf</t>
+  </si>
+  <si>
+    <t>LEONARDO LIMA DA COSTA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO CONFORME O REGIMENTO EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA E DEFESA SOCIAL E MOBILIDADE URBANA– SESDEM, A REALIZAÇÃO DO SERVIÇO DE RECUPERAÇÃO DA FAIXA DE PEDESTRES, NA LATERAL DA CASA DA PIPOCA, LOCALIZADA NA RUA ASPIRANTE SANTOS, SITUADA NO BAIRRO SANTOS REIS.</t>
+  </si>
+  <si>
+    <t>6223</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6223/indicacao_n_603.2026.pdf</t>
+  </si>
+  <si>
+    <t>LEONARDO LIMA DA COSTA, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO CONFORME O REGIMENTO EM VIGÊNCIA, VEM, RESPEITOSAMENTE, INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, QUE SEJA REALIZADA A OPERAÇÃO TAPA-BURACO, NA AVENIDA JOÃO XXIII, NA LATERAL DO POSTO BR, PRÓXIMO A SECRETARIA DE EDUCAÇÃO, SITUADA NO BAIRRO COHABINAL, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>6224</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6224/indicacao_n_604.2026.pdf</t>
+  </si>
+  <si>
+    <t>LEONARDO LIMA DA COSTA, vereador com assento nesta Casa Legislativa, subscrito conforme o regimento em vigência, vem, respeitosamente, INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO - SEMOP, QUE SEJA REALIZADA A OPERAÇÃO TAPA-BURACO, NA RUA ASPIRANTE SANTOS, NO CRUZAMENTO COM A RUA SENADOR DUARTE FILHO, EM FRENTE À LOJA DODA MOTOS, SITUADA NO BAIRRO SANTOS REIS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>6225</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6225/indicacao_n_605.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS (SEMOP) A REALIZAR SERVIÇO DE PAVIMENTAÇÃO EM MÉTODO BRIPAR NA RUA COLORADO, BAIRRO SANTA TEREZA - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6226</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6226/indicacao_n_606.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS (SEMOP) A REALIZAR SERVIÇO DE PAVIMENTAÇÃO EM MÉTODO BRIPAR NA RUA TERESÓPOLIS, BAIRRO SANTA TEREZA - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7033</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7033/indicacao_n_607.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, À SOLICITAÇÃO DA OPERAÇÃO TAPA BURACO NA AV. ELIZA BRANCO PEREIRA DOS SANTOS, NO BAIRRO DA COOPHAB.</t>
+  </si>
+  <si>
+    <t>6227</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6227/indicacao_n_608.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, A REITERAÇÃO DA INDICAÇÃO Nº 954/2024, PARA QUE SEJA REALIZADO O SERVIÇO DE DRENAGEM DA RUA RENITA EVANGELISTA DE MACEDO, SITUADA NO BAIRRO JARDIM PLANALTO.</t>
+  </si>
+  <si>
+    <t>7253</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7253/indicacao_n_609.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS, A INDICAÇÃO N° 035/2022, QUE SOLICITA A PAVIMENTAÇÃO ASFÁLTICA DA RUA CAPITÃO BASTOS, SANTOS REIS, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7254</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7254/indicacao_n_610.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS, A INDICAÇÃO N° 50/2022, QUE SOLICITA A REALIZAÇÃO DA PAVIMENTAÇÃO EM PARALELEPÍPEDO OU PISO INTERTRAVADO NA RUA ALAMEDA DAS TORDESILHAS, BELA PARNAMIRIM, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7034</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7034/indicacao_n_611.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR A SOLICITAÇÃO DA CONTINUAÇÃO DE POSTES COM LUMINÁRIA NA RUA MARGARIDA MARIA ALVES 05 NO BAIRRO DE NOVA PARNAMIRIM; E DA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>7035</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7035/indicacao_n_612.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP,À SOLICITAÇÃO DA CONTINUAÇÃO DA PAVIMENTAÇÃO EM MÉTODO BRIPAR DA RUA, MARGARIDA MARIA ALVES 05, LOCALIZADA NO BAIRRO NOVA PARNAMIRIM - PARNAMIRIM /RN.</t>
+  </si>
+  <si>
+    <t>7036</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7036/indicacao_n_613.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, PARA QUE SEJA REALIZADO UM ESTUDO EMERGENCIAL DE DRENAGEM E INFRAESTRUTURA NA AV. SÃO SEBASTIÃO, Nº 11, EM FRENTE AO CONDOMÍNIO VILA MARIA, EM PIRANGI DO NORTE, PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>7037</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7037/indicacao_n_0614.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMO SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, A OPERAÇÃO TAPA BURACOS DE ASFALTO NA RUA VEREDAS DE PERUAÇU, NO BAIRRO DE NOVA ESPERANÇA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>7038</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7038/indicacao_n_615.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETÁRIA MUNICIPAL DE SERVIÇOS URBANOS, PARA QUE SEJA REALIZADA A INSTALAÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA AUGUSTO DOS ANJOS, INCLUINDO A ÁREA VERDE EXISTENTE NO LOCAL, SITUADA NO BAIRRO DE NOVA PARNAMIRIM, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>7039</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7039/indicacao_n_616.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N° 2127/2025, DE MINHA AUTORIA, À CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, À SECRETARIA MUNICIPAL DE LIMPEZA URBANA (SELIM), A REALIZAÇÃO DOS SERVIÇOS DE CAPINAÇÃO, PINTURA DE MEIO-FIO E LIMPEZA URBANA NA RUA AUGUSTO DOS ANJOS, INCLUINDO A ÁREA VERDE EXISTENTE NO LOCAL, SITUADA NO BAIRRO DE NOVA PARNAMIRIM, MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6228</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6228/indicacao_n_617.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO PODER EXECUTIVO, VISANDO A DENOMINAÇÃO DA RN-313, TRECHO DA BR-101 AO CONDOMÍNIO AMSTERDÃ, COMO "ANTÔNIO FERNANDES MAIA", EM HOMENAGEM AO SERVIDOR PÚBLICO QUE DEDICOU GRANDE PARTE DE SUA VIDA AO DESENVOLVIMENTO E FISCALIZAÇÃO DAS ESTRADAS DO ESTADO.</t>
+  </si>
+  <si>
+    <t>7040</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7040/indicacao_n_618.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - VENHO, POR MEIO DESTA, SOLICITAR A REALIZAÇÃO DA OPERAÇÃO TAPA-BURACO NA AV. ABEL CABRAL, Nº 2157, EM FRENTE AO CONDOMÍNIO OURO NEGRO, NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>7041</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7041/indicacao_n_619.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ QUE SEJA FORMALIZADA A ABERTURA DO PLANETÁRIO MUNICIPAL PARA ESCOLAS MUNICIPAIS DA REDE PRIVADA, DO MESMO MODO QUE JÁ ACONTECE PARA AS ESCOLAS PÚBLICAS.</t>
+  </si>
+  <si>
+    <t>7042</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7042/indicacao_n_620.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, QUE SEJAM ADOTADAS PROVIDÊNCIAS VISANDO AO FORTALECIMENTO E APOIO INSTITUCIONAL AOS CONSELHOS MUNICIPAIS DE POLÍTICAS PÚBLICAS, GARANTINDO MELHORES CONDIÇÕES DE FUNCIONAMENTO, ESTRUTURA ADEQUADA, SUPORTE TÉCNICO E ADMINISTRATIVO, BEM COMO INCENTIVO À PARTICIPAÇÃO SOCIAL E AO EFETIVO EXERCÍCIO DO CONTROLE DEMOCRÁTICO DAS AÇÕES GOVERNAMENTAIS.</t>
+  </si>
+  <si>
+    <t>7043</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7043/indicacao_n_621.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E URBANISMO – SEMURB, A ADOÇÃO DE PROVIDÊNCIAS VISANDO À REALIZAÇÃO DE CAPACITAÇÃO TÉCNICA E CONTINUADA DOS SERVIDORES MUNICIPAIS, ESPECIALMENTE DAQUELES QUE ATUAM NAS ÁREAS DE GESTÃO AMBIENTAL E LICENCIAMENTO AMBIENTAL, COM O OBJETIVO DE APRIMORAR OS PROCEDIMENTOS, GARANTIR MAIOR EFICIÊNCIA ADMINISTRATIVA E FORTALECER A QUALIDADE DOS SERVIÇOS PRESTADOS À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>7255</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7255/indicacao_n_622.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E URBANISMO – SEMURB, QUE SEJAM ADOTADAS PROVIDÊNCIAS VISANDO AO FORTALECIMENTO DA TRANSPARÊNCIA AMBIENTAL, POR MEIO DA MODERNIZAÇÃO, REORGANIZAÇÃO E ATUALIZAÇÃO CONTÍNUA DO PORTAL DE TRANSPARÊNCIA AMBIENTAL DA PREFEITURA MUNICIPAL DE PARNAMIRIM, GARANTINDO MAIOR ACESSO DA POPULAÇÃO ÀS INFORMAÇÕES PÚBLICAS RELACIONADAS AO MEIO AMBIENTE NO ÂMBITO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>7256</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7256/indicacao_n_623.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA DO MUNICÍPIO DE PARNAMIRIM, RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE EDUCAÇÃO – SME, A REALIZAÇÃO DE CAMPANHAS EDUCATIVAS PERMANENTES SOBRE RESILIÊNCIA CLIMÁTICA, VOLTADAS À CONSCIENTIZAÇÃO DA POPULAÇÃO QUANTO À PREVENÇÃO DE RISCOS, ADAPTAÇÃO ÀS MUDANÇAS CLIMÁTICAS E PRÁTICAS SUSTENTÁVEIS</t>
+  </si>
+  <si>
+    <t>7044</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7044/indicacao_n_624.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SAÚDE – SESAD, A REITERAÇÃO Nº 293/2025, PARA A CONSTRUÇÃO DE UMA POLICLÍNICA, NO BAIRRO BOA ESPERANÇA</t>
+  </si>
+  <si>
+    <t>7045</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7045/indicacao_n_625.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, A PAVIMENTAÇÃO ASFÁLTICA DA RUA MEN DE SÁ, BAIRRO PASSAGEM DE AREIA.</t>
+  </si>
+  <si>
+    <t>7046</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7046/indicacao_n_626.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, A PAVIMENTAÇÃO ASFÁLTICA DA RUA JOÃO FELIPE SANTIAGO, BAIRRO SANTOS REIS.</t>
+  </si>
+  <si>
+    <t>7047</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7047/indicacao_n_627.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA E DEFESA SOCIAL E MOBILIDADE URBANA– SESDEM, QUE SEJA REALIZADA A MANUTENÇÃO DA SINALIZAÇÃO DE TRÂNSITO, COM PINTURA E REMARCAÇÃO DE LOMBADAS, SINALIZAÇÃO HORIZONTAL, VERTICAL E PLACAS DE “LOMBADA”, NA RUA CABO SERAFIM NUNES NETO, NO TRECHO ENTRE AS RUAS HERONIDES XAVIER DA SILVA COM A RUA CÁNDIDO MARTINS DOS SANTOS, SITUADA NO BAIRRO DE ROSA DOS VENTOS.</t>
+  </si>
+  <si>
+    <t>7048</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7048/indicacao_n_628.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR, E A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP. QUE SEJA FEITO A REALIZAÇÃO DA MANUTENÇÃO DOS BANCOS LOCALIZADO NA PRACINHA ENTRE AS RUAS RAQUEL GOMES DE CASTRO E RUA FRANCISCO DOS SANTOS PINTO, PRÓXIMO A IGREJA ASSEMBLEIA DE DEUS, NO BAIRRO DE ROSA DOS VENTOS.</t>
+  </si>
+  <si>
+    <t>6620</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6620/indicacao_n_629.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO EXECUTIVO MUNICIPAL, E EXTENSIVO AO GABINETE CIVIL- GACIV E À SECRETARIA MUNICIPAL DE CULTURA- SEMUC , QUE SEJA REALIZADO O PROJETO “DOMINGO NO BOSQUE” NA PRAÇA DE BELA PARNAMIRIM, COM ATRAÇÕES DE PERSONAGENS ANIMADOS E ATIVIDADES RECREATIVAS VOLTADAS AO PÚBLICO INFANTIL E ÀS FAMÍLIAS DA COMUNIDADE. A REFERIDA PRAÇA ENCONTRA-SE LOCALIZADA ENTRE AS RUAS DAS ARECAS E RUA DAS BUTIÁS, AMBAS SITUADAS NO BAIRRO BELA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>6621</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6621/indicacao_n_630.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, E EXTENSIVO A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR, E A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP.  QUE SEJA FEITO A REALIZAÇÃO DA MANUTENÇÃO DOS BANCOS NA PRAÇA LOCALIZADA ENTRE AS RUAS CABO SERAFIM NUNES NETO E RUA CÁNDIDO MARTINS DOS SANTOS, PRÓXIMA A FARMÁCIA DUOPHARMA, NO BAIRRO DE ROSA DOS VENTOS.</t>
+  </si>
+  <si>
+    <t>7198</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7198/indicacao_n_632.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS, A INDICAÇÃO N° 079/2022, QUE SOLICITA A REALIZAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NAS RUAS MANOEL FERNANDES NETO, RUA FERNANDO BANDEIRA DE MELO, MONTE CASTELO, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7049</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7049/indicacao_n_634.2026.pdf</t>
+  </si>
+  <si>
+    <t>RESPEITOSAMENTE, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE LIMPEZA URBANA - SELIM, DESTA MUNICIPALIDADE – INDICAR A LIMPEZA E MANUTENÇÃO ADEQUADA DO CANTEIRO LOCALIZADO NO CRUZAMENTO DAS RUAS FERNANDO BANDEIRA DE MELO E FRANCISCO FERREIRA NEVES, NO BAIRRO MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>7050</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7050/indicacao_n_635.2026.pdf</t>
+  </si>
+  <si>
+    <t>VEM, RESPEITOSAMENTE, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE LIMPEZA URBANA - SELIM, DESTA MUNICIPALIDADE – INDICAR A LIMPEZA DO MATO ALTO E A MANUTENÇÃO ADEQUADA DO CANTEIRO LOCALIZADO NA RUA SUBOFICIAL FARIAS, NO BAIRRO MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>7051</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7051/indicacao_n_636.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO ÀS SECRETARIAS MUNICIPAIS DE LIMPEZA URBANA – SELIM E DE SERVIÇOS URBANOS – SEMSUR, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO NA QUADRA LOCALIZADA NO PARQUE DAS NAÇÕES, SITUADA NA AV. PREFEITO MILTON DANTAS, CONTEMPLANDO LIMPEZA GERAL DO ESPAÇO, PINTURA DA QUADRA E ESTRUTURAS ADJACENTES, TROCA DAS TELAS DE PROTEÇÃO E MANUTENÇÃO DA ESTRUTURA FÍSICA DA QUADRA.</t>
+  </si>
+  <si>
+    <t>7052</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7052/indicacao_n_637.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE REALIZE COM URGÊNCIA SERVIÇO DE LIMPEZA E RECOLHIMENTO DE ENTULHO E MATO NA RUA JOSÉ LOURENÇO DA SILVA, NO BAIRRO DE NOVA ESPERANÇA, EM FRENTE A LAGOA DE CAPTAÇÃO.</t>
+  </si>
+  <si>
+    <t>7053</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7053/indicacao_n_638.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, CHEFE DO PODER EXECUTIVO MUNICIPAL, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS (SEMOP), QUE SEJA REALIZADA A REFORMA DA ÁREA DE LAZER NÉLIO DIAS, LOCALIZADA NA RUA ESPLANADA DEPUTADO NÉLIO DIAS, NO BAIRRO NOVA PARNAMIRIM, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>7054</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7054/indicacao_n_639.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS (SEMOP), QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACO NAS SEGUINTES RUAS DO BAIRRO NOVA PARNAMIRIM: AVENIDA DOS EUCALIPTOS RUA PRAIA DE TIBAU</t>
+  </si>
+  <si>
+    <t>7055</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7055/indicacao_n_640.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À EXCELENTÍSSIMA SENHORA PREFEITA DO MUNICÍPIO DE PARNAMIRIM, RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE TURISMO E DESENVOLVIMENTO ECONÔMICO – SETUDE E À SECRETARIA MUNICIPAL DE EDUCAÇÃO – SME, A CRIAÇÃO DE CURSOS GRATUITOS DE LÍNGUA INGLESA VOLTADOS PARA PROFISSIONAIS DO SETOR TURÍSTICO DO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7056</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7056/indicacao_n_641.2026.pdf</t>
+  </si>
+  <si>
+    <t>RODRIGO ALBUQUERQUE CRUZ, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, DESTA MUNICIPALIDADE – INDICAR A REALIZAÇÃO DO SERVIÇO DE RECUPERAÇÃO ASFÁLTICA, POR MEIO DA OPERAÇÃO TAPA-BURACO, NO CRUZAMENTO DA RUA EDGAR DANTAS COM A AVENIDA PAULO AFONSO, LOCALIZADO NO BAIRRO MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>7057</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7057/indicacao_n_642.2026.pdf</t>
+  </si>
+  <si>
+    <t>RODRIGO ALBUQUERQUE CRUZ, VEREADOR COM ASSENTO NESTA CASA LEGISLATIVA, SUBSCRITO NA FORMA REGIMENTAL EM VIGÊNCIA, VEM, RESPEITOSAMENTE, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA - SELIM, DESTA MUNICIPALIDADE – INDICAR A LIMPEZA E MANUTENÇÃO ADEQUADA DO CANTEIRO LOCALIZADO NA RUA MANOEL FERNANDES, NO BAIRRO MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>7058</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7058/indicacao_n_643.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA SEMAS, QUE SEJA REALIZADO A CRIAÇÃO DA SALA LÚDICA PARA ACOLHIMENTO AS CRIANÇAS E ADOLESCENTES VÍTIMAS DE VIOLÊNCIA SEXUAL NO CREAS, EM PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7059</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7059/indicacao_n_644.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE LIMPEZA (SELIM) A REALIZAR SERVIÇO LIMPEZA DO PASSEIO, SEGUE IMAGENS EM ANEXO NA RUA PIRES DE CAMPOS, 1594 E ENTORNO, BAIRRO SANTOS REIS - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7199</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7199/indicacao_n_645.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE MEIO AMBIENTE E URBANISMO (SEMUR) A REALIZAR SERVIÇO IDENTIFICAÇÃO DE LANÇAMENTO DE ÁGUAS SERVIDAS EM VIA PÚBLICA, E ADOTAR AS MEDIDAS CABÍVEIS, CONFORME IMAGEM EM ANEXO NA RUA MANOEL CIRILO, PRÓXIMO AO NÚMERO 37, CRUZAMENTO A RUA TENENTE OZORIO, BAIRRO ROSA DOS VENTOS - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6622</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6622/indicacao_n_646.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE SAÚDE, A AQUISIÇÃO DE UM NOVO SERVIÇO PARA O PRONTUÁRIO ELETRÔNICO DO CIDADÃO (PEC).</t>
+  </si>
+  <si>
+    <t>6623</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6623/indicacao_n_647.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS, A INDICAÇÃO N° 201/2022, QUE SOLICITA A REALIZAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NAS RUAS UNIDOS DO CABUÇU, RUA IMPÉRIO SERRANO, RUA TRADIÇÃO E RUA MARQUÊS DE SAPUCAÍ, JARDIM PLANALTO, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7060</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7060/indicacao_n_648.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA, SELIM, A PASSAGEM DA MÁQUINA ROÇADEIRA NO CAMPO DE FUTEBOL BOTAFOGO, LOCALIZADO NA RUA SIMÃO DE GÓES, NO CONJUNTO PARQUE DAS ORQUÍDEAS, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>7061</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7061/indicacao_n_649.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA, SELIM, A RETIRADA DE ENTULHO NA RUA RIO TABORDA, Nº 623, LOCALIZADA NO CONJUNTO PARQUE INDUSTRIAL, BAIRRO EMAÚS, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>7062</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7062/indicacao_n_650.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE, SESDEM, A REVITALIZAÇÃO DAS LOMBADAS DA RUA ADAIL PAMPLONA DE MENEZES, LOCALIZADA NO BAIRRO DE NOVA PARNAMIRIM, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>7063</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7063/indicacao_n_651.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO, SEMOP, A MANUTENÇÃO DA BOCA DE LOBO NO CRUZAMENTO ENTRE AS RUAS CAMINHO DE PIRAMBUZIOS E CAMINHO DE COTOVELO, LOCALIZADA NO BAIRRO DE CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>7064</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7064/indicacao_n_652.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SANEAMENTO – SEMOP, QUE SEJA REALIZADO A INSTALAÇÃO DE ESTAÇÕES PÚBLICAS DE CARREGAMENTO PARA APARELHOS CELULARES (PONTO DE RECARGA) NO CAMINHÓDROMO DO BAIRRO COHABINAL, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>7065</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7065/indicacao_n_655.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL MOBILIDADE URBANA E SEGURANÇA, SESDEM, REAVIVAMENTO DA SINALZIAÇÃO HORIZONTAL DA FAIXA DE PEDESTRE NA AVENIDA JOÃO XXIII, DE FRENTE A DROGARIA REIS MAGOS E A CASA DE RAÇÃO, BAIRRO SANTOS REIS, NESTE MUNICIPIO. PARA QUE SE TENHA UMA TRAVESIA SEGURA NESTA AVENIDA, UMA VEZ QUE NESTE LOCAL ALÉM GRANDE FLUXO DE VEICULOS, POR POSSUIR NESTE TRECHO DOIS RESTAURANTES, HÁ GRANDE FLUXO DE PEDESTRES.</t>
+  </si>
+  <si>
+    <t>7066</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7066/indicacao_n_656.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, A MANUTENÇÃO E TROCA DA TELA DE PROTEÇÃO DA QUADRA POLIESPORTIVA LOCALIZADA NA AV. JOÃO XXIII, NO BAIRRO COHABINAL.</t>
+  </si>
+  <si>
+    <t>7067</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7067/indicacao_n_657.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETÁRIA MUNICIPAL DE LIMPEZA URBANA (SELIM), SRA. ROSEANE PAIVA DE AMORIM E A SECRETÁRIA DE SERVIÇOS URBANOS (SEMSUR), SRA. RENATA DA SILVA CRUZ SOLICITANDO, EM REGIME DE URGÊNCIA, A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA, CAPINA, RETIRADA DE ENTULHOS E MANUTENÇÃO PREVENTIVA NO ENTORNO DA LAGOA DE CAPTAÇÃO, LOCALIZADA NA RUA EX-COMBATENTE ULISSES RAMALHO FARACHE NO BAIRRO DE NOVA ESPERANÇA, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7068</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7068/indicacao_n_659.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA AV. DR. MARIO NEGÓCIO, NO BAIRRO DE SANTA TERESA.</t>
+  </si>
+  <si>
+    <t>7069</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7069/indicacao_n_660.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NA RUA CÁNDIDO MARTINS DOS SANTOS, NO BAIRRO DE ROSA DOS VENTOS, PRÓXIMO A ESCOLA ESTADUAL PROF. ARNALDO ARSÊNIO DE AZEVEDO - CAIC.</t>
+  </si>
+  <si>
+    <t>7070</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7070/indicacao_n_661.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE INFRAESTRUTURA E SANEAMENTO (SEINFRA), SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A REALIZAÇÃO DA OPERAÇÃO TAPA-BURACO E RECUPERAÇÃO DO CALCAMENTO NO MÉTODO BRIPAR NAS RUAS PADRE JOÃO MARIA, ATÉ A AVENIDA CASTOR VIEIRA REGIS, TRAVESSA ALBERTINA OLIVEIRA, NO BAIRRO DA COHABINAL.</t>
+  </si>
+  <si>
+    <t>7071</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7071/indicacao_n_662.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS – SEMOP, O SERVIÇO DE TAPA-BURACO NA RUA MANOEL COSTA COM A RUA GOVERNADOR JUVENAL LAMARTINE, PRÓXIMO À PADARIA QSABOR, BAIRRO BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>7072</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7072/indicacao_n_663.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, AS REITERAÇÕES 451/2013, 530/2014, 605/2016, 130/2020, 343/2021 E 1.557/2024, A PAVIMENTAÇÃO PELO MÉTODO BRIPAR E DRENAGEM, DA RUA RIO PITIMBÚ, BAIRRO PARQUE INDUSTRIAL.</t>
+  </si>
+  <si>
+    <t>7073</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7073/indicacao_n_664.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS – SEMSUR, LIMPEZA E REVITALIZAÇÃO PRAÇA POLIESPORTIVA DE VALE DO SOL, LOCALIZADA NA RUA MIKAEL FRANÇA SALGUEIRO - PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7074</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7074/indicacao_n_665.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO DE OBRAS PÚBLICAS E SANEAMENTO (SEMOP), SR. PAULO GUILHERME BARBOSA RAMOS FILHO, A REALIZAÇÃO DA OPERAÇÃO TAPA-BURACO E RECUPERAÇÃO ASFÁLTICA DA RUA BATISTA BARROS, NO BAIRRO DE SANTA JULIA.</t>
+  </si>
+  <si>
+    <t>7075</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7075/indicacao_n_666.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, QUE SEJA REALIZADA A REVITALIZAÇÃO DA FAIXA DE PEDESTRE DA AVENIDA ABEL CABRAL, NO CRUZAMENTO COM A RUA NÍSIA FLORESTA, NO BAIRRO NOVA PARNAMIRIM, TRAZENDO, ASSIM, MAIS BEM-ESTAR, MOBILIDADE E, PRINCIPALMENTE, SEGURANÇA NO TRÂNSITO DE NOSSA CIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7076</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7076/indicacao_n_669.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA DE LIMPEZA URBANA (SELIM), SRA. ROSE PAIVA, A LIMPEZA DOS MATOS NAS CALÇADAS NA AVENIDA HERONIDES XAVIER, E RECOLHER OS ENTULHOS , NO BAIRRO DO ROSA VENTOS.</t>
+  </si>
+  <si>
+    <t>7077</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7077/indicacao_n_670.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETARIA MUNICIPAL DE SEGURANÇA E MOBILIDADE URBANA , SENHOR GIVANILDO GOMES DO NASCIMENTO, A ADOÇÃO URGENTE DE SINALIZAÇÃO VIÁRIA DA RUA ODILON BRAGA, BOA ESPERANÇA, PARNAMIRIM/RN, 20 METROS ANTES E 20 METROS DEPOIS DO CONDOMÍNIO DIFFERENCE, COM PINTURA DO MEIO-FIO NA COR AMARELA E INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO VERTICAL COM A INDICAÇÃO “PROIBIDO ESTACIONAR”.</t>
+  </si>
+  <si>
+    <t>6617</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6617/indicacao_n_671.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO Nº1868/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “ASFALTO” DA RUA IRENE FERNANDES DE CASTRO, NO BAIRRO VALE DO SOL, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>6624</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6624/indicacao_n_672.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO Nº 1562/2025, DE MINHA AUTORIA, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA RAIMUNDO LEÃO JÚNIOR, LOCALIZADA NO LOTEAMENTO CAJUPIRANGA, NO BAIRRO CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>7274</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7274/indicacao_n_674.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO N°1659/2025, DE AUTORIA PRÓPRIA, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA SEBASTIÃO FAUSTINO TORRES, LOCALIZADA NO BAIRRO CAJUPIRANGA, NESTA CIDADE</t>
+  </si>
+  <si>
+    <t>7078</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7078/indicacao_n_680.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE, SESDEM, A REVITALIZAÇÃO DAS LOMBADAS DA AV. PROFESSOR CLEMENTINO CÂMARA, LOCALIZADA NO BAIRRO DE BOA ESPERANÇA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>7079</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7079/indicacao_n_681.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, O REPARO DO CALÇAMENTO DA AV. CLEMENTINO CÂMARA COM A TENENTE CORDEIRO NO BAIRRO DE BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>7080</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7080/indicacao_n_682.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, O REPARO DO CALÇAMENTO DA AV. CLEMENTINO CÂMARA COM AV. DR. LUÍS ANTÔNIO, NO BAIRRO DE BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>7081</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7081/indicacao_n_683.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO PODER EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, COM EXTENSÃO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NA ALAMEDA DOS JARDINS, NO BAIRRO NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>7082</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7082/indicacao_n_684.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS (SEMOP), A REALIZAÇÃO DO SERVIÇO DE TAPA-BURACO NA RUA PARQUE IBIPORÃ, LOCALIZADA NO BAIRRO NOVA ESPERANÇA, EM PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7083</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7083/indicacao_n_689.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR) E À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO (SEMUR), QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A ELABORAÇÃO, CADASTRAMENTO E SUBMISSÃO DE PROPOSTA TÉCNICA DO MUNICÍPIO DE PARNAMIRIM/RN AO EDITAL DE CHAMAMENTO PÚBLICO DO FUNDO NACIONAL DO MEIO AMBIENTE – FNMA/MINISTÉRIO DO MEIO AMBIENTE E MUDANÇA DO CLIMA (MMA), NO ÂMBITO DO PROGRAMA CIDADES VERDES RESILIENTES, VISANDO À CAPTAÇÃO DE RECURSOS FEDERAIS PARA O FORTALECIMENTO DA ARBORIZAÇÃO URBANA, AMPLIAÇÃO DA COBERTURA VEGETAL, MITIGAÇÃO DAS ILHAS DE CALOR, ADAPTAÇÃO ÀS MUDANÇAS CLIMÁTICAS E PROMOÇÃO DA SUSTENTABILIDADE AMBIENTAL NO TERRITÓRIO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>7084</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7084/indicacao_n_690.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS), QUE SEJAM ADOTADAS AS PROVIDÊNCIAS ADMINISTRATIVAS, INSTITUCIONAIS E NORMATIVAS NECESSÁRIAS PARA A ADESÃO E REGULARIZAÇÃO DO MUNICÍPIO DE PARNAMIRIM/RN JUNTO AO SISTEMA NACIONAL DE PROMOÇÃO DA IGUALDADE RACIAL (SINAPIR), INSTITUÍDO PELA LEI FEDERAL Nº 12.288/2010 (ESTATUTO DA IGUALDADE RACIAL), COM VISTAS AO FORTALECIMENTO DA GOVERNANÇA DAS POLÍTICAS PÚBLICAS DE PROMOÇÃO DA IGUALDADE RACIAL, AMPLIAÇÃO DO ACESSO A PROGRAMAS FEDERAIS, CAPTAÇÃO DE RECURSOS, COOPERAÇÃO TÉCNICA INTERFEDERATIVA E CONSOLIDAÇÃO DE MECANISMOS PERMANENTES DE ENFRENTAMENTO AO RACISMO E PROMOÇÃO DA EQUIDADE RACIAL NO ÂMBITO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>7257</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7257/indicacao_n_691.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS), QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A ELABORAÇÃO E SUBMISSÃO DE PROPOSTA AO CHAMAMENTO PÚBLICO DO MINISTÉRIO DA IGUALDADE RACIAL (MIR), DESTINADO À IMPLEMENTAÇÃO DO PROGRAMA MAIS IGUALDADE, VISANDO À PARTICIPAÇÃO DO MUNICÍPIO DE PARNAMIRIM/RN NAS CATEGORIAS DE APOIO À EQUIPAGEM DE ÓRGÃOS E CONSELHOS DE PROMOÇÃO DA IGUALDADE RACIAL E À IMPLEMENTAÇÃO DE UMA CASA DA IGUALDADE RACIAL.</t>
+  </si>
+  <si>
+    <t>7258</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7258/indicacao_n_692.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS) E À SECRETARIA MUNICIPAL DA MULHER (SEMUL), QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A DIVULGAÇÃO NO PORTAL INSTITUCIONAL DO MUNICÍPIO, DE PÁGINA ELETRÔNICA ESPECÍFICA CONTENDO INFORMAÇÕES ATUALIZADAS SOBRE A REDE DE PROTEÇÃO E ATENDIMENTO À MULHER EM SITUAÇÃO DE VIOLÊNCIA, INCLUINDO CANAIS DE DENÚNCIA, SERVIÇOS DE ACOLHIMENTO, ASSISTÊNCIA SOCIAL, ATENDIMENTO PSICOLÓGICO, ORIENTAÇÃO JURÍDICA, SEGURANÇA PÚBLICA E DEMAIS EQUIPAMENTOS ESPECIALIZADOS, EM CONFORMIDADE COM A LEI MUNICIPAL Nº 1.896/2018, VISANDO AMPLIAR O ACESSO À INFORMAÇÃO E FORTALECER AS POLÍTICAS PÚBLICAS DE ENFRENTAMENTO À VIOLÊNCIA CONTRA A MULHER.</t>
+  </si>
+  <si>
+    <t>7085</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7085/indicacao_n_693.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO PODER EXECUTIVO MUNICIPAL (EXMA. SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ - PROFESSORA NILDA), EXTENSIVO À SECRETARIA MUNICIPAL DE PLANEJAMENTO E FINANÇAS (SEPLAF) E À SECRETARIA MUNICIPAL DE CULTURA (SEMUC), QUE UNAM ESFORÇOS NO SENTIDO DE EFETIVAR A EXECUÇÃO FINANCEIRA-ORÇAMENTÁRIA, COM O CUMPRIMENTO INTEGRAL DA EMENDA Nº 067/2025 À LOA 2026, DE NOSSA PRÓPRIA AUTORIA, E APROVADA PELO PLENÁRIO DESTA CASA, CUJOS RECURSOS FORAM DESTINADOS, A TÍTULO IMPOSITIVO, COM O OBJETIVO DE POSSIBILITAR A CONCESSÃO DE APOIO E AJUDAS DE CUSTO A ARTISTAS E FAZEDORES DE CULTURA, A FIM DE PARTICIPAREM DE APRESENTAÇÕES, SELEÇÕES E CONCURSOS CULTURAIS, REPRESENTANDO O MUNICÍPIO DE PARNAMIRIM/RN, COMO POLÍTICA PÚBLICA DE FOMENTO À CULTURA LOCAL.</t>
+  </si>
+  <si>
+    <t>7086</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7086/indicacao_n_695.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETÁRIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), SRA. RENATA DA SILVA CRUZ, SOLICITAÇÃO DE SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS EM POSTES DE ILUMINAÇÃO PÚBLICA POR TODA A EXTENSÃO DA AVENIDA BRIGADEIRO TROMPOWSKY, NO BAIRRO PASSAGEM DE AREIA, PARNAMIRIM/RN LATERAL DO CONDOMÍNIO ILHAS DO PACÍFICO.</t>
+  </si>
+  <si>
+    <t>7087</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7087/indicacao_n_696.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETÁRIA MUNICIPAL DE SERVIÇOS URBANOS (SEMSUR), SRA. RENATA DA SILVA CRUZ, SOLICITAÇÃO DE SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS EM POSTES DE ILUMINAÇÃO PÚBLICA NA RUA SANTA ÂNGELA, NO BAIRRO NOVA ESPERANÇA, PARNAMIRIM/RN, EM FRENTE A CASA DE NÚMERO 34, POSTE AO LADO DO DE NÚMERO 480.</t>
+  </si>
+  <si>
+    <t>7088</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7088/indicacao_n_697.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA-SE À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA DE LIMPEZA URBANA- SELIM, QUE SEJA REALIZADA A LIMPEZA URBANA (RETIRADA DE MATOS E ENTULHOS) LOCALIZADO NA AV SANTA LUZIA 102, NO BAIRRO DE NOVA PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>7089</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7089/indicacao_n_698.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA E MOBILIDADE URBANA - SESDEM, QUE SEJA REALIZADA A REVITALIZAÇÃO DAS FAIXAS DE PEDESTRE DA AV SEN.JOÃO CÂMARA, NO CENTRO DE PARNAMIRIM TRAZENDO ASSIM O BEM ESTAR, A MOBILIDADE E PRINCIPALMENTE A SEGURANÇA NO TRÂNSITO DE NOSSA CIDADE, E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>6625</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6625/indicacao_n_699.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR À CHEFE DO PODER EXECUTIVO MUNICIPAL (EXMA. SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ - PROFESSORA NILDA), EXTENSIVO À SECRETARIA MUNICIPAL DE PLANEJAMENTO E FINANÇAS (SEPLAF) E À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS), QUE UNAM ESFORÇOS NO SENTIDO DE EFETIVAR A EXECUÇÃO FINANCEIRA-ORÇAMENTÁRIA, COM O CUMPRIMENTO INTEGRAL DA EMENDA Nº 068/2025 À LOA 2026, DE NOSSA PRÓPRIA AUTORIA, E APROVADA PELO PLENÁRIO DESTA CASA, CUJOS RECURSOS FORAM DESTINADOS, A TÍTULO IMPOSITIVO, COM O OBJETIVO DE CONFERIR APOIO À REALIZAÇÃO DE AÇÕES ALUSIVAS AO DIA MUNICIPAL DA PESSOA IDOSA, NOS TERMOS DA LEI ORDINÁRIA Nº 2.163/2021, COMO POLÍTICA PÚBLICA DE FOMENTO À ASSISTÊNCIA SOCIAL E DE VALORIZAÇÃO DAS PESSOAS IDOSAS RESIDENTES EM NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>6626</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6626/indicacao_n_700.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL – SEMAS, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA IMPLANTAÇÃO E ADEQUAÇÃO DE UMA SALA DE ATENDIMENTO INDIVIDUALIZADO EM CADA CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS) DO MUNICÍPIO, GARANTINDO AMBIENTE RESERVADO, ACOLHEDOR, SIGILOSO E ADEQUADO PARA A ESCUTA QUALIFICADA E PROTEGIDA DOS USUÁRIOS DA POLÍTICA DE ASSISTÊNCIA SOCIAL.</t>
+  </si>
+  <si>
+    <t>7090</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7090/indicacao_n_701.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, A REITERAÇÃO Nº 09/2025 E 578/2016, PARA CONTINUAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA, DA RUA SADI MENDES, BAIRRO MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>7091</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7091/indicacao_n_702.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, A REITERAÇÃO 771/2013, 559/2015, 02/2016, 14/2017, 1.020/2021 E 10/2025, PARA PAVIMENTAÇÃO ASFÁLTICA, DA RUA TENENTE PEDRO RUFINO DOS SANTOS, NO TRECHO DA RUA BRIGADEIRO TROMPOWSKY, ATÉ BELA PARNAMIRIM, BAIRRO MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>7259</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7259/indicacao_n_704.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS- SEMSUR QUE SEJA REALIZADO AS PODAS DAS ÁRVORES, DA AV, SEN.JOÃO CÂMARA NO CENTRO DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>7260</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7260/indicacao_n_705.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE SEGURANÇA E MOBILIDADE URBANA - SESDEM, QUE SEJA REALIZADA A REVITALIZAÇÃO DAS FAIXAS DE PEDESTRE DA ESTRADA DE CAJUPIRANGA, BAIRRO JARDIM PLANALTO TRAZENDO ASSIM O BEM ESTAR, A MOBILIDADE E PRINCIPALMENTE A SEGURANÇA NO TRÂNSITO DE NOSSA CIDADE, E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>7261</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7261/indicacao_n_712.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE Nº 1.615/2025, DE AUTORIA PRÓPRIA, À CHEFE DO EXECUTIVO MUNICIPAL, EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ E EXTENSIVO O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA CAMPO DA PAZ, (LOTEAMENTO SONHO VERDE), NO BAIRRO DE CAJUPIRANGA, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>7262</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7262/indicacao_n_713.2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO DE N°1.589/2025, DE MINHA AUTORIA, A CHEFE DO EXECUTIVO MUNICIPAL EXCELENTÍSSIMA SENHORA PREFEITA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, PARA QUE SEJA REALIZADA PAVIMENTAÇÃO PELO MÉTODO “BRIPAR” DA RUA CAMPO DAS COLINAS, (LOTEAMENTO SONHO VERDE), NO BAIRRO DE CAJUPIRANGA, NESTA CIDADE</t>
+  </si>
+  <si>
+    <t>7263</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7263/indicacao_n_718.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETÁRIA MUNICIPAL DE LIMPEZA URBANA (SELIM), SRA. ROSEANE PAIVA DE AMORIM E A SECRETÁRIA DE SERVIÇOS URBANOS (SEMSUR), SRA. RENATA DA SILVA CRUZ SOLICITANDO A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA, CAPINA E PINTURA DE MEIO-FIO LOCALIZADA NA RUA CELESTINO POTIGUAR NO BAIRRO DO VALE DO SOL, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7264</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7264/indicacao_n_719.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO A SECRETÁRIA MUNICIPAL DE LIMPEZA URBANA (SELIM), SRA. ROSEANE PAIVA DE AMORIM E A SECRETÁRIA DE SERVIÇOS URBANOS (SEMSUR), SRA. RENATA DA SILVA CRUZ SOLICITANDO A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA, CAPINA E PINTURA DE MEIO-FIO LOCALIZADA NA RUA JOVINO PEREIRA DA SILVA NO BAIRRO DO VALE DO SOL, PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>7265</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7265/indicacao_n_721.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, A SRA. RAIMUNDA NILDA DA SILVA CRUZ EXTENSIVO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS – SEMOP, O REPARO DO CALÇAMENTO DA RUA SEVERINO DIAS DE LUCENA NO BAIRRO DE CAJUPIRANGA.</t>
+  </si>
+  <si>
+    <t>7266</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7266/indicacao_n_722.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A CHEFE DO EXECUTIVO MUNICIPAL, SRA. RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA NA RUA CAMINHO DE BERTIOGA, LOCALIZADA NO BAIRRO DE CAJUPIRANGA, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>7267</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7267/indicacao_n_726.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À CHEFE DO EXECUTIVO MUNICIPAL, A SRª RAIMUNDA NILDA DA SILVA CRUZ, EXTENSIVO À SECRETARIA MUNICIPAL DE LIMPEZA URBANA – SELIM, QUE SEJAM REALIZADOS OS SERVIÇOS DE LIMPEZA, CAPINAÇÃO E RETIRADA DE MATO NA RUA RONALDO MARANHÃO, LOCALIZADA NO BAIRRO VALE DO SOL.</t>
+  </si>
+  <si>
+    <t>7268</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7268/indicacao_n_727.2026.pdf</t>
+  </si>
+  <si>
+    <t>VEM INDICAR À CHEFE DO PODER EXECUTIVO MUNICIPAL (EXMA. SRA. PREFEITA RAIMUNDA NILDA DA SILVA CRUZ - PROFESSORA NILDA), EXTENSIVO À SECRETARIA MUNICIPAL DE PLANEJAMENTO E FINANÇAS (SEPLAF) E À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS), QUE UNAM ESFORÇOS NO SENTIDO DE EFETIVAR A EXECUÇÃO FINANCEIRA-ORÇAMENTÁRIA, COM O CUMPRIMENTO INTEGRAL DA EMENDA Nº 069/2025 À LOA 2026, DE NOSSA PRÓPRIA AUTORIA, E APROVADA PELO PLENÁRIO DESTA CASA, CUJOS RECURSOS FORAM DESTINADOS, A TÍTULO IMPOSITIVO, COM O OBJETIVO DE CONFERIR APOIO À REALIZAÇÃO DE AÇÕES ALUSIVAS AO AGOSTO VERDE: MES DA PRIMEIRA INFÂNCIA, NOS TERMOS DA LEI ORDINÁRIA Nº 2.301/2022, COMO POLÍTICA PÚBLICA DE FOMENTO À ASSISTÊNCIA SOCIAL E DE PROTEÇÃO AOS DIREITOS DAS CRIANÇAS DE NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>7269</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7269/indicacao_n_733.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, O SERVIÇO DE TAPA-BURACO, POR TODA A EXTENSÃO DA RUA MANOEL COSTA, BAIRRO BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>7270</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7270/indicacao_n_734.2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, A EXCELENTÍSSIMA SENHORA RAIMUNDA NILDA DA SILVA CRUZ, E EXTENSIVO À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS - SEMOP, A PAVIMENTAÇÃO ASFÁLTICA DA RUA MANOEL FERREIRA NETO, BAIRRO MONTE CASTELO.</t>
+  </si>
+  <si>
     <t>4869</t>
   </si>
   <si>
     <t>M.APL</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4869/mocao_de_aplauso_no01.2026_ver._thiago_fernandes.pdf</t>
   </si>
   <si>
     <t>AO PE. JOSÉ PEREIRA DA SILVA NETO, CARINHOSAMENTE CONHECIDO COMO PADRE NETO, POR SUA CHEGADA E INÍCIO DE MISSÃO PASTORAL COMO PÁROCO DA PARÓQUIA DE SÃO MIGUEL ARCANJO.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS PELO RELEVANTE TRABALHO E DEDICAÇÃO DO SR. KRISHNA ROCHA MACEDO, SÓCIO PROPRIETÁRIO DO COLÉGIO FÊNIX, LOCALIZADO EM PARNAMIRIM/RN, TENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA PELA SUA CONTRIBUIÇÃO À EDUCAÇÃO.”</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3841/mocao_de_aplauso_no3.2026ver._jonas_godeiro.pdf</t>
@@ -6466,50 +10790,809 @@
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5352/mocao_de_aplauso_no038.2026_ver._carol_pires.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO JOVEM, OSCAR RIBALTA COSTA JÚNIOR, POR REPRESENTAR O ESTADO DO RIO GRANDE DO NORTE, E EM ESPECIAL A CIDADE DE PARNAMIRIM NO CAMPEONATO MUNDIAL OPEN MALTA 2026 SENDO MEDALHA DE OURO.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5369/mocao_de_aplauso_no039.2026_ver._gabriel_cesar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CERIMONIAL DA CÂMARA MUNICIPAL DE PARNAMIRIM/RN, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS NO ÂMBITO DESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5366/mocao_de_aplauso_no040.2026_ver._rhalessa_freire.pdf</t>
   </si>
   <si>
     <t>AO JOVEM ATLETA LUCAS ÁLVARES, DE APENAS 12 ANOS DE IDADE, EM RECONHECIMENTO À SUA BRILHANTE E HISTÓRICA CONQUISTA AO SAGRAR-SE CAMPEÃO DO CRITÉRIUM DE MÔNACO, QUE OCORREU EM MONTE CARLO, NA ITÁLIA, PELA CATEGORIA INFANTOJUVENIL, DESTACANDO-SE EM UMA DAS MAIS TRADICIONAIS COMPETIÇÕES DO CICLISMO DE BASE NO CENÁRIO EUROPEU.</t>
   </si>
   <si>
+    <t>5899</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5899/mocao_de_aplauso_no041.2026_ver._gabriel_cesar.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À ASSOCIAÇÃO EQUOTERAPIA POTIGUAR, EM RECONHECIMENTO E HOMENAGEM AO EXCELENTE TRABALHO REALIZADO PARA REABILITAÇÃO E EDUCAÇÃO DE PESSOAS COM DEFICIÊNCIA E/OU COM NECESSIDADES ESPECIAIS MEDIANTE A PRÁTICA DA EQUOTERAPIA NO ÂMBITO DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5975</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5975/mocao_de_aplauso_no042.2026_ver._eurico_da_japao.pdf</t>
+  </si>
+  <si>
+    <t>AOS VEREADORES  THIAGO FERNANDES DA SILVA, RHALESSA CLEDYLANE FREIRE DOS SANTOS E DIEGO AMÉRICO DE CARVALHO, PELA HONROSA PREMIAÇÃO RECEBIDA COM O TROFÉU DESTAQUE NACIONAL PELA UVB BRASIL, CONCEDIDO DURANTE A XXV MARCHA DOS GESTORES E LEGISLATIVOS MUNICIPAIS, REALIZADA EM BRASÍLIA/DF, ENTRE OS DIAS 27 E 30 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>5981</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5981/mocao_de_aplauso_no043.2026_ver._rafaela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO GRUPO DE APOIO À ADOÇÃO ABRACE PARNAMIRIM</t>
+  </si>
+  <si>
+    <t>6027</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6027/mocao_de_aplauso_no44.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AOS SERVIDORES DO MUNICÍPIO DE PARNAMIRIM/RN QUE EXERCEM A FUNÇÃO DE COVEIROS E A TODOS QUE FAZEM OS SERVIÇOS CEMITERIAIS, PELO RELEVANTE TRABALHO, DEDICAÇÃO E COMPROMISSO DEMONSTRADOS NO EXERCÍCIO DE SUAS ATIVIDADES, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6028</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6028/mocao_de_aplauso_no45.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SERVIDOR SEVERINO ALMEIDA MARQUES FÉLIX, COORDENADOR DE CEMITÉRIO DO MUNICÍPIO DE PARNAMIRIM/RN, PELO RELEVANTE TRABALHO, DEDICAÇÃO E COMPROMISSO DEMONSTRADOS NO EXERCÍCIO DE SUAS ATIVIDADES, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6029</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6029/mocao_de_aplauso_no46.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SERVIDOR EVERTON BARBOSA DA SILVA DO MUNICÍPIO DE PARNAMIRIM/RN, QUE EXERCE A FUNÇÃO DE COVEIRO, PELO SEU RELEVANTE TRABALHO, DEDICAÇÃO E COMPROMISSO DEMONSTRADOS NO EXERCÍCIO DE SUAS ATIVIDADES, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6030</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6030/mocao_de_aplauso_no47.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SERVIDOR GILCELEI BARBOSA DE MELLO DO MUNICÍPIO DE PARNAMIRIM/RN, PELO SEU RELEVANTE TRABALHO, DEDICAÇÃO E COMPROMISSO DEMONSTRADOS NO EXERCÍCIO DE SUAS ATIVIDADES, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6032</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6032/mocao_de_aplauso_no48.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SERVIDORA AMANDA MORENO TORRES DA SILVA DO MUNICÍPIO DE PARNAMIRIM/RN, PELO SEU RELEVANTE TRABALHO, DEDICAÇÃO E COMPROMISSO DEMONSTRADOS NO EXERCÍCIO DE SUAS ATIVIDADES, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6033</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6033/mocao_de_aplauso_no49.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SERVIDOR LINDEMBERG FIRMINO DE ANDRADE DO MUNICÍPIO DE PARNAMIRIM/RN, PELO SEU RELEVANTE TRABALHO, DEDICAÇÃO E COMPROMISSO DEMONSTRADOS NO EXERCÍCIO DE SUAS ATIVIDADES, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6034</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6034/mocao_de_aplauso_no50.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SERVIDORA ELIANE LUCIANA DE ARAÚJO PONTES DO MUNICÍPIO DE PARNAMIRIM/RN, PELO SEU RELEVANTE TRABALHO, DEDICAÇÃO E COMPROMISSO DEMONSTRADOS NO EXERCÍCIO DE SUAS ATIVIDADES, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6035</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6035/mocao_de_aplauso_no51.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SERVIDOR JUNIOR JACINTO BORGES DO MUNICÍPIO DE PARNAMIRIM/RN, QUE EXERCE A FUNÇÃO DE COVEIRO, PELO SEU RELEVANTE TRABALHO, DEDICAÇÃO E COMPROMISSO DEMONSTRADOS NO EXERCÍCIO DE SUAS ATIVIDADES, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6036</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6036/mocao_de_aplauso_no52.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SERVIDOR JOSÉ FERNANDES DE OLIVEIRA DO MUNICÍPIO DE PARNAMIRIM/RN, QUE EXERCE A FUNÇÃO DE COVEIRO, PELO SEU RELEVANTE TRABALHO, DEDICAÇÃO E COMPROMISSO DEMONSTRADOS NO EXERCÍCIO DE SUAS ATIVIDADES, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6020</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6020/mocao_de_aplauso_no53.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SERVIDOR DIVANILSON HERCULANO DE FREITAS DO MUNICÍPIO DE PARNAMIRIM/RN, QUE EXERCE A FUNÇÃO DE COVEIRO, PELO SEU RELEVANTE TRABALHO, DEDICAÇÃO E COMPROMISSO DEMONSTRADOS NO EXERCÍCIO DE SUAS ATIVIDADES, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6021</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6021/mocao_de_aplauso_no54.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SERVIDOR SÉRGIO RICARDO DO NASCIMENTO VIEIRA DO MUNICÍPIO DE PARNAMIRIM/RN, QUE EXERCE A FUNÇÃO DE COVEIRO, PELO SEU RELEVANTE TRABALHO, DEDICAÇÃO E COMPROMISSO DEMONSTRADOS NO EXERCÍCIO DE SUAS ATIVIDADES, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6023</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6023/mocao_de_aplauso_no55.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SERVIDOR BASTIÃO JOSÉ DA SILVA DO MUNICÍPIO DE PARNAMIRIM/RN, QUE EXERCE A FUNÇÃO DE COVEIRO, PELO SEU RELEVANTE TRABALHO, DEDICAÇÃO E COMPROMISSO DEMONSTRADOS NO EXERCÍCIO DE SUAS ATIVIDADES, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6038</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6038/mocao_de_aplauso_no56.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SERVIDOR JOÃO MARIA MARIANO DA SILVA DO MUNICÍPIO DE PARNAMIRIM/RN, QUE EXERCE A FUNÇÃO DE COVEIRO, PELO SEU RELEVANTE TRABALHO, DEDICAÇÃO E COMPROMISSO DEMONSTRADOS NO EXERCÍCIO DE SUAS ATIVIDADES, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6024</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6024/mocao_de_aplauso_no57.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>6025</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6025/mocao_de_aplauso_no58.2026ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SERVIDOR FRANCISCO FERNANDO COSTA DA SILVA DO MUNICÍPIO DE PARNAMIRIM/RN, QUE EXERCE A FUNÇÃO DE COVEIRO, PELO SEU RELEVANTE TRABALHO, DEDICAÇÃO E COMPROMISSO DEMONSTRADOS NO EXERCÍCIO DE SUAS ATIVIDADES, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6002</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6002/mocao_de_aplauso_no059.2026_ver._rhalessa.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO PSICÓLOGO E PSICANALISTA ROGÉRIO JORGE GUIMARÃES SANTOS PELO RELEVANTE TRABALHO DESENVOLVIDO NA ÁREA DA SAÚDE MENTAL.</t>
+  </si>
+  <si>
+    <t>6089</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6089/mocao_de_aplauso_no060.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>AO PROJETO “PARNAMIRIM NA MEMÓRIA DO POVO”, EM RECONHECIMENTO À SUA RELEVANTE CONTRIBUIÇÃO PARA A VALORIZAÇÃO DA MEMÓRIA COLETIVA, DA IDENTIDADE CULTURAL E DA PRESERVAÇÃO DAS NARRATIVAS HISTÓRICAS DO POVO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6090</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6090/mocao_de_aplauso_no061.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>À SRª DANDARA DIAS, EM RECONHECIMENTO À SUA RELEVANTE CONTRIBUIÇÃO CULTURAL, HISTÓRICA E SOCIAL AO MUNICÍPIO DE PARNAMIRIM, POR MEIO DA IDEALIZAÇÃO, ROTEIRO E DIREÇÃO DO PROJETO “PARNAMIRIM NA MEMÓRIA DO POVO” E DO CURTA-METRAGEM DOCUMENTAL A ELE VINCULADO.</t>
+  </si>
+  <si>
+    <t>6091</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6091/mocao_de_aplauso_no062.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>AO SR. WITHMARSH ALVES, EM RAZÃO DE SUA VALIOSA CONTRIBUIÇÃO PARA A REALIZAÇÃO DO PROJETO “PARNAMIRIM NA MEMÓRIA DO POVO”.</t>
+  </si>
+  <si>
+    <t>6092</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6092/mocao_de_aplauso_no063.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>AO SR. PEDRO LUCAS SILVA REBOUÇAS, DIRETOR DE FOTOGRAFIA E RESPONSÁVEL PELAS IMAGENS AÉREAS DO CURTA-METRAGEM VINCULADO AO PROJETO PARNAMIRIM NA MEMÓRIA DO POVO, EM RECONHECIMENTO À SUA RELEVANTE CONTRIBUIÇÃO ARTÍSTICA, TÉCNICA E CULTURAL PARA A VALORIZAÇÃO DA MEMÓRIA HISTÓRICA E DA IDENTIDADE DO POVO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6093</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6093/mocao_de_aplauso_no064.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>A  SR.ª LUPA SILVA, RESPONSÁVEL PELA IDENTIDADE VISUAL E DESIGN DO PROJETO PARNAMIRIM NA MEMÓRIA DO POVO, EM RECONHECIMENTO À RELEVANTE CONTRIBUIÇÃO ARTÍSTICA E CRIATIVA PRESTADA À VALORIZAÇÃO DA MEMÓRIA CULTURAL E HISTÓRICA DO MUNICÍPIO DE PARNAMIRIM.</t>
+  </si>
+  <si>
+    <t>6094</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6094/mocao_de_aplauso_no065.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>AO SR. JULIO DEUNIER, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS À CULTURA, À MEMÓRIA SOCIAL E À VALORIZAÇÃO DA IDENTIDADE DO POVO PARNAMIRINENSE, POR SUA ATUAÇÃO COMO RESPONSÁVEL PELA COBERTURA FOTOGRÁFICA DO PROJETO PARNAMIRIM NA MEMÓRIA DO POVO.</t>
+  </si>
+  <si>
+    <t>6095</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6095/mocao_de_aplauso_no066.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>À SRª HENNE CAROLINE SOUZA DE ANDRADE GOLLO, EM RECONHECIMENTO À SUA RELEVANTE ATUAÇÃO COMO INTÉRPRETE DA LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) NO CURTA-METRAGEM VINCULADO AO PROJETO PARNAMIRIM NA MEMÓRIA DO POVO.</t>
+  </si>
+  <si>
+    <t>6096</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6096/mocao_de_aplauso_no067.2026_ver._thiago_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>À SRª AMANDA MAJUÍ, EM RECONHECIMENTO À SUA RELEVANTE ATUAÇÃO COMO OFICINEIRA DO PROJETO PARNAMIRIM NA MEMÓRIA DO POVO.</t>
+  </si>
+  <si>
+    <t>6235</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6235/mocao_de_aplauso_no068.2026_ver._leo_lima.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ÀS GUARNIÇÕES VTR-07 E VTR-11 DA GUARDA MUNICIPAL DE PARNAMIRIM, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO DO MUNICÍPIO, DEMONSTRANDO EXCEPCIONAL DEDICAÇÃO E EFICIÊNCIA NA RECUPERAÇÃO DE VEÍCULOS ROUBADOS.</t>
+  </si>
+  <si>
+    <t>6349</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6349/mocao_de_aplauso_no069.2026_ver._rafaela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. MARIA EDUARDA CAVALCANTE GOMES, EM RECONHECIMENTO AO RELEVANTE TRABALHO DESENVOLVIDO COMO EDUCADORA SOCIAL NO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS – SCFV, DO BAIRRO SANTA TEREZA, NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6350</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6350/mocao_de_aplauso_no070.2026_ver._rafaela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. JOSÉ CARLOS SIZÍLIO NERY, EM RECONHECIMENTO AO RELEVANTE TRABALHO DESENVOLVIDO COMO EDUCADOR SOCIAL NO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS – SCFV, CONTRIBUINDO DE FORMA SIGNIFICATIVA PARA O FORTALECIMENTO DE VÍNCULOS COMUNITÁRIOS, ACOLHIMENTO E PROMOÇÃO DA CIDADANIA NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6351</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6351/mocao_de_aplauso_no071.2026_ver._rafaela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. ADELVINA BATISTA BESERRA TORRES, EM RECONHECIMENTO AO RELEVANTE TRABALHO DESENVOLVIDO COMO EDUCADORA SOCIAL NO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS – SCFV, DO BAIRRO SANTA TEREZA, NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
+  </si>
+  <si>
+    <t>6990</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6990/mocao_de_aplauso_no072.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SERVIDORA GIZELLE SILVA DE ANDRADE, PELO RELEVANTE SERVIÇO PRESTADO JUNTO À EDUCAÇÃO DE TRÂNSITO DA SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM) DO MUNICÍPIO DE PARNAMIRIM/RN, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6991</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6991/mocao_de_aplauso_no073.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>AO SERVIDOR SÉRGIO RONALDO MORORÓ DE OLIVEIRA, CONHECIDO PUBLICAMENTE COMO RONALDO MORORÓ, PELO RELEVANTE SERVIÇO PRESTADO JUNTO À EDUCAÇÃO DE TRÂNSITO DA SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM) DO MUNICÍPIO DE PARNAMIRIM/RN, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6992</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6992/mocao_de_aplauso_no074.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SERVIDORA FERNANDA NUNES DE MELO, PELO RELEVANTE SERVIÇO PRESTADO JUNTO À EDUCAÇÃO DE TRÂNSITO DA SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM) DO MUNICÍPIO DE PARNAMIRIM/RN, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6994</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6994/mocao_de_aplauso_no075.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SERVIDORA HAILA BARROS AZEVEDO, PELO RELEVANTE SERVIÇO PRESTADO JUNTO À EDUCAÇÃO DE TRÂNSITO DA SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM) DO MUNICÍPIO DE PARNAMIRIM/RN, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6995</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6995/mocao_de_aplauso_no076.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SERVIDORA AMANDA CÍNTHIA PEREIRA DAS CHAGAS, PELO RELEVANTE SERVIÇO PRESTADO JUNTO À EDUCAÇÃO DE TRÂNSITO DA SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM) DO MUNICÍPIO DE PARNAMIRIM/RN, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6996</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6996/mocao_de_aplauso_no077.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SERVIDORA MARIA JOSÉ TARGINO, PELO RELEVANTE SERVIÇO PRESTADO JUNTO À EDUCAÇÃO DE TRÂNSITO DA SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM) DO MUNICÍPIO DE PARNAMIRIM/RN, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6997</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6997/mocao_de_aplauso_no078.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SERVIDORA ILZA MARIA FERREIRA DA COSTA, PELO RELEVANTE SERVIÇO PRESTADO JUNTO À EDUCAÇÃO DE TRÂNSITO DA SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM) DO MUNICÍPIO DE PARNAMIRIM/RN, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6998</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6998/mocao_de_aplauso_no079.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SERVIDORA MÉRCIA MENEZES CARVALHO DE PAIVA, PELO RELEVANTE SERVIÇO PRESTADO JUNTO À EDUCAÇÃO DE TRÂNSITO DA SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM) DO MUNICÍPIO DE PARNAMIRIM/RN, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>6999</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6999/mocao_de_aplauso_no080.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>AO SERVIDOR JONAS FERNANDES DE OLIVEIRA, PELO RELEVANTE SERVIÇO PRESTADO JUNTO À EDUCAÇÃO DE TRÂNSITO DA SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA (SESDEM) DO MUNICÍPIO DE PARNAMIRIM/RN, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>7000</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7000/mocao_de_aplauso_no081.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SERVIDORA KELLY SARA GURGEL PRAXEDES, PELO RELEVANTE SERVIÇO PRESTADO JUNTO AO DETRAN – DEPARTAMENTO ESTADUAL DE TRÂNSITO DO MUNICÍPIO DE PARNAMIRIM/RN, ATUANDO COMO SUPERVISORA DA 3ª CIRETRAN DE PARNAMIRIM, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE</t>
+  </si>
+  <si>
+    <t>7001</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7001/mocao_de_aplauso_no082.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>AO SERVIDOR GIDEON MACENA SOUZA DA SILVA, PELO RELEVANTE SERVIÇO PRESTADO JUNTO AO DETRAN – DEPARTAMENTO ESTADUAL DE TRÂNSITO DO MUNICÍPIO DE PARNAMIRIM/RN, ATUANDO NA COORDENADORIA DE REGISTRO DE VEÍCULOS (COREG), MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>7002</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7002/mocao_de_aplauso_no083.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>AO SERVIDOR ANTÔNIO DE PÁDUA RODRIGUES DIAS, PELO RELEVANTE SERVIÇO PRESTADO JUNTO AO DETRAN – DEPARTAMENTO ESTADUAL DE TRÂNSITO DO MUNICÍPIO DE PARNAMIRIM/RN, ATUANDO NO SETOR DE REGISTRO DE VEÍCULOS / AUDITORIA DE DOCUMENTOS, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>7003</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7003/mocao_de_aplauso_no084.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SERVIDORA MARIA MIKAELLY DE MOURA NUNES, PELO RELEVANTE SERVIÇO PRESTADO JUNTO AO DETRAN – DEPARTAMENTO ESTADUAL DE TRÂNSITO DO MUNICÍPIO DE PARNAMIRIM/RN, ATUANDO NO SETOR DE HABILITAÇÃO, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>7004</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7004/mocao_de_aplauso_no085.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SERVIDORA ELIETE FERNANDES DA SILVA, PELO RELEVANTE SERVIÇO PRESTADO JUNTO AO DETRAN – DEPARTAMENTO ESTADUAL DE TRÂNSITO DO MUNICÍPIO DE PARNAMIRIM/RN, ATUANDO NA CHEFIA DE GRUPO EXECUTIVO E NO SETOR DE REGISTRO, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>7005</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7005/mocao_de_aplauso_no086.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SERVIDORA TATIANA CAVALCANTI DE OLIVEIRA, PELO RELEVANTE SERVIÇO PRESTADO JUNTO AO DETRAN – DEPARTAMENTO ESTADUAL DE TRÂNSITO DO MUNICÍPIO DE PARNAMIRIM/RN, ATUANDO NA COORDENADORIA DE REGISTRO DE VEÍCULOS E NA GERÊNCIA DE RENAVAM, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>7006</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7006/mocao_de_aplauso_no087.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SERVIDORA EULÁLIA DE MEDEIROS LEONARDO, PELO RELEVANTE SERVIÇO PRESTADO JUNTO AO DETRAN – DEPARTAMENTO ESTADUAL DE TRÂNSITO DO MUNICÍPIO DE PARNAMIRIM/RN, ATUANDO NO SETOR DE REGISTRO E AUDITORIA DE PROCESSOS, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>7007</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7007/mocao_de_aplauso_no088.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SERVIDORA MARIA DE FÁTIMA FARIAS PEREIRA, PELO RELEVANTE SERVIÇO PRESTADO JUNTO AO DETRAN – DEPARTAMENTO ESTADUAL DE TRÂNSITO DO MUNICÍPIO DE PARNAMIRIM/RN, ATUANDO NA AUDITORIA DE DOCUMENTOS, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>7009</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7009/mocao_de_aplauso_no089.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>AO SERVIDOR JOSÉ LÚCIO DANTAS DE ARAÚJO, PELO RELEVANTE SERVIÇO PRESTADO JUNTO AO DETRAN – DEPARTAMENTO ESTADUAL DE TRÂNSITO DO MUNICÍPIO DE PARNAMIRIM/RN, ATUANDO NO SETOR DE REGISTRO DE VEÍCULOS / VISTORIA VEICULAR, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>7008</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7008/mocao_de_aplauso_no089.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>7010</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7010/mocao_de_aplauso_no091.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SERVIDORA MACIELY FILGUEIRA HOLANDA MARTINS, PELO RELEVANTE SERVIÇO PRESTADO JUNTO AO DETRAN – DEPARTAMENTO ESTADUAL DE TRÂNSITO DO MUNICÍPIO DE PARNAMIRIM/RN, ATUANDO NO SETOR DE CAPTURA/HABILITAÇÃO, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS À POPULAÇÃO PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>7011</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7011/mocao_de_aplauso_no092.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À EQUIPE DE EDUCAÇÃO DE TRÂNSITO DA SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM, EM RECONHECIMENTO AO RELEVANTE TRABALHO DESENVOLVIDO NO MUNICÍPIO DE PARNAMIRIM/RN, ESPECIALMENTE PELAS AÇÕES EDUCATIVAS E PREVENTIVAS REALIZADAS JUNTO À POPULAÇÃO E, DE FORMA ESPECIAL, NAS ESCOLAS MUNICIPAIS, PROMOVENDO A CONSCIENTIZAÇÃO DE CRIANÇAS E ADOLESCENTES ACERCA DA IMPORTÂNCIA DA SEGURANÇA NO TRÂNSITO, DO RESPEITO ÀS NORMAS DE CIRCULAÇÃO E DA PRESERVAÇÃO DA VIDA, CONTRIBUINDO SIGNIFICATIVAMENTE PARA A FORMAÇÃO DE CIDADÃOS MAIS CONSCIENTES, RESPONSÁVEIS E COMPROMETIDOS COM A CONSTRUÇÃO DE UM TRÂNSITO MAIS SEGURO, HUMANO E ORGANIZADO, MERECENDO, PORTANTO, O RECONHECIMENTO DESTA CASA LEGISLATIVA PELOS RELEVANTES SERVIÇOS PRESTADOS À SOCIEDADE PARNAMIRINENSE.</t>
+  </si>
+  <si>
+    <t>7012</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7012/mocao_de_aplauso_no093.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>AOS AGENTES DE TRÂNSITO DO MUNICÍPIO DE PARNAMIRIM/RN, EM RECONHECIMENTO AO RELEVANTE TRABALHO DESENVOLVIDO DURANTE AS AÇÕES DA CAMPANHA MAIO AMARELO, PROMOVIDAS PELA SECRETARIA MUNICIPAL DE SEGURANÇA, DEFESA SOCIAL E MOBILIDADE URBANA – SESDEM.</t>
+  </si>
+  <si>
+    <t>6993</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6993/mocao_de_aplauso_no094.2026_ver._carol_pires.pdf</t>
+  </si>
+  <si>
+    <t>AO SENHOR ASSUERO DE OLIVEIRA TINDÔ, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE PARNAMIRIM, POR REPRESENTAR DURANTE 30 ANOS O PROJETO GETSÊMANE, DESENVOLVENDO UM TRABALHO DE DEDICAÇÃO, COMPROMISSO E CONTRIBUIÇÃO SOCIAL JUNTO À COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>7013</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7013/mocao_de_aplauso_no096.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SERVIDOR RAFAEL PINTO SOARES, PELO RELEVANTE SERVIÇO PRESTADO JUNTO AO DETRAN – DEPARTAMENTO ESTADUAL DE TRÂNSITO DO RIO GRANDE DO NORTE, ONDE EXERCE COM DEDICAÇÃO E COMPETÊNCIA AS FUNÇÕES DE GERENTE RENACH, MEMBRO DA COMISSÃO DE SINDICÂNCIA, REPRESENTANTE DO DETRAN NA JARI DO DER E EXAMINADOR PRÁTICO, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS.</t>
+  </si>
+  <si>
+    <t>7014</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7014/mocao_de_aplauso_no097.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SERVIDOR ANTONIO DA COSTA MEDEIROS NETO, PELO RELEVANTE SERVIÇO PRESTADO JUNTO AO DETRAN – DEPARTAMENTO ESTADUAL DE TRÂNSITO DO RIO GRANDE DO NORTE, ONDE EXERCE SUAS ATIVIDADES COM DEDICAÇÃO, RESPONSABILIDADE E COMPROMETIMENTO, ATUALMENTE INTEGRANDO O CORPO TÉCNICO DO GABINETE DA DIREÇÃO DO DETRAN/RN, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS.</t>
+  </si>
+  <si>
+    <t>7015</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7015/mocao_de_aplauso_no098.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SERVIDOR FRANCISCO IRAN NUNES SOUZA, PELO RELEVANTE SERVIÇO PRESTADO JUNTO AO DETRAN – DEPARTAMENTO ESTADUAL DE TRÂNSITO DO RIO GRANDE DO NORTE, ONDE EXERCE O CARGO DE ASSISTENTE ADMINISTRATIVO, SENDO ATUALMENTE RESPONSÁVEL PELAS ATIVIDADES DE INFORMAÇÕES AO PÚBLICO, ARQUIVAMENTO DE CARTEIRAS NACIONAIS DE HABILITAÇÃO (CNH) E DEMAIS PROCEDIMENTOS ADMINISTRATIVOS DE ACORDO COM AS DEMANDAS DO SETOR, MERECENDO O RECONHECIMENTO E A GRATIDÃO DESTA CASA LEGISLATIVA PELOS IMPORTANTES SERVIÇOS PRESTADOS.</t>
+  </si>
+  <si>
+    <t>7200</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À ANTHONY THIAGO CARTAXO FERREIRA, SECRETÁRIO MUNICIPAL DE CULTURA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7201</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. NATÁLIA PEREIRA CHAGAS, SECRETÁRIA ADJUNTA DE CULTURA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7202</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. VERA LÚCIA TAVEIRA DO NASCIMENTO, ASSESSORA JURÍDICA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7203</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. GLÊNIO MÁRCIO DE CASTRO FONSECA, DIRETOR DO DEPARTAMENTO DE ARTES INTEGRADAS, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7204</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. AYAGO DA SILVA TERTULINO, DIRETOR DO DEPARTAMENTO DE PROGRAMAS, PROJETOS E EVENTOS CULTURAIS, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7205</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. RAFAELLA TAVARES SOARES BORGES, DIRETORA DO DEPARTAMENTO ADMINISTRATIVO E FINANCEIRO, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7206</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. FLORA INÊS MATTOS COSTA, DIRETORA-GERAL DO PLANETÁRIO, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7207</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. JOYCIENE CORDEIRO DA SILVA GALVÃO, CHEFE DO SETOR DE ARTES VISUAIS E NOVAS MÍDIAS, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7208</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. NAYANE CAMPOS DE ASSIS, CHEFE DO SETOR DE ARTE-EDUCAÇÃO, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7209</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. WERMMESSON COSTA DE SOUZA, CHEFE DO SETOR DE ARTES CÊNICAS DA ESCOLA DE TEATRO, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7210</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. MARIA HELENA MEDEIROS SANTOS, CHEFE DO SETOR DE PROGRAMAS CULTURAIS E ELABORAÇÃO DE PROJETOS, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7211</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. LUÍS CARLOS FREIRE, CHEFE DO SETOR DE ORGANIZAÇÃO E PRODUÇÃO DE EVENTOS, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7212</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. LILIANE QUIRINO DE LIMA FERNANDES, CHEFE DO SETOR DE GESTÃO DO PLANETÁRIO MUNICIPAL, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7213</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. AUREDSON FELIX DOS SANTOS, CHEFE DO SETOR DE ADMINISTRAÇÃO ORÇAMENTÁRIA E FINANCEIRA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7214</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. ADALBERTO DA SILVA NUNES, CHEFE DO SETOR DE LOGÍSTICA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7215</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. PAULO HENRIQUE REBOUÇAS SIMÃO, AUXILIAR DE SECRETARIA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7216</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. JACKSON BRUNO DA SILVA BRAZ, AUXILIAR DE SECRETARIA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7217</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. JOCIEL MELO DO NASCIMENTO, AUXILIAR DE SECRETARIA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7218</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. JOSÉ NADSON PETEIRA, AUXILIAR DE SECRETARIA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7219</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. MARIA DA CONCEIÇÃO SANTANA DA SILVA, AUXILIAR DE SECRETARIA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7220</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. MAYK SANDRO DA ROCHA SCHAUFFERT, AUXILIAR DE SECRETARIA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7221</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. ALYNE SUSSANY DE SOUZA MOURA, ASSESSORA TÉCNICA DE NÍVEL SUPERIOR, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7222</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. FELLYPE ARAÚJO SILVA, ASSESSOR TÉCNICO DE NÍVEL SUPERIOR, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7223</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. JOSÉ RENATO DA SILVA COSTA, ASSESSOR TÉCNICO DE NÍVEL SUPERIOR, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7224</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. CLAUDISON DIAS DA SILVA GUEDES, ASSESSOR TÉCNICO DE NÍVEL SUPERIOR, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7225</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. ANDRE DE SOUZA MARQUES, AUXILIAR DE LIMPEZA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7226</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SR. FABIO LUIZ CUNHA DE OLIVEIRA, MOTORISTA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7227</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. FATIMA FRANCISCA DA SILVA, ASSISTENTE DE SECRETARIADO, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7228</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. JEVANNYS GLADIS CASTRO VARELA LEITE, TÉCNICA ADMINISTRATIVA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7229</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. MARIA OCELEIDE COSME FERREIRA, AUXILIAR DE LIMPEZA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7230</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. NATALIA ALVES PEREIRA DE PAIVA, MOTORISTA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7231</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. RAIZ BETTA SILVA BARBOSA, ASSISTENTE DE SECRETARIADO, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7232</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. SUELY GOMES PERES, RECEPCIONISTA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7233</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. VERONICA JOSE DOS SANTOS, AUXILIAR DE LIMPEZA, PELO DESEMPENHO DOS TRABALHOS DURANTE A MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7234</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO PR. MAURÍCIO ADRIÃO, DA IGREJA VERBO DA VIDA, EM RECONHECIMENTO À RELEVANTE CONTRIBUIÇÃO NA ORGANIZAÇÃO E REALIZAÇÃO DA MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7235</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO AP. JOÃO PADILHA, DA IGREJA DO CAMINHO, EM RECONHECIMENTO À RELEVANTE CONTRIBUIÇÃO NA ORGANIZAÇÃO E REALIZAÇÃO DA MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7236</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO EV. JOSÉ JAIR DA SILVA, DA IGREJA DE CRISTO, EM RECONHECIMENTO À RELEVANTE CONTRIBUIÇÃO NA ORGANIZAÇÃO E REALIZAÇÃO DA MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7237</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO PR. CARLOS KLEBER DOS SANTOS, DA CC AMOR, EM RECONHECIMENTO À RELEVANTE CONTRIBUIÇÃO NA ORGANIZAÇÃO E REALIZAÇÃO DA MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7238</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO PR. EDJARLES ALVES, DA IGREJA DE CRISTO PARQUE INDUSTRIAL, EM RECONHECIMENTO À RELEVANTE CONTRIBUIÇÃO NA ORGANIZAÇÃO E REALIZAÇÃO DA MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7239</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO PR. EDUARDO BARRETO, DA IGREJA DE CRISTO EMAÚS, EM RECONHECIMENTO À RELEVANTE CONTRIBUIÇÃO NA ORGANIZAÇÃO E REALIZAÇÃO DA MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7240</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO PR. KLEBER SOUZA, DA IGREJA DE CRISTO CIDADE, EM RECONHECIMENTO À RELEVANTE CONTRIBUIÇÃO NA ORGANIZAÇÃO E REALIZAÇÃO DA MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
+    <t>7241</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À BPA. ELAINE CANUTO, DA IGREJA BATISTA MISSIONÁRIA FILADÉLFIA, EM RECONHECIMENTO À RELEVANTE CONTRIBUIÇÃO NA ORGANIZAÇÃO E REALIZAÇÃO DA MARCHA PARA JESUS 2026.</t>
+  </si>
+  <si>
     <t>3729</t>
   </si>
   <si>
     <t>M.CON</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
     <t>"PELOS 115 ANOS DA INDÚSTRIA DE BEBIDAS DORE, QUE COMPLETA DIA 13 DE JUNHO, EM RECONHECIMENTO À SUA TRAJETÓRIA HISTÓRICA, CONTRIBUIÇÃO ECONÔMICA E SOCIAL, BEM COMO À GERAÇÃO DE EMPREGO E RENDA NO MUNICÍPIO."</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>“MOÇÃO DE CONGRATULAÇÃO AO COLÉGIO FÊNIX, EM RECONHECIMENTO À SUA RELEVANTE CONTRIBUIÇÃO PARA A FORMAÇÃO EDUCACIONAL DE CRIANÇAS E JOVENS, DESTACANDO-SE PELA DEDICAÇÃO, COMPROMISSO COM O ENSINO DE QUALIDADE E ELEVADO PROFISSIONALISMO AO LONGO DE SUA TRAJETÓRIA.”</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4833/mocao_de_congratulacao_no03.2026_ver._rhalessa.pdf</t>
   </si>
   <si>
     <t>AO PADRE FRANCISCO FRANKLIN DE ARAÚJO, PELA SUA  POSSE COMO PÁROCO DA PARÓQUIA DE SANTOS REIS, NO MUNICÍPIO DE PARNAMIRIM/RN.</t>
@@ -6529,60 +11612,153 @@
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5368/mocao_de_congratulacao_no05.2026_ver._gabriel_cesar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO PELA MEMORÁVEL CONQUISTA DO TETRACAMPEONATO POTIGUAR CONSECUTIVO PELO AMÉRICA FUTEBOL CLUBE, INSTITUIÇÃO QUE POSSUI CENTRO DE TREINAMENTO E ESTÁDIO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5351/mocao_de_congratulacao_no06.2026_ver._rafela_de_nilda.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO PELOS 60 ANOS DA EMPRESA BONOR INDÚSTRIA BOTÕES NORDESTE S.A.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5370/mocao_de_congratulacao_no07.2026_ver._carol_pires.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A IGREJA DE CRISTO EM ALUSÃO AOS 66 ANOS DE ORAGANIZAÇÃO NA CIDADE DE PARNAMIRIM.</t>
   </si>
   <si>
+    <t>5900</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5900/mocao_de_congratulacao_no08.2026_ver._gabriel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO À EMPRESA COOKITOS, EM RECONHECIMENTO À SUA TRAJETÓRIA DE 06 ANOS DE EMPREENDEDORISMO, DEDICAÇÃO E RELEVANTE CONTRIBUIÇÃO AO DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICIPIO DE PARNAMIRIM/RN</t>
+  </si>
+  <si>
+    <t>6015</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6015/mocao_de_congratulacao_no09.2026_ver._gabriel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO À IGREJA DE CRISTO EM NOVA ESPERANÇA, PELA CELEBRAÇÃO DO SEU 16º ANO DE ANIVERSÁRIO, EM RECONHECIMENTO À SUA RELEVANTE ATUAÇÃO ESPIRITUAL, SOCIAL E COMUNITÁRIA, CONTRIBUINDO PARA O FORTALECIMENTO DOS VALORES CRISTÃOS E IMPACTANDO POSITIVAMENTE INÚMERAS FAMÍLIAS.</t>
+  </si>
+  <si>
+    <t>6009</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6009/mocao_de_congratulacao_no010.2026_ver._gabriel.pdf</t>
+  </si>
+  <si>
+    <t>6105</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6105/mocao_de_congratulacao_no011.2026_ver._carol_pires.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO AO REVERENDISSIMO PADRE ANDRÉ MARTINS MELO, EM RAZÃO DA PASSAGEM DO SEU ANIVERSÁRIO, CELEBRADO NO DIA 11 DE MAIO.</t>
+  </si>
+  <si>
+    <t>6312</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6312/mocao_de_congratulacao_no13.2026_ver._rhalessa.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO AO MONSENHOR ANTÔNIO MURILO DE PAIVA, PELO MERECIDO RECONHECIMENTO E ELEVAÇÃO AO TÍTULO DE MONSENHOR, CONCEDIDO PELO PAPA.</t>
+  </si>
+  <si>
+    <t>7016</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7016/mocao_de_congratulacao_no014.2026_ver._rafaela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>AO SERVIDOR RODRIGO OLIVEIRA DA SILVA, INTEGRANTE DA GUARDA MUNICIPAL DE PARNAMIRIM, PELA DESTACADA PARTICIPAÇÃO E CONCLUSÃO, COM ÊXITO, CONQUISTANDO O PRIMEIRO LUGAR GERAL, DO XII CURSO DE FORÇA TÁTICA DA POLÍCIA MILITAR DO RIO GRANDE DO NORTE, REALIZADO NO MUNICÍPIO DE NOVA CRUZ/RN.</t>
+  </si>
+  <si>
+    <t>7017</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7017/mocao_de_congratulacao_no015.2026_ver._rafaela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>AO SERVIDOR DOUGLAS MOURA COUTO, INTEGRANTE DA GUARDA MUNICIPAL DE PARNAMIRIM, PELA DESTACADA PARTICIPAÇÃO E CONCLUSÃO, COM ÊXITO, DO XII CURSO DE FORÇA TÁTICA DA POLÍCIA MILITAR DO RIO GRANDE DO NORTE, REALIZADO NO MUNICÍPIO DE NOVA CRUZ/RN.</t>
+  </si>
+  <si>
+    <t>7018</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7018/mocao_de_congratulacao_no016.2026_ver._rafaela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>AO SERVIDOR SIDNEI DZINDZIK, INTEGRANTE DA GUARDA MUNICIPAL DE PARNAMIRIM, PELA DESTACADA PARTICIPAÇÃO E CONCLUSÃO, COM ÊXITO, DO XII CURSO DE FORÇA TÁTICA DA POLÍCIA MILITAR DO RIO GRANDE DO NORTE, REALIZADO NO MUNICÍPIO DE NOVA CRUZ/RN.</t>
+  </si>
+  <si>
+    <t>7019</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7019/mocao_de_congratulacao_no017.2026_ver._rafaela_de_nilda.pdf</t>
+  </si>
+  <si>
+    <t>AO SERVIDOR JHONATHAS RODRIGO DA SILVA BARBOSA, INTEGRANTE DA GUARDA MUNICIPAL DE PARNAMIRIM, PELA DESTACADA PARTICIPAÇÃO E CONCLUSÃO, COM ÊXITO, DO XII CURSO DE FORÇA TÁTICA DA POLÍCIA MILITAR DO RIO GRANDE DO NORTE, REALIZADO NO MUNICÍPIO DE NOVA CRUZ/RN.</t>
+  </si>
+  <si>
+    <t>7092</t>
+  </si>
+  <si>
+    <t>PELOS 108 ANOS DE FUNDAÇÃO DA IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS NO RIO GRANDE DO NORTE – IEADERN.</t>
+  </si>
+  <si>
+    <t>7271</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7271/mocao_de_congratulacao_no019.2026_ver._gabriel_cesar.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO À IGREJA VERBO DA VIDA PARNAMIRIM/RN, PELA CELEBRAÇÃO DOS SEUS 13 ANOS DE FUNDAÇÃO.</t>
+  </si>
+  <si>
     <t>3727</t>
   </si>
   <si>
     <t>M.PES</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>Eurico da Japão, Afrânio Bezerra, Binho de Ambrósio, Carol Pires, Chicão, Dr. César Maia, Eder Queiroz, Gabriel César, Irani Guedes, Jonas Godeiro, Léo Lima, Marquinhos da Climep, Michael Borges, Michael Diniz, Professor Diego Américo, Professor Ítalo, Rafaela de Nilda, Rárika Bastos, Rhalessa de Clênio, Rodrigo Cruz, Thiago Fernandes</t>
+    <t>Eurico da Japão, Binho de Ambrósio, Carol Pires, Chicão, Dr. César Maia, Eder Queiroz, Gabriel César, Irani Guedes, Jonas Godeiro, José Afrânio Bezerra da Silva, Léo Lima, Marquinhos da Climep, Michael Borges, Michael Diniz, Professor Diego Américo, Professor Ítalo, Rafaela de Nilda, Rárika Bastos, Rhalessa de Clênio, Rodrigo Cruz, Thiago Fernandes</t>
   </si>
   <si>
     <t>OS VEREADORES COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITOS NA FORMA REGIMENTAL EM VIGÊNCIA, APRESENTAM, MOÇÃO DE PESAR, À SOCIEDADE PARNAMIRINENSE, NORTE-RIO-GRANDENSE E À FAMÍLIA ENLUTADA PELO FALECIMENTO DO SENHOR ANTÔNIO FERNANDES MAIA.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>"PELO FALECIMENTO DO EMPRESÁRIO WALTER BYRON DORE JÚNIOR (WALTER DORE JR.), OCORRIDO EM 10 DE JANEIRO DE 2026, AOS 70 ANOS, NO MUNICÍPIO DE PARNAMIRIM/RN."</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3835/mocao_de_pesar_no03.2026_ver._thiago_fernandes.pdf</t>
   </si>
   <si>
     <t>"PELO FALECIMENTO DO DO SR. JOSIAS IZIDORO DA SILVA, OCORRIDO EM 09 DE FEVEREIRO DE 2026, AOS 86 ANOS DE IDADE".</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4065/mocao_de_pesar_no04.2026_ver._rhalessa.pdf</t>
   </si>
@@ -6628,195 +11804,570 @@
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5399/mocao_de_pesar_no09.2026_ver._chicao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELA MORTE DA SENHORA IRMÃ MIQUELINA MEDEIROS, DA CONGREGAÇÃO DAS FILHAS DO AMOR DIVINO.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5396/mocao_de_pesar_no010.2026_ver._rafaela.pdf</t>
   </si>
   <si>
     <t>À SOCIEDADE PARNAMIRINENSE E A FAMÍLIA ENLUTADA PELO FALECIMENTO DO SR. FRANCISCO JUSTINO.</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5723/mocao_de_pesar_no011.2026_ver._eurico.pdf</t>
   </si>
   <si>
     <t>À SOCIEDADE PARNAMIRINENSE, NORTERIOGRANDENSE E A FAMÍLIA ENLUTADA PELO FALECIMENTO DA SENHORA IDE CARDOSO ANTUNES, DEIXANDO FAMILIARES E AMIGOS CONSTERNADOS POR SUA PARTIDA.</t>
   </si>
   <si>
+    <t>5904</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5904/mocao_de_pesar_no_012.2026_ver._chicao.pdf</t>
+  </si>
+  <si>
+    <t>À SOCIEDADE PARNAMIRINENSE, NORTE-RIO-GRANDENSE, E A FAMÍLIA ENLUTADA PELO FALECIMENTO DA SENHORA ALBANIZA DA SILVA.</t>
+  </si>
+  <si>
+    <t>5901</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5901/mocao_de_pesar_no013.2026_ver._afranio.pdf</t>
+  </si>
+  <si>
+    <t>À SOCIEDADE PARNAMIRINENSE, NORTE-RIO-GRANDENSE, E A FAMÍLIA ENLUTADA PELO FALECIMENTO DO SENHOR HUMBERTO DE SOUZA (HUMBERTO DA AMBULÂNCIA).</t>
+  </si>
+  <si>
     <t>5873</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5873/mocao_de_pesar_no014.2026_ver._afranio.pdf</t>
   </si>
   <si>
     <t>À SOCIEDADE PARNAMIRINENSE, NORTERIOGRANDENSE E A FAMÍLIA ENLUTADA PELO FALECIMENTO DA SENHORA FRANCISCA OLIVEIRA DA SILVA.</t>
   </si>
   <si>
+    <t>5902</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5902/mocao_de_pesar_no_015.2026_ver._rarika_bastos.pdf</t>
+  </si>
+  <si>
+    <t>À SOCIEDADE PARNAMIRINENSE, NORTERIOGRANDENSE E A FAMÍLIA ENLUTADA PELO FALECIMENTO DO SENHOR IVAILDO BEZERRA ALVES.	APRESENTADO DIA 22/04/2026</t>
+  </si>
+  <si>
+    <t>5903</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5903/mocao_de_pesar_no_016.2026_ver._rarika_bastos.pdf</t>
+  </si>
+  <si>
+    <t>À SOCIEDADE PARNAMIRINENSE, NORTERIOGRANDENSE E A FAMÍLIA ENLUTADA PELO FALECIMENTO DA SENHORA CÍCERA QUERUBINA</t>
+  </si>
+  <si>
+    <t>5969</t>
+  </si>
+  <si>
+    <t>CÉSAR AUGUSTO DE PAIVA MAIA, VEREADOR COM ASSENTO NESTA EGRÉGIA CASA LEGISLATIVA, SUBSCRITOS NA FORMA REGIMENTAL EM VIGÊNCIA, APRESENTAM, MOÇÃO DE PESAR À SOCIEDADE PARNAMIRINENSE, NORTERIOGRANDENSE GUERRA MEIRELES. E A FAMÍLIA ENLUTADA PELO FALECIMENTO DA AMIGA SUELEN</t>
+  </si>
+  <si>
+    <t>5928</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5928/mocao_de_pesar_no018.2026_ver._carol_pires.pdf</t>
+  </si>
+  <si>
+    <t>À SOCIEDADE NORTERIOGRANDENSE E A FAMÍLIA ENLUTADA PELO FALECIMENTO DA SENHORA, MARILENE RIBEIRO ARRUDA PALMEIRA.</t>
+  </si>
+  <si>
+    <t>6048</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6048/mocao_de_pesar_no019.2026_ver._jonas_godeiro.pdf</t>
+  </si>
+  <si>
+    <t>À SOCIEDADE PARNAMIRINENSE, AOS AMIGOS E FAMILIARES ENLUTADOS PELO FALECIMENTO DO SENHOR CLODOALDO VIERA DA SILVA.</t>
+  </si>
+  <si>
+    <t>6103</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6103/mocao_de_pesar_no020.2026_ver._rhalessa_de_clenio.pdf</t>
+  </si>
+  <si>
+    <t>PELO FALECIMENTO DA SENHORA ZÉLIA MELOQUIADES DE SOUZA, OCORRIDO NO DIA 09 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>6163</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6163/mocao_de_pesar_no021.2026_ver._afranio_bezerra.pdf</t>
+  </si>
+  <si>
+    <t>JOSÉ AFRÂNIO BEZERRA DA SILVA, vereador com assento nesta egrégia Casa Legislativa, subscritos na forma regimental em vigência, apresentam, Moção de Pesar à sociedade parnamirinense, norteriograndense e a família enlutada pelo falecimento do Senhora Josefa Ribeiro de Araújo.</t>
+  </si>
+  <si>
+    <t>6310</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6310/mocao_de_pesar_no022.2026_ver._carol_pires.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À SOCIEDADE NORTE-RIO-GRANDENSE E À FAMÍLIA ENLUTADA PELO FALECIMENTO DA JOVEM ELLY VILANE DA ROCHA SILVA.</t>
+  </si>
+  <si>
+    <t>6970</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6970/mocao_de_pesar_no023.2026_ver._irani_guedes.pdf</t>
+  </si>
+  <si>
+    <t>À SOCIEDADE PARNAMIRINENSE, NORTERIOGRANDENSE E A FAMÍLIA ENLUTADA PELO FALECIMENTO DO SENHOR JOSÉ ROBERTO DE MEDEIROS.</t>
+  </si>
+  <si>
+    <t>6971</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6971/mocao_de_pesar_no024.2026_ver._rhalessa_de_clenio.pdf</t>
+  </si>
+  <si>
+    <t>MANIFESTA PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA DA COSTA OLIVEIRA, CARINHOSAMENTE CONHECIDA COMO “DONA MARIA BAIXINHA”, OCORRIDO NO DIA 26 DE MAIO DE 2026, AOS 82 ANOS DE IDADE.</t>
+  </si>
+  <si>
+    <t>7023</t>
+  </si>
+  <si>
+    <t>PELO FALECIMENTO DO SR. ERINALDO JOSÉ DE FRANÇA, OCORRIDO EM 29 DE MAIO DE 2026, AOS 71 ANOS DE IDADE.</t>
+  </si>
+  <si>
+    <t>7252</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7252/mocao_de_pesar_no026.2026_ver._eurico_da_japao.pdf</t>
+  </si>
+  <si>
+    <t>À SOCIEDADE PARNAMIRINENSE, NORTE RIOGRANDENSE E A FAMÍLIA ENLUTADA PELO FALECIMENTO SENHORA SEVERINA BENTO DA SILVA.</t>
+  </si>
+  <si>
     <t>4077</t>
   </si>
   <si>
     <t>M.REP</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4077/mocao_de_repudio_no01.2026_ver._thiago_fernandes.pdf</t>
   </si>
   <si>
     <t>“À DECISÃO PROFERIDA PELA 9ª CÂMARA CRIMINAL DO TRIBUNAL DE JUSTIÇA DE MINAS GERAIS (TJMG) QUE, AO JULGAR RECURSO REFERENTE A UM CASO ENVOLVENDO UM HOMEM DE 35 ANOS E UMA MENINA DE 12 ANOS, REFORMOU A SENTENÇA DE PRIMEIRA INSTÂNCIA E ABSOLVEU O ACUSADO DA PRÁTICA DE ESTUPRO DE VULNERÁVEL, SOB A ALEGAÇÃO DE UM SUPOSTO “VÍNCULO AFETIVO CONSENSUAL.”</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5359/mocao_de_repudio_no03.2026_ver._michael_diniz.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AS DECLARAÇÕES VILIPENDIOSAS E DE INTOLERÂNCIA RELIGIOSA PROFERIDAS PELO JORNALISTA DA AFILIADA DA GLOBO EM ARARQUARA, O SENHOR JOSÉ CARLOS MAGDALENA, QUE DISSE EM UM PROGRAMA DE RÁDIO QUE A “BÍBLIA É UM LIVRINHO IDIOTA! “.  O DITO JORNALISTA VAI MAIS ALÉM, CONTINUA SUA FALA USANDO PALAVRAS DE AINDA MAIS BAIXO NÍVEL PARA REFERIR-SE AS ESCRITURAS SAGRADAS QUE É O LIVRO QUE REGE A VIDA DOS CRISTÃOS BRASILEIROS E EM TODO O MUNDO. O EPISÓDIO DEPLORÁVEL REVELA ALÉM DE DESCONHECIMENTO POR PARTE DO JORNALISTA, FLAGRANTE DESRESPEITO COM A FÉ DE MILHARES DE BRASILEIROS.</t>
   </si>
   <si>
+    <t>6108</t>
+  </si>
+  <si>
+    <t>AO SENADOR DO ESTADO DO RIO GRANDE DO NORTE, SENHOR ROGÉRIO MARINHO EM RAZÃO DE SUAS FALAS PEJORATIVAS DIRIGIDAS AO EX – PREFEITO DE MOSSORÓ, SENHOR ALYSSON BEZERRA, EM RELAÇÃO AO USO DO TRADICIONAL CHAPEÚ DE COURO.</t>
+  </si>
+  <si>
+    <t>7272</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7272/mocao_de_repudio_no05.2026_ver._michael_diniz.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO DIANTE DA DECISÃO DA JUÍZA ELIZABETH MACHADO LOURO, QUE CONCEDEU PERDÃO JUDICIAL À MONIQUE MEDEIROS NO ÂMBITO DO CASO HENRY BOREL.</t>
+  </si>
+  <si>
     <t>3808</t>
   </si>
   <si>
     <t>M.SOL</t>
   </si>
   <si>
     <t>Moção de Solidariedade</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3808/mocao_de_solidariedade_01.2026.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE SOLIDARIEDADE À SENHORA KÁTIA PIRES, VICE-PREFEITA DO MUNICÍPIO DE PARNAMIRIM, DIANTE DA LAMENTÁVEL AGRESSÃO VERBAL SOFRIDA POR PARTE DE UMA SERVIDORA PÚBLICA, ENQUANTO REALIZAVA VISITA INSTITUCIONAL À UNIDADE DE PRONTO ATENDIMENTO (UPA) DO NOSSO MUNICÍPIO".</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Apelo</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4430/mocao_de_apelo_n_01.2026.pdf</t>
   </si>
   <si>
     <t>À FEDERALIZAÇÃO DAS INVESTIGAÇÃO DO CASO ORELHA.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>REDF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>CPCLRF - Comissão Permanente de Constituição, Legislação e Redação Final</t>
-[...1 lines deleted...]
-  <si>
     <t>Redação Final nº08/2026 oriunda do Projeto de Lei nº195/2025 – “DISPÕE SOBRE O PARCELAMENTO DA TAXAS DE LICENÇA PARA LOCALIZAÇÃO E FUNCIONAMENTO DE ESTABELECIMENTO (ALVARÁ), E DE FISCALIZAÇÃO DE ANÚNCIOS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.” (Autoria: Poder Legislativo Municipal – Vereador Gabriel César de Oliveira Siqueira “GABRIEL CÉSAR”).</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4528/redacao_final_no09.2026.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL Nº09/2026 ORIUNDA DO PROJETO DE LEI Nº120/2025 – “CRIA O CADASTRO MUNICIPAL DE PESSOAS PUNIDAS POR MAUS-TRATOS A ANIMAIS, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>5988</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5988/redacao_final_no032.2026.docx</t>
+  </si>
+  <si>
+    <t>Redação Final nº032/2026 oriunda do Projeto de Lei nº03/2026 – “DISPÕE SOBRE A DIVULGAÇÃO DA RELAÇÃO DE MEDICAMENTOS DISPONÍVEIS E INDISPONÍVEIS NA UNIDADE DE PRONTO ATENDIMENTO (UPA) DO MUNICÍPIO DE PARNAMIRIM/RN.” (Autoria: Poder Legislativo Municipal – Vereador José Michael Lucena Diniz “MICHAEL DINIZ”).</t>
+  </si>
+  <si>
+    <t>5972</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5972/redacao_final_no033.2026.docx</t>
+  </si>
+  <si>
+    <t>Redação Final nº033/2026 oriunda do Projeto de Lei nº182/2025 – “DISPÕE SOBRE A INCLUSÃO DO EVENTO "ARRAIÁ JUNTOS SOMOS MAIS" NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.” (Autoria: Poder Legislativo Municipal – Vereador José Afrânio Bezerra da Silva “AFRÂNIO BEZERRA”).</t>
+  </si>
+  <si>
+    <t>5973</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5973/redacao_final_no034.2026.docx</t>
+  </si>
+  <si>
+    <t>Redação Final nº034/2026 oriunda do Projeto de Lei nº032/2026 – “CRIA O DIA MUNICIPAL DO CIRURGIÃO-DENTISTA, INSTITUINDO A RESPECTIVA DATA NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PARNAMIRIM/RN, A SER COMEMORADO, ANUALMENTE, NO DIA 03 DE OUTUBRO.” (Autoria: Poder Legislativo Municipal – Vereador Marcos Antônio Gomes da Silva “MARQUINHO DA CLIMEP”).</t>
+  </si>
+  <si>
+    <t>6037</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6037/redacao_final_no035.2026.docx</t>
+  </si>
+  <si>
+    <t>Redação Final nº035/2026 oriunda do Projeto de Lei nº177/2024 – “RECONHECE COMO DE UTILIDADE PÚBLICA A INSTITUIÇÃO AGENTES AMBIENTAIS DE PARNAMIRIM/RN AMBIENTE EM MOVIMENTO, INSCRITA NO CNPJ: 41.322.234/0001-32, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.” (Autoria: Poder Legislativo Municipal – Vereador César Augusto de Paiva Maia “CÉSAR MAIA”).</t>
+  </si>
+  <si>
+    <t>6237</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6237/redacao_final_no037.2026.docx</t>
+  </si>
+  <si>
+    <t>Redação Final nº037/2026 oriunda do Projeto de Lei nº078/2025 – “DISPÕE SOBRE SANÇÃO AOS ESTABELECIMENTOS COMERCIAIS QUE VENDER, ARMAZENAR OU DISTRIBUIR O PRODUTO CONHECIDO COMO "CHUMBINHO" NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.” (Autoria: Poder Legislativo Municipal – Vereador Michael Borges de Souza Bernardino “MICHAEL BORGES”).</t>
+  </si>
+  <si>
+    <t>6238</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6238/redacao_final_no038.2026.docx</t>
+  </si>
+  <si>
+    <t>Redação Final nº038/2026 oriunda do Projeto de Lei nº24/2026 – “INSTITUI O DIA MUNDIAL DA SAÚDE NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.” (Autoria: Poder Legislativo Municipal – Vereador Michael Borges de Souza Bernardino “MICHAEL BORGES”).</t>
+  </si>
+  <si>
+    <t>6239</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6239/redacao_final_no039.2026.docx</t>
+  </si>
+  <si>
+    <t>Redação Final nº039/2026 oriunda do Projeto de Lei nº40/2026 – “INSTITUI O DIA DE CONSCIENTIZAÇÃO SOBRE DOENÇAS RARAS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.” (Autoria: Poder Legislativo Municipal – Vereador Michael Borges de Souza Bernardino “MICHAEL BORGES”).</t>
+  </si>
+  <si>
+    <t>6240</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6240/redacao_final_no040.2026.docx</t>
+  </si>
+  <si>
+    <t>Redação Final nº040/2026 oriunda do Projeto de Lei nº051/2026 – “DISPÕE SOBRE A REVOGAÇÃO DO TOMBAMENTO DO PRESBITÉRIO DA IGREJA MATRIZ NOSSA SENHORA DE FÁTIMA, NO MUNICÍPIO DE PARNAMIRIM/RN.” (Autoria: Poder Legislativo Municipal – Vereador César Augusto de Paiva Maia “DR. CÉSAR MAIA”, Vereador Eurico Shigeyuki dos Santos Shiiki “EURICO DA JAPÃO”, Vereador Hamilton Rademacker Pereira “BINHO DE AMBRÓSIO”, Vereador Jonas Monteiro Carlos Godeiro “DR. JONAS GODEIRO” e Vereador Thiago Fernandes da Silva “THIAGO FERNANDES”).</t>
+  </si>
+  <si>
+    <t>7026</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7026/redacao_final_no041.2026.docx</t>
+  </si>
+  <si>
+    <t>Redação Final nº041/2026 oriunda do Projeto de Lei nº125/2025 – “DENOMINA COMO “ISRAEL PEREIRA DA SILVA” A LAGOA DE CAPTAÇÃO LOCALIZADA NO BAIRRO SANTA TEREZA, NO MUNICÍPIO DE PARNAMIRIM/RN E DÁ OUTRAS PROVIDÊNCIAS.” (Autoria: Poder Legislativo Municipal – Vereadora Raphaela da Silva Cruz “RAFAELA DE NILDA”).</t>
+  </si>
+  <si>
+    <t>6629</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6629/redacao_final_no042.2026.docx</t>
+  </si>
+  <si>
+    <t>Redação Final nº042/2026 oriunda do Projeto de Lei nº191/2025 – “INSTITUI, NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, A SEMANA MUNICIPAL DA MOBILIDADE SUSTENTÁVEL E DÁ OUTRAS PROVIDÊNCIAS. ” (Autoria: Poder Legislativo Municipal – Vereador José Afrânio Bezerra da Silva “AFRÂNIO BEZERRA”).</t>
+  </si>
+  <si>
+    <t>6632</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6632/redacao_final_no043.2026.docx</t>
+  </si>
+  <si>
+    <t>Redação Final nº043/2026 oriunda do Projeto de Lei nº267/2025 - “INSTITUI O NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PARNAMIRIM/RN A CAMINHADA HISTÓRICA DE PARNAMIRIM”. (Autoria: Poder Legislativo Municipal - Vereador Thiago Fernandes da Silva “THIAGO FERNANDES”).</t>
+  </si>
+  <si>
+    <t>7244</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7244/redacao_final_no044.2026.docx</t>
+  </si>
+  <si>
+    <t>Redação Final nº044/2026 oriunda do Projeto de Lei nº025/2026 - “CRIA O DIA MUNICIPAL DO QUIROPRAXISTA, INSTITUINDO A RESPECTIVA DATA NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PARNAMIRIM/RN, A SER COMEMORADO, ANUALMENTE, NO DIA 18 DE SETEMBRO.”. (Autoria: Poder Legislativo Municipal - Vereador Marcos Antônio Gomes da Silva “MARQUINHOS DA CLIMEP”).</t>
+  </si>
+  <si>
+    <t>6633</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6633/redacao_final_no045.2026.docx</t>
+  </si>
+  <si>
+    <t>Redação Final nº045/2026 oriunda do Projeto de Lei nº056/2026 - “INSTITUI A CARTEIRA DE IDENTIDADE FUNCIONAL (CIF) FÍSICA E DIGITAL DOS AGENTES DA GUARDA MUNICIPAL DE PARNAMIRIM/RN E REVOGA A LEI ORDINÁRIA Nº2.334, DE 17 DE OUTUBRO DE 2022. ” (Autoria: Poder Executivo Municipal – Prefeita Raimunda Nilda da Silva Cruz).</t>
+  </si>
+  <si>
+    <t>7245</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7245/redacao_final_no046.2026.docx</t>
+  </si>
+  <si>
+    <t>Redação Final nº046/2026 oriunda do Projeto de Lei nº226/2025 - “PROÍBE A PARTICIPAÇÃO OU EXPLORAÇÃO DE CRIANÇAS E ADOLESCENTES MENORES DE 16 ANOS OU SUAS IMAGENS EM EVENTOS, PÚBLICO OU PRIVADOS, QUE ENVOLVA CONTEÚDO INCENTIVANDO A SEXUALIZAÇÃO PRECOCE E EROTIZAÇÃO DOS MENORES, NO MUNICÍPIO DE PARNAMIRIM/RN”. (Autoria: Poder Legislativo Municipal - Vereador José Michael Lucena Diniz “MICHAEL DINIZ”).</t>
+  </si>
+  <si>
+    <t>6049</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6049/veto_plo_264.2025_-_rf_14.2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto (integral) ao Projeto de Lei nº264/2025 – “DISPÕE SOBRE A REGULAMENTAÇÃO DA PRODUÇÃO, MANIPULAÇÃO, FRACIONAMENTO, CONSERVAÇÃO E COMÉRCIO DE QUEIJOS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN.” (Autoria: Poder Legislativo Municipal – Vereador José Michael Lucena Diniz “MICHAEL DINIZ”).</t>
+  </si>
+  <si>
+    <t>6104</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6104/veto_a_redacao_final_no118.2025.pdf</t>
+  </si>
+  <si>
+    <t>Veto (parcial) a Redação Final nº118/2025 oriunda do Projeto de Lei Complementar nº025/2025 – “VETA OS INCISOS XI E XV, DO ART. 64. ” (Autoria: Poder Executivo Municipal – Raimunda Nilda da Silva Cruz).</t>
+  </si>
+  <si>
+    <t>6314</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6314/veto_a_redacao_final_no08.2026_proj._de_lei_no195.2025.pdf</t>
+  </si>
+  <si>
+    <t>Veto Integral à Redação Final nº08/2026 oriunda do Projeto de Lei Nº195/2025 - “DISPÕE SOBRE O PARCELAMENTO DA TAXAS DE LICENÇA PARA LOCALIZAÇÃO E FUNCIONAMENTO DE ESTABELECIMENTO (ALVARÁ), E DE FISCALIZAÇÃO DE ANÚNCIOS NO ÂMBITO DO MUNICÍPIO DE PARNAMIRIM/RN, E DÁ OUTRAS PROVIDÊNCIAS.” (Autoria: Poder Legislativo Municipal – Vereador Gabriel César de Oliveira Siqueira “GABRIEL CÉSAR”).</t>
+  </si>
+  <si>
+    <t>6098</t>
+  </si>
+  <si>
+    <t>EADT</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6098/emenda_-_projeto_de_lei_no082.2026.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA O CAPITULO VII E ART. 15, E ALTERA O ART. 14, DO PROJETO DE LEI Nº082/2026.</t>
+  </si>
+  <si>
     <t>4885</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>MODIFICA OS ARTIGOS 1º E 4º E SUPRIME O ARTIGO 5º DO PROJETO DE LEI COMPLEMENTAR Nº02/2026.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5145/emenda_-_projeto_de_lei_no06.2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 2º DO PROJETO DE LEI Nº06/2026.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5345/emenda_-_projeto_de_lei_no011.2026.pdf</t>
   </si>
   <si>
     <t>ALTERA A EMENTA DO PROJETO DE LEI Nº011/2026.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5729/emenda_-_projeto_de_lei_no028.2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT E O §1º, DO PROJETO DE LEI Nº028/2026.</t>
   </si>
   <si>
+    <t>5974</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5974/emenda_-_projeto_de_resolucao_no07.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda nº01/2026 ao Projeto de Resolução nº07/2025 – “ALTERA O CAPUT DO ART. 2º, DO PROJETO DE RESOLUÇÃO Nº07/2025.”(Autoria: Poder Legislativo Municipal – Comissão Permanente de Constituição, Legislação e Redação Final).</t>
+  </si>
+  <si>
+    <t>6041</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº083/2026, QUE DISPÕE SOBRE A REVISÃO E ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2026, ABRE CRÉDITOS ADICIONAIS, SUPLEMENTARES, ATUALIZA PREVISÃO DE RECEITAS E DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>6229</t>
+  </si>
+  <si>
+    <t>ALTERA A EMENTA, O ART. 1º, O ART. 2º E O ART. 3º DO PROJETO DE LEI COMPLEMENTAR Nº023/2025.</t>
+  </si>
+  <si>
+    <t>6230</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 1º, DO PROJETO DE LEI Nº226/2025.</t>
+  </si>
+  <si>
+    <t>7246</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7246/emenda_-_projeto_de_lei_no096.2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA A REDAÇÃO DO §º DO ART. 1º DO PROJETO DE LEI Nº096/20926 PARA INCLUIR A PROTEÇÃO DE AGENTES PÚBLICOS INTEGRANTES DO PODER LEGISLATIVO MUNICIPAL NAS HIPOTESES EXCEPCIONAIS DE ATUAÇÃO DA GUARDA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>6042</t>
+  </si>
+  <si>
+    <t>EMSUP</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>SUPRIME DISPOSITIVOS DO PROJETO DE LEI ORDINÁRIA Nº083/2026.</t>
+  </si>
+  <si>
+    <t>6043</t>
+  </si>
+  <si>
+    <t>SUPRIME A SUPLEMENTAÇÃO DESTINADA À AÇÃO 1166 – REALIZAÇÃO ANUAL DA FESTA DO SABUGO EM PARNAMIRIM.</t>
+  </si>
+  <si>
     <t>4930</t>
   </si>
   <si>
     <t>Emenda Mista</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4930/emenda_-_projeto_de_lei_no255.2025.pdf</t>
   </si>
   <si>
     <t>SUPRIME O ART. 2º E ALTERA O ART. 3º DO PROJETO DE LEI Nº255/2025.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4931/emenda_-_projeto_de_lei_no04.2026.pdf</t>
   </si>
   <si>
     <t>MODIFICA O INCISO IV DO ART. 2º E CAPUT DO ART. 3º E SUPRIME P INCISO V DO ART. 2º DO PRJETO DE LEI Nº4/2026.</t>
+  </si>
+  <si>
+    <t>6018</t>
+  </si>
+  <si>
+    <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6018/emenda_-_projeto_de_lei_no016.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 2º, ACRESCENTANDO-LHE OS §§º 1º, 2º E 3º; ALTERA O CAPUT DO ART. 11 E ACRESCENTA-LHE O PARÁGRAFO ÚNICO; E ALTERA O ART. 45 DO PROJETO DE LEI Nº16/2026.</t>
+  </si>
+  <si>
+    <t>6040</t>
+  </si>
+  <si>
+    <t>ADICIONA, MODIFICA E SUPRIME DISPOSITIVOS DO PROJETO DE LEI Nº083/2026 E ANEXO II, NOS TERMOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>ATSO</t>
   </si>
   <si>
     <t>Atas das Sessões Ordinárias</t>
   </si>
   <si>
     <t>http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5199/proposta_comercial_-_camara_municipal_de_parnamirim_1030278.pdf</t>
   </si>
   <si>
     <t>Teste 01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -7135,67 +12686,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5142/projeto_de_emenda_a_lei_organica_municipal_no01.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3735/projeto_de_lei_no01.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3728/projeto_de_lei_no02.2026_ver._eurico.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3742/projeto_de_lei_no03.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3743/projeto_de_lei_no04.2026_ver._dr._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3744/projeto_de_lei_no05.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3839/projeto_de_lei_no08.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3837/projeto_de_lei_no09.2026_ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4066/projeto_de_lei_no010.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4090/projeto_de_lei_no011.2026_ver._rhalessa_freire.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4091/projeto_de_lei_no012.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4124/projeto_de_lei_no013.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4161/projeto_de_lei_no014.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4484/projeto_de_lei_no015.2026_ver._italo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4515/projeto_de_lei_no016.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4516/projeto_de_lei_no017.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4552/projeto_de_lei_no019.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4529/projeto_de_lei_no020.2026_ver._eder_queiroz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4571/projeto_de_lei_no021.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4570/projeto_de_lei_no022.2026_ver._rhalessa_de_clenio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4862/projeto_de_lei_no023.2026_ver._dr._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4863/projeto_de_lei_no024.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4861/projeto_de_lei_no025.2026_ver._marquinhos_da_climep.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4884/projeto_de_lei_no027.2026_ver._afranio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4870/projeto_de_lei_no028.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4919/projeto_de_lei_no029.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4932/projeto_de_lei_no030.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5017/projeto_de_lei_no032.2026_ver._marquinhos_da_climep.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5045/projeto_de_lei_no033.2026_ver._italo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5055/projeto_de_lei_no034.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5046/projeto_de_lei_no035.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5049/projeto_de_lei_no036.2025_ver._dr._jonas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5052/projeto_de_lei_no037.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5102/projeto_de_lei_no038.2026_ver._rhalessa_de_clenio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5144/projeto_de_lei_no040.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5104/projeto_de_lei_no041.2026_ver._prof._italo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5150/projeto_de_lei_no042.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5168/projeto_de_lei_no043.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5169/projeto_de_lei_no044.2026_ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5201/projeto_de_lei_no047.2026_abonos_pascoa_e_maes-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5217/projeto_de_lei_no048.2026_ver._rhalessa_de_clenio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5350/projeto_de_lei_no049.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5372/projeto_de_lei_no052.2026_ver._italo_brito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5344/projeto_de_lei_no053.2026_ver._marquinhos_da_climep.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5349/projeto_de_lei_no054.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5347/projeto_de_lei_no055.2026_ver._rhalessa_freire.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5346/projeto_de_lei_no056.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5559/projeto_de_lei_no057.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5371/projeto_de_lei_no058.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5387/projeto_de_lei_no059.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5438/projeto_de_lei_no060.2026_ver._eurido_da_japao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5439/projeto_de_lei_no061.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5437/projeto_de_lei_no062.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5869/projeto_de_lei_no064.2026_ver._irani_guedes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5870/projeto_de_lei_no065.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5871/projeto_de_lei_no066.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5895/projeto_de_lei_no68.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5896/projeto_de_lei_no070.2026_ver._dr._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5897/projeto_de_lei_no071.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4162/projeto_de_lei_complementar_no01.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4514/projeto_de_lei_complementar_no02.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5146/projeto_de_lei_complementar_no03.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5147/projeto_de_lei_complementar_no04.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5894/projeto_de_lei_complementar_no05.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4886/projeto_de_decreto_legislativo_no01.2026_eva_lucia_bezerra..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4539/projeto_de_resolucao_no02.2026_md_-_afast._presidente.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5730/projeto_de_resolucao_no04.2026_md_-_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3773/requerimento_legislativo_no01.2026_ver._italo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_legislativo_no02.2026_ver._italo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3782/requerimento_legislativo_no04.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3810/requerimento_legislativo_no06.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3809/requerimento_legislativo_no07.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3836/requerimento_legislativo_no08.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4064/requerimento_legislativo_no09.2026_ver._chicao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3838/requerimento_legislativo_no010.2026_comissao_per._de_educacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4075/requerimento_legislativo_no011.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4076/requerimento_legislativo_no012.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4163/requerimento_legislativo_no013.2026_urgencia_-_md.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4429/requerimento_legislativo_no015.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4431/requerimento_legislativo_no016.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4488/requerimento_legislativo_no017.2026_ver._afranio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4864/requerimento_legislativo_no018.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4519/requerimento_legislativo_no019.2026_ver._thiago.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4824/requerimento_legislativo_no022.2026_ver._rarika_bastos-fpddm.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4828/requerimento_legislativo_no023.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4728/requerimento_legislativo_no024.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4732/requerimento_legislativo_no025.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4866/requerimento_legislativo_no027.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4867/requerimento_legislativo_no028.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4868/requerimento_legislativo_no029.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4934/requerimento_legislativo_no031.2026_ver._afranio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4929/requerimento_legislativo_no032.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5020/requerimento_legislativo_no33.2026_ver._rafaela.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5021/requerimento_legislativo_no034.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5141/requerimento_legislativo_no035.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5023/requerimento_legislativo_no036.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5048/requerimento_legislativo_no038.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5051/requerimento_legislativo_no039.2026_ver._diego.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5148/requerimento_legislativo_no041.2026_retirada_de_pauta_-_md.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5170/requerimento_legislativo_no042.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5798/requerimento_legislativo_no043.2026_ver._irani_guedes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5275/requerimento_legislativo_no045.2026_urgencia_-_md.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5202/requerimento_legislativo_no047.2026_urgencia_-_md.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5203/requerimento_legislativo_no048.2026_ver._rhalessa_de_clenio..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5341/requerimento_legislativo_no049.2026_ver._rarika.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5342/requerimento_legislativo_no050.2026_ver._rarika.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5343/requerimento_legislativo_no051.2026_ver._rarika.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5276/requerimento_legislativo_no052.2026_ver._thiago_fernandes..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5348/requerimento_legislativo_no053.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5727/requerimento_legislativo_no054.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5872/requerimento_legislativo_no056.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3745/indicacao_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3746/indicacao_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3747/ind_003_de_2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3748/indicacao_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3749/ind_005_de_2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3750/ind_006_de_2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4224/ind_007_de_2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4225/ind_008_de_2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4228/ind_009_de_2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4229/ind_010_de_2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4230/ind_011_de_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4231/ind_012_de_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4232/ind_013_de_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4234/ind_014_de_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4235/ind_015_de_2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4237/ind_016_de_2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4238/ind_017_de_2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4239/ind_018_de_2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4242/ind_019_de_2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4243/ind_020_de_2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4244/ind_021_de_2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4245/ind_022_de_2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4246/indicacao_n_23.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4248/indicacao_n_24.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4249/indicacao_n_25.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4250/ind_026_de_2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4251/ind_027_de_2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4252/ind_028_de_2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4254/ind_029_de_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4255/ind_030_de_2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4256/ind_031_de_2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4258/ind_033_de_2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4259/indicacao_n_34.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4261/ind_035_de_2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4263/ind_036_de_2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4264/indicacao_n_37.2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4266/ind_038_de_2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4267/ind_039_de_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4268/ind_040_de_2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4269/ind_041_de_2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4270/ind_042_de_2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4271/ind_043_de_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4272/ind_044_de_2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4274/ind_045_de_2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4275/ind_046_de_2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4276/ind_047_de_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4277/ind_048_de_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4278/ind_049_de_2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4279/ind_050_de_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4348/ind_051_de_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4349/ind_052_de_2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4106/ind_053_de_2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4350/ind_054_de_2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4351/ind_055_de_2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4353/ind_056_de_2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4354/ind_057_de_2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4355/ind_058_de_2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4356/ind_059_de_2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4357/ind_060_de_2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4358/ind_061_de_2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4359/ind_062_de_2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4360/ind_063_de_2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4361/ind_064_de_2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4362/ind_065_de_2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4363/ind_066_de_2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4364/ind_067_de_2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4365/ind_068_de_2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4366/ind_069_de_2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4367/ind_070_de_2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4368/ind_071_de_2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4369/ind_072_de_2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4371/ind_073_de_2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4372/ind_074_de_2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4373/ind_075_de_2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4374/ind_076_de_2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4375/ind_077_de_2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4376/ind_078_de_2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4073/ind_079_de_2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4378/ind_080_de_2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4107/ind_081_de_2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4108/ind_082_de_2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4379/indicacao_n_83.2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4382/ind_086_de_2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4384/ind_087_de_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4385/ind_088_de_2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4386/indicacao_n_89.2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4387/indicacao_n_90.2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4388/ind_091_de_2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4389/indicacao_n_92.2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4390/ind_093_de_2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4392/ind_094_de_2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4109/ind_095_de_2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4110/ind_096_de_2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4393/indicacao_n_97.2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4111/ind_098_de_2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4112/ind_099_de_2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4395/indicacao_n_100.2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4432/indicacao_n_101.2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4113/ind_102_de_2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4114/ind_103_de_2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4115/ind_104_de_2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4433/indicacao_n_105.2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4434/indicacao_n_106.2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4116/ind_107_de_2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4117/ind_108_de_2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4144/ind_109_de_2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4145/ind_110_de_2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4435/indicacao_n_111.2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4436/indicacao_n_112.2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4074/ind_113_de_2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4146/ind_114_de_2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4147/ind_115_de_2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4118/ind_116_de_2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4148/ind_117_de_2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4149/ind_118_de_2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4150/ind_119_de_2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4437/indicacao_n_120.2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4438/indicacao_n_121.2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4151/ind_122_de_2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4152/ind_123_de_2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4439/indicacao_n_124.2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4119/ind_125_de_2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4153/ind_126_de_2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4154/ind_127_de_2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4440/indicacao_n_128.2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4441/indicacao_n_129.2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4442/indicacao_n_130.2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4443/indicacao_n_131.2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4444/indicacao_n_132.2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4445/indicacao_n_133.2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4155/ind_134_de_2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4156/ind_135_de_2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4446/indicacao_n_136.2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4447/indicacao_n_137.2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4158/ind_138_de_2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4448/indicacao_n_139.2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4449/indicacao_n_140.2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4160/ind_141_de_2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4450/indicacao_n_142.2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4451/indicacao_n_143.2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4452/indicacao_n_144.2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4453/indicacao_n_145.2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4454/indicacao_n_146.2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4455/indicacao_n_147.2026.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4456/indicacao_n_148.2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4522/indicacao_n_150.2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4566/indicacao_n_151.2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4525/indicacao_n_152.2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4554/indicacao_n_153.2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4553/indicacao_n_154.2026.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4859/indicacao_n_155.2026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4857/indicacao_n_156.2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4875/indicacao_n_157.2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4874/indicacao_n_158.2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4527/indicacao_n_159.2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4526/indicacao_n_160.2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4856/indicacao_n_161.2026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4858/indicacao_n_162.2026.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4876/indicacao_n_163.2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4565/indicacao_n_164.2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4567/indicacao_n_165.2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4877/indicacao_n_166.2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4568/indicacao_n_167.2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4860/indicacao_n_169.2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4563/indicacao_n_170.2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4562/indicacao_n_171.2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4564/indicacao_n_172.2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5039/indicacao_n_173.2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5066/indicacao_n_174.2026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4524/indicacao_n_175.2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4523/indicacao_n_176.2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5028/indicacao_n_177.2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4855/indicacao_n_178.2026.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5007/indicacao_n_179.2026.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4569/indicacao_n_180.2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4852/indicacao_n_182.2026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4521/indicacao_n_183.2026.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4561/indicacao_n_184.2026.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4560/indicacao_n_185.2026.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4555/indicacao_n_186.2026.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4559/indicacao_n_187.2026.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4557/indicacao_n_188.2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5181/indicacao_n_189.2026.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5027/indicacao_n_190.2026.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4879/indicacao_n_191.2026.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4880/indicacao_n_192.2026.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5044/indicacao_n_193.2026.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4556/indicacao_n_194.2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5043/indicacao_n_195.2026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4853/indicacao_n_196.2026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4871/indicacao_n_197.2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4854/indicacao_n_198.2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4882/indicacao_n_199.2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5006/indicacao_n_200.2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5086/indicacao_n_201.2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5082/indicacao_n_202.2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5083/indicacao_n_203.2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5014/indicacao_n_204.2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5015/indicacao_n_205.2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5041/indicacao_n_206.2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5042/indicacao_n_207.2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5081/indicacao_n_208.2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5080/indicacao_n_209.2026.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5010/indicacao_n_210.2026.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5011/indicacao_n_211.2026.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4878/indicacao_n_213.2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5084/indicacao_n_214.2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5068/indicacao_n_215.2026.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5064/indicacao_n_216.2026.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5063/indicacao_n_217.2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4881/indicacao_n_218.2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4883/indicacao_n_219.2026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5077/indicacao_n_220.2026.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4872/indicacao_n_221.2026.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4873/indicacao_n_222.2026.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5078/indicacao_n_223.2026.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5087/indicacao_n_224.2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5012/indicacao_n_225.2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5089/indicacao_n_226.2026.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5079/indicacao_n_227.2026.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5085/indicacao_n_228.2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5065/indicacao_n_229.2026.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5024/indicacao_n_231.2026.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5040/indicacao_n_232.2026.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5026/indicacao_n_233.2026.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5013/indicacao_n_234.2026.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5009/indicacao_n_235.2026.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5035/indicacao_n_236.2026.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5206/indicacao_n_237.2026.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5088/indicacao_n_238.2026.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5008/indicacao_n_239.2026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5016/indicacao_n_240.2026.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5025/indicacao_n_241.2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5038/indicacao_n_242.2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5198/indicacao_n_243.2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5037/indicacao_n_245.2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5036/indicacao_n_246.2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5070/indicacao_n_247.2026.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5069/indicacao_n_248.2026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5031/indicacao_n_249.2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5030/indicacao_n_250.2026.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5075/indicacao_n_251.2026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5076/indicacao_n_252.2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5054/indicacao_n_253.2026.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5056/indicacao_n_254.2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5033/indicacao_n_255.2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5034/indicacao_n_256.2026.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5071/indicacao_n_257.2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5074/indicacao_n_258.2026.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5057/indicacao_n_259.2026.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5029/indicacao_n_260.2026.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5072/indicacao_n_261.2026.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5073/indicacao_n_262.2026.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5059/indicacao_n_263.2026.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5062/indicacao_n_264.2026.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5180/indicacao_n_265.2026.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5058/indicacao_n_266.2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5061/indicacao_n_267.2026.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5053/indicacao_n_268.2026.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5197/indicacao_n_269.2026.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5032/indicacao_n_271.2026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5067/indicacao_n_272.2026.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5208/indicacao_n_274.2026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5209/indicacao_n_275.2026.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5196/indicacao_n_277.2026.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5179/indicacao_n_278.2026.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5183/indicacao_n_279.2026.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5060/indicacao_n_283.2026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5182/indicacao_n_284.2026.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5176/indicacao_n_285.2026.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5175/indicacao_n_286.2026.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5193/indicacao_n_287.2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5195/indicacao_n_288.2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5174/indicacao_n_289.2026.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5173/indicacao_n_290.2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5194/indicacao_n_291.2026.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5172/indicacao_n_292.2026.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5171/indicacao_n_293.2026.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5192/indicacao_n_294.2026.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5187/indicacao_n_295.2026.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5177/indicacao_n_298.2026.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5178/indicacao_n_299.2026.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5188/indicacao_n_302.2026.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5189/indicacao_n_303.2026.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5186/indicacao_n_307.2026.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5190/indicacao_n_310.2026.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5191/indicacao_n_311.2026.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5184/indicacao_n_313.2026.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5185/indicacao_n_315.2026.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5258/indicacao_n_342.2026.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5259/indicacao_n_343.2026.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5260/indicacao_n_347.2026.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5262/indicacao_n_346.2026.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5264/indicacao_n_348.2026.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5265/indicacao_n_349.2026.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5266/indicacao_n_350.2026.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5267/indicacao_n_351.2026.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5272/indicacao_n_356.2026.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5273/indicacao_n_357.2026.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5381/indicacao_n_364.2026.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5386/indicacao_n_365.2026.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5382/indicacao_n_366.2026.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5385/indicacao_n_367.2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5383/indicacao_n_368.2026.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5384/indicacao_n_369.2026.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5374/indicacao_n_370.2026.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5361/indicacao_n_371.2026.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5376/indicacao_n_372.2026.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5375/indicacao_n_373.2026.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5360/indicacao_n_374.2026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5358/indicacao_n_375.2026.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5429/indicacao_n_376.2026.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5427/indicacao_n_377.2026.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5363/indicacao_n_378.2026.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5364/indicacao_n_379.2026.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5434/indicacao_n_380.2026.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5433/indicacao_n_381.2026.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5354/indicacao_n_382.2026.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5365/indicacao_n_383.2026.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5892/indicacao_n_386.2026.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5891/indicacao_n_387.2026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5887/indicacao_n_388.2026.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5379/indicacao_n_389.2026.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5380/indicacao_n_390.2026.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5866/indicacao_n_391.2026.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5882/indicacao_n_392.2026.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5378/indicacao_n_393.2026.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5377/indicacao_n_394.2026.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5355/indicacao_n_395.2026.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5353/indicacao_n_396.2026.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5356/indicacao_n_397.2026.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5357/indicacao_n_398.2026.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_n_399.2026.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5878/indicacao_n_400.2026.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5883/indicacao_n_402.2026.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5435/indicacao_n_403.2026.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5431/indicacao_n_404.2026.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5362/indicacao_n_405.2026.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5884/indicacao_n_406.2026.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5432/indicacao_n_407.2026.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5436/indicacao_n_408.2026.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5428/indicacao_n_409.2026.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5886/indicacao_n_410.2026.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5874/indicacao_n_411.2026.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5865/indicacao_n_412.2026.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5864/indicacao_n_413.2026.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5888/indicacao_n_415.2026.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5879/indicacao_n_416.2026.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5868/indicacao_n_417.2026.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5867/indicacao_n_418.2026.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5889/indicacao_n_420.2026.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5885/indicacao_n_421.2026.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5890/indicacao_n_422.2026.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5876/indicacao_n_423.2026.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5875/indicacao_n_424.2026.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5877/indicacao_n_428.2026.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5893/indicacao_n_428.2026.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5858/indicacao_n_432.2026.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5856/indicacao_n_433.2026.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5880/indicacao_n_436.2026.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5881/indicacao_n_437.2026.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5863/indicacao_n_438.2026.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5862/indicacao_n_439.2026.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5861/indicacao_n_446.2026.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5857/indicacao_n_447.2026.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5860/indicacao_n_449.2026.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5859/indicacao_n_450.2026.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4869/mocao_de_aplauso_no01.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3841/mocao_de_aplauso_no3.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3842/mocao_de_aplauso_no4.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3846/mocao_de_aplauso_no8.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3848/mocao_de_aplauso_no10.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3849/mocao_de_aplauso_no11.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3851/mocao_de_aplauso_no13.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3852/mocao_de_aplauso_no14.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3853/mocao_de_aplauso_no15.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3930/mocao_de_aplauso_no17.2026ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3931/mocao_de_aplauso_no18.2026ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3933/mocao_de_aplauso_no20.2026ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3934/mocao_de_aplauso_no21.2026ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4092/mocao_de_aplauso_no22.2026ver._rhalessa_freire.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4165/mocao_de_aplauso_no023.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4166/mocao_de_aplauso_no024.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4167/mocao_de_aplauso_no025.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4169/mocao_de_aplauso_no027.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4170/mocao_de_aplauso_no028.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4171/mocao_de_aplauso_no029.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4172/mocao_de_aplauso_no030.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4187/mocao_de_aplauso_no031.2026_ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4918/mocao_de_aplauso_no32.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4735/mocao_de_aplauso_no034.2026_ver._irani_guedes.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4865/mocao_de_aplauso_no035.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5140/mocao_de_aplauso_no036.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5373/mapl-no-372026.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5352/mocao_de_aplauso_no038.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5369/mocao_de_aplauso_no039.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5366/mocao_de_aplauso_no040.2026_ver._rhalessa_freire.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4833/mocao_de_congratulacao_no03.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5047/mocao_de_congratulacao_no04.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5368/mocao_de_congratulacao_no05.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5351/mocao_de_congratulacao_no06.2026_ver._rafela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5370/mocao_de_congratulacao_no07.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3835/mocao_de_pesar_no03.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4065/mocao_de_pesar_no04.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4520/mocao_de_pesar_no05.2026_fpddm.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4550/mocao_de_pesar_no06.2026_ver._dr._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5304/mocao_de_pesar_no08.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5399/mocao_de_pesar_no09.2026_ver._chicao.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5396/mocao_de_pesar_no010.2026_ver._rafaela.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5723/mocao_de_pesar_no011.2026_ver._eurico.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5873/mocao_de_pesar_no014.2026_ver._afranio.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4077/mocao_de_repudio_no01.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5359/mocao_de_repudio_no03.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3808/mocao_de_solidariedade_01.2026.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4430/mocao_de_apelo_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4528/redacao_final_no09.2026.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5145/emenda_-_projeto_de_lei_no06.2026.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5345/emenda_-_projeto_de_lei_no011.2026.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5729/emenda_-_projeto_de_lei_no028.2026.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4930/emenda_-_projeto_de_lei_no255.2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4931/emenda_-_projeto_de_lei_no04.2026.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5199/proposta_comercial_-_camara_municipal_de_parnamirim_1030278.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5142/projeto_de_emenda_a_lei_organica_municipal_no01.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3735/projeto_de_lei_no01.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3728/projeto_de_lei_no02.2026_ver._eurico.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3742/projeto_de_lei_no03.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3743/projeto_de_lei_no04.2026_ver._dr._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3744/projeto_de_lei_no05.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3839/projeto_de_lei_no08.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3837/projeto_de_lei_no09.2026_ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4066/projeto_de_lei_no010.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4090/projeto_de_lei_no011.2026_ver._rhalessa_freire.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4091/projeto_de_lei_no012.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4124/projeto_de_lei_no013.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4161/projeto_de_lei_no014.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4484/projeto_de_lei_no015.2026_ver._italo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4515/projeto_de_lei_no016.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4516/projeto_de_lei_no017.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4552/projeto_de_lei_no019.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4529/projeto_de_lei_no020.2026_ver._eder_queiroz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4571/projeto_de_lei_no021.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4570/projeto_de_lei_no022.2026_ver._rhalessa_de_clenio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4862/projeto_de_lei_no023.2026_ver._dr._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4863/projeto_de_lei_no024.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4861/projeto_de_lei_no025.2026_ver._marquinhos_da_climep.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6234/projeto_de_lei_no026.2025_ver._chicao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4884/projeto_de_lei_no027.2026_ver._afranio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4870/projeto_de_lei_no028.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4919/projeto_de_lei_no029.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4932/projeto_de_lei_no030.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5017/projeto_de_lei_no032.2026_ver._marquinhos_da_climep.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5045/projeto_de_lei_no033.2026_ver._italo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5055/projeto_de_lei_no034.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5046/projeto_de_lei_no035.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5049/projeto_de_lei_no036.2025_ver._dr._jonas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5052/projeto_de_lei_no037.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5102/projeto_de_lei_no038.2026_ver._rhalessa_de_clenio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5144/projeto_de_lei_no040.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5104/projeto_de_lei_no041.2026_ver._prof._italo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5150/projeto_de_lei_no042.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5168/projeto_de_lei_no043.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5169/projeto_de_lei_no044.2026_ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5201/projeto_de_lei_no047.2026_abonos_pascoa_e_maes-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5217/projeto_de_lei_no048.2026_ver._rhalessa_de_clenio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5350/projeto_de_lei_no049.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6022/projeto_de_lei_no051.2026_ver._dr._cesar_maia_ver._eurico_da_japao_ver._binho_de_ambrosio_ver._dr._jonas_godeiro_e_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5372/projeto_de_lei_no052.2026_ver._italo_brito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5344/projeto_de_lei_no053.2026_ver._marquinhos_da_climep.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5349/projeto_de_lei_no054.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5347/projeto_de_lei_no055.2026_ver._rhalessa_freire.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5346/projeto_de_lei_no056.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5559/projeto_de_lei_no057.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5371/projeto_de_lei_no058.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5387/projeto_de_lei_no059.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5438/projeto_de_lei_no060.2026_ver._eurido_da_japao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5439/projeto_de_lei_no061.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5437/projeto_de_lei_no062.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6100/projeto_de_lei_no063.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5869/projeto_de_lei_no064.2026_ver._irani_guedes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5870/projeto_de_lei_no065.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5871/projeto_de_lei_no066.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5965/projeto_de_lei_no067.2026_ver._dr._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5895/projeto_de_lei_no68.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6972/projeto_de_lei_no069.2026_ver._binho_de_ambrosio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5896/projeto_de_lei_no070.2026_ver._dr._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5897/projeto_de_lei_no071.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5982/projeto_de_lei_no072.2026_ver._italo_siqueira.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5898/projeto_de_lei_no073.2026_ver._rodrigo_cruz.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5906/projeto_de_lei_no074.2026_ver._rhalessa_freire.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5907/projeto_de_lei_no075.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5963/projeto_de_lei_no076.2026_ver._raphaela_da_silva_cruz_-_rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5908/projeto_de_lei_no077.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5925/projeto_de_lei_no078.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5984/projeto_de_lei_no079.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6045/projeto_de_lei_no080.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5976/projeto_de_lei_no081.2026_ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5979/projeto_de_lei_no082.2026_ver._carol.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5977/projeto_de_lei_no083.2026_executivo_municipal_-_alt._orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5983/projeto_de_lei_no084.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6050/projeto_de_lei_no085.2026_ver._marquinho_da_climep.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6106/projeto_de_lei_no086.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6164/projeto_de_lei_no087.2026_ver._irani_guedes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6051/projeto_de_lei_no088.2026_ver._rhalessa_freire.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6047/projeto_de_lei_no089.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6101/projeto_de_lei_no090.2026_ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6107/projeto_de_lei_no091.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6161/projeto_de_lei_no092.2026_ver.rhalessa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6313/projeto_de_lei_no093.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6973/projeto_de_lei_no094.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6347/projeto_de_lei_no095.2026_ver._italo_brito.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6306/projeto_de_lei_no096.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6280/projeto_de_lei_no097.2026_ver.rhalessa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6307/projeto_de_lei_no098.2026_ver._dr._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6315/projeto_de_lei_no099.2026_ver._dr._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6628/projeto_de_lei_no100.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6974/projeto_de_lei_no102.2026_ver._dr._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7024/projeto_de_lei_no104.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7098/projeto_de_lei_no105.2026_ver._rhalessa_de_clenio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7093/projeto_de_lei_no106.2026_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7243/projeto_de_lei_no107.2026_ver._italo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7250/projeto_de_lei_no108.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7273/projeto_de_lei_no111.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4162/projeto_de_lei_complementar_no01.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4514/projeto_de_lei_complementar_no02.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5146/projeto_de_lei_complementar_no03.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5147/projeto_de_lei_complementar_no04.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5894/projeto_de_lei_complementar_no05.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5923/projeto_de_lei_complementar_no06.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5924/projeto_de_lei_complementar_no07.20276_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6019/projeto_de_lei_complementar_no08.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6231/projeto_de_lei_complementar_no09.2026_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4886/projeto_de_decreto_legislativo_no01.2026_eva_lucia_bezerra..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6052/projeto_de_decreto_legislativo_no02.2026_ana_neri.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7025/projeto_de_decreto_legislativo_no03.2026_licenca_-_vice_-_prefeira.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4539/projeto_de_resolucao_no02.2026_md_-_afast._presidente.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5730/projeto_de_resolucao_no04.2026_md_-_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5905/projeto_de_resolucao_no05.2026_md.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5985/projeto_resolucao_no06.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6026/projeto_de_resolucao_no07.2026_licenca_vereador_-_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6053/projeto_de_resolucao_no08.2026_licenca_vereador_-_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6102/projeto_de_resolucao_no09.2026_mesa_diretora_-_transf._temp._da_cmprn_-_mprn.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7576/projeto_de_resolucao_no010.2026_comissao_permanente_de_constituicao_legislacao_e_redacao_final..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3773/requerimento_legislativo_no01.2026_ver._italo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3783/requerimento_legislativo_no02.2026_ver._italo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3782/requerimento_legislativo_no04.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3810/requerimento_legislativo_no06.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3809/requerimento_legislativo_no07.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3836/requerimento_legislativo_no08.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4064/requerimento_legislativo_no09.2026_ver._chicao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3838/requerimento_legislativo_no010.2026_comissao_per._de_educacao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4075/requerimento_legislativo_no011.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4076/requerimento_legislativo_no012.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4163/requerimento_legislativo_no013.2026_urgencia_-_md.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4429/requerimento_legislativo_no015.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4431/requerimento_legislativo_no016.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4488/requerimento_legislativo_no017.2026_ver._afranio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4864/requerimento_legislativo_no018.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4519/requerimento_legislativo_no019.2026_ver._thiago.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5978/requerimento_legislativo_no020.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4824/requerimento_legislativo_no022.2026_ver._rarika_bastos-fpddm.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4828/requerimento_legislativo_no023.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4728/requerimento_legislativo_no024.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4732/requerimento_legislativo_no025.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4866/requerimento_legislativo_no027.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4867/requerimento_legislativo_no028.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4868/requerimento_legislativo_no029.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4934/requerimento_legislativo_no031.2026_ver._afranio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4929/requerimento_legislativo_no032.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5020/requerimento_legislativo_no33.2026_ver._rafaela.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5021/requerimento_legislativo_no034.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5141/requerimento_legislativo_no035.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5023/requerimento_legislativo_no036.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5048/requerimento_legislativo_no038.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5051/requerimento_legislativo_no039.2026_ver._diego.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5148/requerimento_legislativo_no041.2026_retirada_de_pauta_-_md.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5170/requerimento_legislativo_no042.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5798/requerimento_legislativo_no043.2026_ver._irani_guedes.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5275/requerimento_legislativo_no045.2026_urgencia_-_md.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5202/requerimento_legislativo_no047.2026_urgencia_-_md.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5203/requerimento_legislativo_no048.2026_ver._rhalessa_de_clenio..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5341/requerimento_legislativo_no049.2026_ver._rarika.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5342/requerimento_legislativo_no050.2026_ver._rarika.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5343/requerimento_legislativo_no051.2026_ver._rarika.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5276/requerimento_legislativo_no052.2026_ver._thiago_fernandes..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5348/requerimento_legislativo_no053.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5727/requerimento_legislativo_no054.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5967/requerimento_legislativo_no055.2026_ver._gabriel.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5872/requerimento_legislativo_no056.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5968/requerimento_legislativo_no057.2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5971/requerimento_legislativo_no058.2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5966/requerimento_legislativo_no059.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5922/requerimento_legislativo_no061.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5926/requerimento_legislativo_no062.2026_retirada_de_pauta_-_md.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5927/requerimento_legislativo_no063.2026_urgencia_-_md.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5986/requerimento_legislativo_no064.2026_ver._rarika.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5987/requerimento_legislativo_no065.2026_ver._rarika.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5970/requerimento_legislativo_no066.2026_ver._rarika.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5964/requerimento_legislativo_no067.2026_urgencia_-_md.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5980/requerimento_legislativo_no68.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5989/requerimento_legislativo_no069.2026_ver._thiago_fernandes_e_ver._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6031/requerimento_legislativo_no070.2026_urgencia_-_md.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6044/requerimento_legislativo_no071.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6039/requerimento_legislativo_no072.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6046/requerimento_legislativo_no073.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6097/requerimento_legislativo_no074.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6136/requerimento_legislativo_no075.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6157/requerimento_legislativo_no076.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6162/requerimento_legislativo_no077.2026_comissao_permanente_de_financas_orcamento_e_fiscalizacao_financeira..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6232/requerimento_legislativo_no079.2026_urgencia_-_md.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6233/requerimento_legislativo_no080.2026_ver._eder_queiroz.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6236/requerimento_legislativo_no081.2026_comissao_perm._de_fin._orca._e_fisca._financeira.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6278/requerimento_legislativo_no082.2026_ver._irani_guedes.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6308/requerimento_legislativo_no083.2026_urgencia_-_md.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6309/requerimento_legislativo_no084.2026_urgencia_-_md.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6311/requerimento_legislativo_no085.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6316/requerimento_legislativo_no086.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7020/requerimento_legislativo_no087.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7027/requerimento_legislativo_no091.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7094/requerimento_legislativo_no091.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7095/requerimento_legislativo_no092.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7096/requerimento_legislativo_no093.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7097/requerimento_legislativo_no094.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7247/requerimento_legislativo_no095.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7248/requerimento_legislativo_no096.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7242/requerimento_legislativo_no98.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7197/requerimento_legislativo_no99.2026_ver._diego.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7249/requerimento_legislativo_no100.2026_ver._professor_italo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7251/requerimento_legislativo_no101.2026_retirada_de_pauta_-_md.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7575/requerimento_legislativo_no102.2026_ver._italo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7578/requerimento_legislativo_no103.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7579/requerimento_legislativo_no104.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7580/requerimento_legislativo_no105.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7581/requerimento_legislativo_no106.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7582/requerimento_legislativo_no107.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7583/requerimento_legislativo_no108.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7577/requerimento_legislativo_no109.2026_retirada_de_pauta_-_md.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3745/indicacao_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3746/indicacao_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3747/ind_003_de_2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3748/indicacao_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3749/ind_005_de_2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3750/ind_006_de_2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4224/ind_007_de_2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4225/ind_008_de_2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4228/ind_009_de_2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4229/ind_010_de_2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4230/ind_011_de_2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4231/ind_012_de_2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4232/ind_013_de_2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4234/ind_014_de_2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4235/ind_015_de_2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4237/ind_016_de_2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4238/ind_017_de_2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4239/ind_018_de_2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4242/ind_019_de_2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4243/ind_020_de_2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4244/ind_021_de_2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4245/ind_022_de_2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4246/indicacao_n_23.2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4248/indicacao_n_24.2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4249/indicacao_n_25.2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4250/ind_026_de_2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4251/ind_027_de_2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4252/ind_028_de_2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4254/ind_029_de_2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4255/ind_030_de_2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4256/ind_031_de_2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_n_32.2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4258/ind_033_de_2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4259/indicacao_n_34.2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4261/ind_035_de_2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4263/ind_036_de_2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4264/indicacao_n_37.2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4266/ind_038_de_2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4267/ind_039_de_2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4268/ind_040_de_2026.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4269/ind_041_de_2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4270/ind_042_de_2026.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4271/ind_043_de_2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4272/ind_044_de_2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4274/ind_045_de_2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4275/ind_046_de_2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4276/ind_047_de_2026.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4277/ind_048_de_2026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4278/ind_049_de_2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4279/ind_050_de_2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4348/ind_051_de_2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4349/ind_052_de_2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4106/ind_053_de_2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4350/ind_054_de_2026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4351/ind_055_de_2026.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4353/ind_056_de_2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4354/ind_057_de_2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4355/ind_058_de_2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4356/ind_059_de_2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4357/ind_060_de_2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4358/ind_061_de_2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4359/ind_062_de_2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4360/ind_063_de_2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4361/ind_064_de_2026.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4362/ind_065_de_2026.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4363/ind_066_de_2026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4364/ind_067_de_2026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4365/ind_068_de_2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4366/ind_069_de_2026.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4367/ind_070_de_2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4368/ind_071_de_2026.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4369/ind_072_de_2026.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4371/ind_073_de_2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4372/ind_074_de_2026.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4373/ind_075_de_2026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4374/ind_076_de_2026.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4375/ind_077_de_2026.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4376/ind_078_de_2026.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4073/ind_079_de_2026.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4378/ind_080_de_2026.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4107/ind_081_de_2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4108/ind_082_de_2026.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4379/indicacao_n_83.2026.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4380/indicacao_n_084.2026.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4381/indicacao_n_085.2026.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4382/ind_086_de_2026.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4384/ind_087_de_2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4385/ind_088_de_2026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4386/indicacao_n_89.2026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4387/indicacao_n_90.2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4388/ind_091_de_2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4389/indicacao_n_92.2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4390/ind_093_de_2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4392/ind_094_de_2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4109/ind_095_de_2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4110/ind_096_de_2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4393/indicacao_n_97.2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4111/ind_098_de_2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4112/ind_099_de_2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4395/indicacao_n_100.2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4432/indicacao_n_101.2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4113/ind_102_de_2026.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4114/ind_103_de_2026.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4115/ind_104_de_2026.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4433/indicacao_n_105.2026.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4434/indicacao_n_106.2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4116/ind_107_de_2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4117/ind_108_de_2026.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4144/ind_109_de_2026.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4145/ind_110_de_2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4435/indicacao_n_111.2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4436/indicacao_n_112.2026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4074/ind_113_de_2026.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4146/ind_114_de_2026.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4147/ind_115_de_2026.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4118/ind_116_de_2026.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4148/ind_117_de_2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4149/ind_118_de_2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4150/ind_119_de_2026.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4437/indicacao_n_120.2026.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4438/indicacao_n_121.2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4151/ind_122_de_2026.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4152/ind_123_de_2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4439/indicacao_n_124.2026.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4119/ind_125_de_2026.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4153/ind_126_de_2026.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4154/ind_127_de_2026.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4440/indicacao_n_128.2026.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4441/indicacao_n_129.2026.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4442/indicacao_n_130.2026.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4443/indicacao_n_131.2026.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4444/indicacao_n_132.2026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4445/indicacao_n_133.2026.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4155/ind_134_de_2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4156/ind_135_de_2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4446/indicacao_n_136.2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4447/indicacao_n_137.2026.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4158/ind_138_de_2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4448/indicacao_n_139.2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4449/indicacao_n_140.2026.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4160/ind_141_de_2026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4450/indicacao_n_142.2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4451/indicacao_n_143.2026.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4452/indicacao_n_144.2026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4453/indicacao_n_145.2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4454/indicacao_n_146.2026.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4455/indicacao_n_147.2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4456/indicacao_n_148.2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5218/indicacao_n_149.2026.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4522/indicacao_n_150.2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4566/indicacao_n_151.2026.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4525/indicacao_n_152.2026.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4554/indicacao_n_153.2026.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4553/indicacao_n_154.2026.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4859/indicacao_n_155.2026.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4857/indicacao_n_156.2026.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4875/indicacao_n_157.2026.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4874/indicacao_n_158.2026.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4527/indicacao_n_159.2026.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4526/indicacao_n_160.2026.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4856/indicacao_n_161.2026.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4858/indicacao_n_162.2026.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4876/indicacao_n_163.2026.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4565/indicacao_n_164.2026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4567/indicacao_n_165.2026.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4877/indicacao_n_166.2026.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4568/indicacao_n_167.2026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4860/indicacao_n_169.2026.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4563/indicacao_n_170.2026.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4562/indicacao_n_171.2026.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4564/indicacao_n_172.2026.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5039/indicacao_n_173.2026.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5066/indicacao_n_174.2026.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4524/indicacao_n_175.2026.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4523/indicacao_n_176.2026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5028/indicacao_n_177.2026.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4855/indicacao_n_178.2026.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5007/indicacao_n_179.2026.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4569/indicacao_n_180.2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5219/indicacao_n_181.2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4852/indicacao_n_182.2026.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4521/indicacao_n_183.2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4561/indicacao_n_184.2026.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4560/indicacao_n_185.2026.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4555/indicacao_n_186.2026.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4559/indicacao_n_187.2026.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4557/indicacao_n_188.2026.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5181/indicacao_n_189.2026.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5027/indicacao_n_190.2026.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4879/indicacao_n_191.2026.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4880/indicacao_n_192.2026.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5044/indicacao_n_193.2026.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4556/indicacao_n_194.2026.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5043/indicacao_n_195.2026.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4853/indicacao_n_196.2026.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4871/indicacao_n_197.2026.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4854/indicacao_n_198.2026.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4882/indicacao_n_199.2026.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5006/indicacao_n_200.2026.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5086/indicacao_n_201.2026.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5082/indicacao_n_202.2026.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5083/indicacao_n_203.2026.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5014/indicacao_n_204.2026.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5015/indicacao_n_205.2026.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5041/indicacao_n_206.2026.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5042/indicacao_n_207.2026.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5081/indicacao_n_208.2026.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5080/indicacao_n_209.2026.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5010/indicacao_n_210.2026.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5011/indicacao_n_211.2026.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5220/indicacao_n_212.2026.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4878/indicacao_n_213.2026.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5084/indicacao_n_214.2026.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5068/indicacao_n_215.2026.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5064/indicacao_n_216.2026.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5063/indicacao_n_217.2026.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4881/indicacao_n_218.2026.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4883/indicacao_n_219.2026.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5077/indicacao_n_220.2026.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4872/indicacao_n_221.2026.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4873/indicacao_n_222.2026.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5078/indicacao_n_223.2026.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5087/indicacao_n_224.2026.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5012/indicacao_n_225.2026.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5089/indicacao_n_226.2026.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5079/indicacao_n_227.2026.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5085/indicacao_n_228.2026.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5065/indicacao_n_229.2026.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5221/indicacao_n_230.2026.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5024/indicacao_n_231.2026.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5040/indicacao_n_232.2026.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5026/indicacao_n_233.2026.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5013/indicacao_n_234.2026.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5009/indicacao_n_235.2026.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5035/indicacao_n_236.2026.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5206/indicacao_n_237.2026.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5088/indicacao_n_238.2026.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5008/indicacao_n_239.2026.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5016/indicacao_n_240.2026.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5025/indicacao_n_241.2026.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5038/indicacao_n_242.2026.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5198/indicacao_n_243.2026.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5222/indicacao_n_244.2026.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5037/indicacao_n_245.2026.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5036/indicacao_n_246.2026.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5070/indicacao_n_247.2026.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5069/indicacao_n_248.2026.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5031/indicacao_n_249.2026.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5030/indicacao_n_250.2026.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5075/indicacao_n_251.2026.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5076/indicacao_n_252.2026.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5054/indicacao_n_253.2026.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5056/indicacao_n_254.2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5033/indicacao_n_255.2026.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5034/indicacao_n_256.2026.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5071/indicacao_n_257.2026.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5074/indicacao_n_258.2026.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5057/indicacao_n_259.2026.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5029/indicacao_n_260.2026.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5072/indicacao_n_261.2026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5073/indicacao_n_262.2026.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5059/indicacao_n_263.2026.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5062/indicacao_n_264.2026.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5180/indicacao_n_265.2026.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5058/indicacao_n_266.2026.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5061/indicacao_n_267.2026.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5053/indicacao_n_268.2026.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5197/indicacao_n_269.2026.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5223/indicacao_n_270.2026.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5032/indicacao_n_271.2026.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5067/indicacao_n_272.2026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5207/indicacao_n_273.2026.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5208/indicacao_n_274.2026.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5209/indicacao_n_275.2026.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5224/indicacao_n_276.2026.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5196/indicacao_n_277.2026.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5179/indicacao_n_278.2026.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5183/indicacao_n_279.2026.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5210/indicacao_n_280.2026.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5225/indicacao_n_281.2026.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5211/indicacao_n_282.2026.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5060/indicacao_n_283.2026.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5182/indicacao_n_284.2026.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5176/indicacao_n_285.2026.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5175/indicacao_n_286.2026.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5193/indicacao_n_287.2026.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5195/indicacao_n_288.2026.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5174/indicacao_n_289.2026.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5173/indicacao_n_290.2026.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5194/indicacao_n_291.2026.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5172/indicacao_n_292.2026.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5171/indicacao_n_293.2026.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5192/indicacao_n_294.2026.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5187/indicacao_n_295.2026.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5226/indicacao_n_296.2026.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5227/indicacao_n_297.2026.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5177/indicacao_n_298.2026.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5178/indicacao_n_299.2026.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5212/indicacao_n_300.2026.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5213/indicacao_n_301.2026.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5188/indicacao_n_302.2026.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5189/indicacao_n_303.2026.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5228/indicacao_n_304.2026.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5214/indicacao_n_305.2026.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5215/indicacao_n_306.2026.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5186/indicacao_n_307.2026.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5229/indicacao_n_308.2026.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5230/indicacao_n_309.2026.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5190/indicacao_n_310.2026.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5191/indicacao_n_311.2026.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5231/indicacao_n_312.2026.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5184/indicacao_n_313.2026.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5216/indicacao_n_314.2026.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5185/indicacao_n_315.2026.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5232/indicacao_n_316.2026.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5233/indicacao_n_317.2026.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5234/indicacao_n_318.2026.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5235/indicacao_n_319.2026.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5236/indicacao_n_320.2026.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5237/indicacao_n_321.2026.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5238/indicacao_n_322.2026.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5239/indicacao_n_323.2026.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5240/indicacao_n_324.2026.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5241/indicacao_n_325.2026.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5242/indicacao_n_326.2026.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5243/indicacao_n_327.2026.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5244/indicacao_n_328.2026.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5245/indicacao_n_329.2026.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5246/indicacao_n_330.2026.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5247/indicacao_n_331.2026.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5248/indicacao_n_332.2026.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5249/indicacao_n_333.2026.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5250/indicacao_n_334.2026.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5251/indicacao_n_335.2026.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5252/indicacao_n_336.2026.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5253/indicacao_n_337.2026.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5254/indicacao_n_338.2026.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5255/indicacao_n_339.2026.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5256/indicacao_n_340.2026.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5257/indicacao_n_341.2026.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5258/indicacao_n_342.2026.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5259/indicacao_n_343.2026.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5260/indicacao_n_347.2026.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5261/indicacao_n_345.2026.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5262/indicacao_n_346.2026.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5263/indicacao_n_347.2026.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5264/indicacao_n_348.2026.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5265/indicacao_n_349.2026.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5266/indicacao_n_350.2026.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5267/indicacao_n_351.2026.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5268/indicacao_n_352.2026.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5269/indicacao_n_353.2026.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5270/indicacao_n_354.2026.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5271/indicacao_n_355.2026.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5272/indicacao_n_356.2026.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5273/indicacao_n_357.2026.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5929/indicacao_n_358.2026.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5930/indicacao_n_359.2026.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5931/indicacao_n_360.2026.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5932/indicacao_n_361.2026.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5933/indicacao_n_362.2026.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5934/indicacao_n_363.2026.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5381/indicacao_n_364.2026.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5386/indicacao_n_365.2026.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5382/indicacao_n_366.2026.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5385/indicacao_n_367.2026.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5383/indicacao_n_368.2026.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5384/indicacao_n_369.2026.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5374/indicacao_n_370.2026.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5361/indicacao_n_371.2026.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5376/indicacao_n_372.2026.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5375/indicacao_n_373.2026.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5360/indicacao_n_374.2026.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5358/indicacao_n_375.2026.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5429/indicacao_n_376.2026.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5427/indicacao_n_377.2026.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5363/indicacao_n_378.2026.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5364/indicacao_n_379.2026.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5434/indicacao_n_380.2026.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5433/indicacao_n_381.2026.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5354/indicacao_n_382.2026.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5365/indicacao_n_383.2026.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5990/indicacao_n_384.2026.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5991/indicacao_n_385.2026.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5892/indicacao_n_386.2026.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5891/indicacao_n_387.2026.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5887/indicacao_n_388.2026.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5379/indicacao_n_389.2026.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5380/indicacao_n_390.2026.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5866/indicacao_n_391.2026.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5882/indicacao_n_392.2026.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5378/indicacao_n_393.2026.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5377/indicacao_n_394.2026.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5355/indicacao_n_395.2026.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5353/indicacao_n_396.2026.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5356/indicacao_n_397.2026.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5357/indicacao_n_398.2026.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_n_399.2026.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5878/indicacao_n_400.2026.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6165/indicacao_n_401.2026.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5883/indicacao_n_402.2026.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5435/indicacao_n_403.2026.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5431/indicacao_n_404.2026.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5362/indicacao_n_405.2026.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5884/indicacao_n_406.2026.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5432/indicacao_n_407.2026.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5436/indicacao_n_408.2026.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5428/indicacao_n_409.2026.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5886/indicacao_n_410.2026.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5874/indicacao_n_411.2026.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5865/indicacao_n_412.2026.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5864/indicacao_n_413.2026.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5888/indicacao_n_415.2026.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5879/indicacao_n_416.2026.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5868/indicacao_n_417.2026.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5867/indicacao_n_418.2026.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5935/indicacao_n_419.2026.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5889/indicacao_n_420.2026.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5885/indicacao_n_421.2026.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5890/indicacao_n_422.2026.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5876/indicacao_n_423.2026.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5875/indicacao_n_424.2026.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5936/indicacao_n_425.2026.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6166/indicacao_n_426.2026.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5877/indicacao_n_428.2026.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5893/indicacao_n_428.2026.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5937/indicacao_n_429.2026.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6054/indicacao_n_430.2026.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6055/indicacao_n_431.2026.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5858/indicacao_n_432.2026.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5856/indicacao_n_433.2026.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5938/indicacao_n_434.2026.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5939/indicacao_n_435.2026.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5880/indicacao_n_436.2026.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5881/indicacao_n_437.2026.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5863/indicacao_n_438.2026.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5862/indicacao_n_439.2026.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5940/indicacao_n_441.2026.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5941/indicacao_n_442.2026.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5911/indicacao_n_443.2026.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5910/indicacao_n_444.2026.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5942/indicacao_n_445.2026.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5861/indicacao_n_446.2026.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5857/indicacao_n_447.2026.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5943/indicacao_n_448.2026.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5860/indicacao_n_449.2026.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5859/indicacao_n_450.2026.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5944/indicacao_n_451.2026.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5945/indicacao_n_452.2026.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5946/indicacao_n_453.2026.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6167/indicacao_n_454.2026.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6056/indicacao_n_455.2026.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6057/indicacao_n_457.2026.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5947/indicacao_n_458.2026.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5948/indicacao_n_459.2026.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5949/indicacao_n_460.2026.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6058/indicacao_n_461.2026.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5950/indicacao_n_462.2026.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5951/indicacao_n_463.2026.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5952/indicacao_n_464.2026.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5912/indicacao_n_465.2026.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5953/indicacao_n_466.2026.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5913/indicacao_n_467.2026.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5914/indicacao_n_468.2026.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6059/indicacao_n_469.2026.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6060/indicacao_n_470.2026.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5992/indicacao_n_471.2026.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5915/indicacao_n_472.2026.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5954/indicacao_n_473.2026.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5955/indicacao_n_474.2026.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5921/indicacao_n_475.2026.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5916/indicacao_n_476.2026.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6168/indicacao_n_477.2026.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6169/indicacao_n_478.2026.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5993/indicacao_n_479.2026.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6061/indicacao_n_480.2026.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5917/indicacao_n_481.2026.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5918/indicacao_n_482.2026.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5956/indicacao_n_483.2026.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5957/indicacao_n_484.2026.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5958/indicacao_n_485.2026.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5959/indicacao_n_486.2026.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5919/indicacao_n_487.2026.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5909/indicacao_n_488.2026.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5960/indicacao_n_489.2026.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5961/indicacao_n_490.2026.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5994/indicacao_n_491.2026.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5995/indicacao_n_492.2026.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5996/indicacao_n_493.2026.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5997/indicacao_n_494.2026.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5998/indicacao_n_495.2026.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5920/indicacao_n_496.2026.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5999/indicacao_n_497.2026.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6000/indicacao_n_498.2026.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6062/indicacao_n_499.2026.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5962/indicacao_n_500.2026.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6001/indicacao_n_501.2026.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6003/indicacao_n_502.2026.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6170/indicacao_n_503.2026.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6171/indicacao_n_504.2026.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6004/indicacao_n_505.2026.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6010/indicacao_n_506.2026.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6063/indicacao_n_507.2026.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6064/indicacao_n_508.2026.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6005/indicacao_n_509.2026.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6011/indicacao_n_510.2026.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6065/indicacao_n_511.2026.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6066/indicacao_n_512.2026.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6067/indicacao_n_513.2026.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6068/indicacao_n_514.2026.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6006/indicacao_n_515.2026.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6007/indicacao_n_516.2026.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6008/indicacao_n_517.2026.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6012/indicacao_n_518.2026.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6013/indicacao_n_519.2026.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6014/indicacao_n_520.2026.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6016/indicacao_n_521.2026.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6069/indicacao_n_522.2026.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6070/indicacao_n_523.2026.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6071/indicacao_n_524.2026.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6072/indicacao_n_525.2026.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6073/indicacao_n_526.2026.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6074/indicacao_n_527.2026.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6075/indicacao_n_528.2026.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6076/indicacao_n_529.2026.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6172/indicacao_n_530.2026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6173/indicacao_n_531.2026.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6077/indicacao_n_532.2026.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6174/indicacao_n_533.2026.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6078/indicacao_n_534.2026.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6079/indicacao_n_535.2026.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6080/indicacao_n_536.2026.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6081/indicacao_n_537.2026.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6175/indicacao_n_538.2026.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6176/indicacao_n_539.2026.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6177/indicacao_n_540.2026.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6082/indicacao_n_541.2026.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6083/indicacao_n_542.2026.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6618/indicacao_n_543.2026.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6619/indicacao_n_544.2026.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6084/indicacao_n_547.2026.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6178/indicacao_n_548.2026.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6085/indicacao_n_549.2026.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6086/indicacao_n_550.2026.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6179/indicacao_n_551.2026.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6087/indicacao_n_552.2026.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6180/indicacao_n_553.2026.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6181/indicacao_n_554.2026.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6182/indicacao_n_555.2026.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6088/indicacao_n_556.2026.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6183/indicacao_n_557.2026.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6184/indicacao_n_558.2026.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6185/indicacao_n_559.2026.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6186/indicacao_n_560.2026.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6187/indicacao_n_561.2026.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7028/indicacao_n_562.2026.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7029/indicacao_n_563.2026.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6188/indicacao_n_564.2026.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6189/indicacao_n_565.2026.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6190/indicacao_n_566.2026.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6191/indicacao_n_567.2026.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6192/indicacao_n_568.2026.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6193/indicacao_n_569.2026.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6194/indicacao_n_570.2026.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6195/indicacao_n_571.2026.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6196/indicacao_n_572.2026.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6197/indicacao_n_573.2026.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6198/indicacao_n_574.2026.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6199/indicacao_n_575.2026.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6200/indicacao_n_576.2026.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6201/indicacao_n_577.2026.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6202/indicacao_n_578.2026.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6203/indicacao_n_579.2026.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6204/indicacao_n_580.2026.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6205/indicacao_n_581.2026.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6206/indicacao_n_582.2026.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6207/indicacao_n_583.2026.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6208/indicacao_n_584.2026.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6209/indicacao_n_585.2026.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6210/indicacao_n_586.2026.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6211/indicacao_n_587.2026.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6212/indicacao_n_588.2026.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6213/indicacao_n_589.2026.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7030/indicacao_n_590.2026.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6214/indicacao_n_591.2026.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6215/indicacao_n_592.2026.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6216/indicacao_n_593.2026.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6217/indicacao_n_594.2026.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6218/indicacao_n_595.2026.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7031/indicacao_n_596.2026.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6219/indicacao_n_598.2026.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7032/indicacao_n_599.2026.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6220/indicacao_n_600.2026.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6221/indicacao_n_601.2026.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6222/indicacao_n_602.2026.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6223/indicacao_n_603.2026.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6224/indicacao_n_604.2026.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6225/indicacao_n_605.2026.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6226/indicacao_n_606.2026.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7033/indicacao_n_607.2026.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6227/indicacao_n_608.2026.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7253/indicacao_n_609.2026.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7254/indicacao_n_610.2026.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7034/indicacao_n_611.2026.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7035/indicacao_n_612.2026.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7036/indicacao_n_613.2026.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7037/indicacao_n_0614.2026.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7038/indicacao_n_615.2026.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7039/indicacao_n_616.2026.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6228/indicacao_n_617.2026.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7040/indicacao_n_618.2026.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7041/indicacao_n_619.2026.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7042/indicacao_n_620.2026.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7043/indicacao_n_621.2026.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7255/indicacao_n_622.2026.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7256/indicacao_n_623.2026.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7044/indicacao_n_624.2026.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7045/indicacao_n_625.2026.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7046/indicacao_n_626.2026.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7047/indicacao_n_627.2026.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7048/indicacao_n_628.2026.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6620/indicacao_n_629.2026.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6621/indicacao_n_630.2026.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7198/indicacao_n_632.2026.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7049/indicacao_n_634.2026.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7050/indicacao_n_635.2026.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7051/indicacao_n_636.2026.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7052/indicacao_n_637.2026.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7053/indicacao_n_638.2026.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7054/indicacao_n_639.2026.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7055/indicacao_n_640.2026.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7056/indicacao_n_641.2026.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7057/indicacao_n_642.2026.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7058/indicacao_n_643.2026.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7059/indicacao_n_644.2026.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7199/indicacao_n_645.2026.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6622/indicacao_n_646.2026.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6623/indicacao_n_647.2026.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7060/indicacao_n_648.2026.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7061/indicacao_n_649.2026.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7062/indicacao_n_650.2026.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7063/indicacao_n_651.2026.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7064/indicacao_n_652.2026.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7065/indicacao_n_655.2026.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7066/indicacao_n_656.2026.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7067/indicacao_n_657.2026.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7068/indicacao_n_659.2026.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7069/indicacao_n_660.2026.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7070/indicacao_n_661.2026.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7071/indicacao_n_662.2026.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7072/indicacao_n_663.2026.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7073/indicacao_n_664.2026.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7074/indicacao_n_665.2026.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7075/indicacao_n_666.2026.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7076/indicacao_n_669.2026.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7077/indicacao_n_670.2026.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6617/indicacao_n_671.2026.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6624/indicacao_n_672.2026.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7274/indicacao_n_674.2026.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7078/indicacao_n_680.2026.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7079/indicacao_n_681.2026.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7080/indicacao_n_682.2026.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7081/indicacao_n_683.2026.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7082/indicacao_n_684.2026.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7083/indicacao_n_689.2026.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7084/indicacao_n_690.2026.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7257/indicacao_n_691.2026.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7258/indicacao_n_692.2026.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7085/indicacao_n_693.2026.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7086/indicacao_n_695.2026.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7087/indicacao_n_696.2026.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7088/indicacao_n_697.2026.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7089/indicacao_n_698.2026.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6625/indicacao_n_699.2026.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6626/indicacao_n_700.2026.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7090/indicacao_n_701.2026.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7091/indicacao_n_702.2026.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7259/indicacao_n_704.2026.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7260/indicacao_n_705.2026.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7261/indicacao_n_712.2026.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7262/indicacao_n_713.2026.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7263/indicacao_n_718.2026.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7264/indicacao_n_719.2026.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7265/indicacao_n_721.2026.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7266/indicacao_n_722.2026.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7267/indicacao_n_726.2026.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7268/indicacao_n_727.2026.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7269/indicacao_n_733.2026.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7270/indicacao_n_734.2026.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4869/mocao_de_aplauso_no01.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3841/mocao_de_aplauso_no3.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3842/mocao_de_aplauso_no4.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3846/mocao_de_aplauso_no8.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3848/mocao_de_aplauso_no10.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3849/mocao_de_aplauso_no11.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3851/mocao_de_aplauso_no13.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3852/mocao_de_aplauso_no14.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3853/mocao_de_aplauso_no15.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3930/mocao_de_aplauso_no17.2026ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3931/mocao_de_aplauso_no18.2026ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3933/mocao_de_aplauso_no20.2026ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3934/mocao_de_aplauso_no21.2026ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4092/mocao_de_aplauso_no22.2026ver._rhalessa_freire.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4165/mocao_de_aplauso_no023.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4166/mocao_de_aplauso_no024.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4167/mocao_de_aplauso_no025.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4169/mocao_de_aplauso_no027.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4170/mocao_de_aplauso_no028.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4171/mocao_de_aplauso_no029.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4172/mocao_de_aplauso_no030.2026_ver._diego_americo.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4187/mocao_de_aplauso_no031.2026_ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4918/mocao_de_aplauso_no32.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4735/mocao_de_aplauso_no034.2026_ver._irani_guedes.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4865/mocao_de_aplauso_no035.2026_ver._michael_borges.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5140/mocao_de_aplauso_no036.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5373/mapl-no-372026.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5352/mocao_de_aplauso_no038.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5369/mocao_de_aplauso_no039.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5366/mocao_de_aplauso_no040.2026_ver._rhalessa_freire.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5899/mocao_de_aplauso_no041.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5975/mocao_de_aplauso_no042.2026_ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5981/mocao_de_aplauso_no043.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6027/mocao_de_aplauso_no44.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6028/mocao_de_aplauso_no45.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6029/mocao_de_aplauso_no46.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6030/mocao_de_aplauso_no47.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6032/mocao_de_aplauso_no48.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6033/mocao_de_aplauso_no49.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6034/mocao_de_aplauso_no50.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6035/mocao_de_aplauso_no51.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6036/mocao_de_aplauso_no52.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6020/mocao_de_aplauso_no53.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6021/mocao_de_aplauso_no54.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6023/mocao_de_aplauso_no55.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6038/mocao_de_aplauso_no56.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6024/mocao_de_aplauso_no57.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6025/mocao_de_aplauso_no58.2026ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6002/mocao_de_aplauso_no059.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6089/mocao_de_aplauso_no060.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6090/mocao_de_aplauso_no061.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6091/mocao_de_aplauso_no062.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6092/mocao_de_aplauso_no063.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6093/mocao_de_aplauso_no064.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6094/mocao_de_aplauso_no065.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6095/mocao_de_aplauso_no066.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6096/mocao_de_aplauso_no067.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6235/mocao_de_aplauso_no068.2026_ver._leo_lima.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6349/mocao_de_aplauso_no069.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6350/mocao_de_aplauso_no070.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6351/mocao_de_aplauso_no071.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6990/mocao_de_aplauso_no072.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6991/mocao_de_aplauso_no073.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6992/mocao_de_aplauso_no074.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6994/mocao_de_aplauso_no075.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6995/mocao_de_aplauso_no076.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6996/mocao_de_aplauso_no077.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6997/mocao_de_aplauso_no078.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6998/mocao_de_aplauso_no079.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6999/mocao_de_aplauso_no080.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7000/mocao_de_aplauso_no081.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7001/mocao_de_aplauso_no082.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7002/mocao_de_aplauso_no083.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7003/mocao_de_aplauso_no084.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7004/mocao_de_aplauso_no085.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7005/mocao_de_aplauso_no086.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7006/mocao_de_aplauso_no087.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7007/mocao_de_aplauso_no088.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7009/mocao_de_aplauso_no089.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7008/mocao_de_aplauso_no089.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7010/mocao_de_aplauso_no091.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7011/mocao_de_aplauso_no092.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7012/mocao_de_aplauso_no093.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6993/mocao_de_aplauso_no094.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7013/mocao_de_aplauso_no096.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7014/mocao_de_aplauso_no097.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7015/mocao_de_aplauso_no098.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4833/mocao_de_congratulacao_no03.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5047/mocao_de_congratulacao_no04.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5368/mocao_de_congratulacao_no05.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5351/mocao_de_congratulacao_no06.2026_ver._rafela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5370/mocao_de_congratulacao_no07.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5900/mocao_de_congratulacao_no08.2026_ver._gabriel.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6015/mocao_de_congratulacao_no09.2026_ver._gabriel.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6009/mocao_de_congratulacao_no010.2026_ver._gabriel.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6105/mocao_de_congratulacao_no011.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6312/mocao_de_congratulacao_no13.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7016/mocao_de_congratulacao_no014.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7017/mocao_de_congratulacao_no015.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7018/mocao_de_congratulacao_no016.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7019/mocao_de_congratulacao_no017.2026_ver._rafaela_de_nilda.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7271/mocao_de_congratulacao_no019.2026_ver._gabriel_cesar.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3835/mocao_de_pesar_no03.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4065/mocao_de_pesar_no04.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4520/mocao_de_pesar_no05.2026_fpddm.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4550/mocao_de_pesar_no06.2026_ver._dr._cesar_maia.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5304/mocao_de_pesar_no08.2026_ver._rhalessa.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5399/mocao_de_pesar_no09.2026_ver._chicao.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5396/mocao_de_pesar_no010.2026_ver._rafaela.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5723/mocao_de_pesar_no011.2026_ver._eurico.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5904/mocao_de_pesar_no_012.2026_ver._chicao.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5901/mocao_de_pesar_no013.2026_ver._afranio.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5873/mocao_de_pesar_no014.2026_ver._afranio.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5902/mocao_de_pesar_no_015.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5903/mocao_de_pesar_no_016.2026_ver._rarika_bastos.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5928/mocao_de_pesar_no018.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6048/mocao_de_pesar_no019.2026_ver._jonas_godeiro.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6103/mocao_de_pesar_no020.2026_ver._rhalessa_de_clenio.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6163/mocao_de_pesar_no021.2026_ver._afranio_bezerra.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6310/mocao_de_pesar_no022.2026_ver._carol_pires.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6970/mocao_de_pesar_no023.2026_ver._irani_guedes.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6971/mocao_de_pesar_no024.2026_ver._rhalessa_de_clenio.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7252/mocao_de_pesar_no026.2026_ver._eurico_da_japao.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4077/mocao_de_repudio_no01.2026_ver._thiago_fernandes.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5359/mocao_de_repudio_no03.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7272/mocao_de_repudio_no05.2026_ver._michael_diniz.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/3808/mocao_de_solidariedade_01.2026.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4430/mocao_de_apelo_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4528/redacao_final_no09.2026.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5988/redacao_final_no032.2026.docx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5972/redacao_final_no033.2026.docx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5973/redacao_final_no034.2026.docx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6037/redacao_final_no035.2026.docx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6237/redacao_final_no037.2026.docx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6238/redacao_final_no038.2026.docx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6239/redacao_final_no039.2026.docx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6240/redacao_final_no040.2026.docx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7026/redacao_final_no041.2026.docx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6629/redacao_final_no042.2026.docx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6632/redacao_final_no043.2026.docx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7244/redacao_final_no044.2026.docx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6633/redacao_final_no045.2026.docx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7245/redacao_final_no046.2026.docx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6049/veto_plo_264.2025_-_rf_14.2026.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6104/veto_a_redacao_final_no118.2025.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6314/veto_a_redacao_final_no08.2026_proj._de_lei_no195.2025.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6098/emenda_-_projeto_de_lei_no082.2026.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5145/emenda_-_projeto_de_lei_no06.2026.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5345/emenda_-_projeto_de_lei_no011.2026.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5729/emenda_-_projeto_de_lei_no028.2026.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5974/emenda_-_projeto_de_resolucao_no07.2025.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/7246/emenda_-_projeto_de_lei_no096.2026.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4930/emenda_-_projeto_de_lei_no255.2025.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/4931/emenda_-_projeto_de_lei_no04.2026.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/6018/emenda_-_projeto_de_lei_no016.2026.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parnamirim.rn.leg.br/media/sapl/public/materialegislativa/2026/5199/proposta_comercial_-_camara_municipal_de_parnamirim_1030278.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H616"/>
+  <dimension ref="A1:H1141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="208" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7874,15333 +13425,28953 @@
       </c>
       <c r="G27" s="1" t="s">
         <v>127</v>
       </c>
       <c r="H27" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>129</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>130</v>
       </c>
       <c r="D28" t="s">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D29" t="s">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H29" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D30" t="s">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H30" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D31" t="s">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
+      <c r="F31" t="s">
+        <v>29</v>
+      </c>
       <c r="G31" s="1" t="s">
-        <v>45</v>
+        <v>144</v>
       </c>
       <c r="H31" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D32" t="s">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
-      <c r="F32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="1" t="s">
-        <v>146</v>
+        <v>45</v>
       </c>
       <c r="H32" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D33" t="s">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H33" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D34" t="s">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
-        <v>104</v>
+        <v>44</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H34" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D35" t="s">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
-        <v>39</v>
+        <v>104</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H35" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D36" t="s">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H36" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D37" t="s">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H37" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D38" t="s">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H38" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D39" t="s">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H39" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D40" t="s">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="H40" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D41" t="s">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
-        <v>182</v>
+        <v>44</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>183</v>
       </c>
       <c r="H41" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>185</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>186</v>
       </c>
       <c r="D42" t="s">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
       <c r="F42" t="s">
-        <v>49</v>
+        <v>187</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H42" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D43" t="s">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H43" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D44" t="s">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>45</v>
+        <v>196</v>
       </c>
       <c r="H44" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D45" t="s">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" t="s">
-        <v>198</v>
+        <v>44</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>199</v>
+        <v>45</v>
       </c>
       <c r="H45" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>201</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>202</v>
       </c>
       <c r="D46" t="s">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
-        <v>62</v>
+        <v>203</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H46" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D47" t="s">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
-        <v>104</v>
+        <v>62</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H47" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D48" t="s">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
       <c r="F48" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H48" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D49" t="s">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
-      <c r="F49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H49" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D50" t="s">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H50" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D51" t="s">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
       <c r="F51" t="s">
-        <v>62</v>
+        <v>121</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H51" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D52" t="s">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H52" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D53" t="s">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H53" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D54" t="s">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
       <c r="F54" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H54" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D55" t="s">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
-        <v>104</v>
+        <v>19</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H55" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D56" t="s">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
       <c r="F56" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H56" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D57" t="s">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
-        <v>62</v>
+        <v>104</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H57" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D58" t="s">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="H58" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D59" t="s">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
-        <v>255</v>
+        <v>62</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>256</v>
       </c>
       <c r="H59" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>258</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>259</v>
       </c>
       <c r="D60" t="s">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H60" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D61" t="s">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>18</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="H61" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D62" t="s">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
-        <v>29</v>
+        <v>268</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="H62" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D63" t="s">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="H63" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D64" t="s">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H64" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>10</v>
+        <v>279</v>
       </c>
       <c r="D65" t="s">
-        <v>278</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
-        <v>279</v>
+        <v>18</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>280</v>
       </c>
       <c r="H65" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>282</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>23</v>
+        <v>283</v>
       </c>
       <c r="D66" t="s">
-        <v>278</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
-        <v>279</v>
+        <v>18</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H66" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>28</v>
+        <v>287</v>
       </c>
       <c r="D67" t="s">
-        <v>278</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
-        <v>279</v>
+        <v>18</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>288</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H67" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>33</v>
+        <v>292</v>
       </c>
       <c r="D68" t="s">
-        <v>278</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
-        <v>279</v>
+        <v>18</v>
       </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="H68" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>296</v>
       </c>
       <c r="D69" t="s">
-        <v>278</v>
+        <v>17</v>
       </c>
       <c r="E69" t="s">
-        <v>279</v>
+        <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="H69" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>10</v>
+        <v>300</v>
       </c>
       <c r="D70" t="s">
-        <v>295</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
-        <v>296</v>
+        <v>18</v>
+      </c>
+      <c r="F70" t="s">
+        <v>44</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="H70" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>23</v>
+        <v>304</v>
       </c>
       <c r="D71" t="s">
-        <v>300</v>
+        <v>17</v>
       </c>
       <c r="E71" t="s">
-        <v>301</v>
+        <v>18</v>
       </c>
       <c r="F71" t="s">
-        <v>198</v>
+        <v>305</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="H71" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>309</v>
       </c>
       <c r="D72" t="s">
-        <v>300</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
-        <v>301</v>
+        <v>18</v>
       </c>
       <c r="F72" t="s">
-        <v>198</v>
+        <v>62</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="H72" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>313</v>
       </c>
       <c r="D73" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F73" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="H73" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>23</v>
+        <v>317</v>
       </c>
       <c r="D74" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F74" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="H74" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>28</v>
+        <v>321</v>
       </c>
       <c r="D75" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E75" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F75" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>45</v>
+        <v>322</v>
       </c>
       <c r="H75" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>33</v>
+        <v>325</v>
       </c>
       <c r="D76" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F76" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="H76" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>329</v>
       </c>
       <c r="D77" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F77" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>45</v>
+        <v>331</v>
       </c>
       <c r="H77" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>43</v>
+        <v>334</v>
       </c>
       <c r="D78" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F78" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="H78" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="D79" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F79" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="H79" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>48</v>
+        <v>342</v>
       </c>
       <c r="D80" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E80" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F80" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="H80" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>53</v>
+        <v>346</v>
       </c>
       <c r="D81" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F81" t="s">
-        <v>334</v>
+        <v>13</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>335</v>
+        <v>347</v>
       </c>
       <c r="H81" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>57</v>
+        <v>350</v>
       </c>
       <c r="D82" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E82" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F82" t="s">
-        <v>338</v>
+        <v>104</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="H82" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>61</v>
+        <v>354</v>
       </c>
       <c r="D83" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F83" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
       <c r="H83" t="s">
-        <v>343</v>
+        <v>356</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>66</v>
+        <v>358</v>
       </c>
       <c r="D84" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E84" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F84" t="s">
-        <v>29</v>
+        <v>330</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="H84" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>70</v>
+        <v>362</v>
       </c>
       <c r="D85" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F85" t="s">
-        <v>198</v>
+        <v>268</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>348</v>
+        <v>363</v>
       </c>
       <c r="H85" t="s">
-        <v>349</v>
+        <v>364</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>350</v>
+        <v>365</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>75</v>
+        <v>366</v>
       </c>
       <c r="D86" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E86" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F86" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>45</v>
+        <v>367</v>
       </c>
       <c r="H86" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>79</v>
+        <v>370</v>
       </c>
       <c r="D87" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F87" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="H87" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>355</v>
+        <v>373</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>83</v>
+        <v>374</v>
       </c>
       <c r="D88" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F88" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>356</v>
+        <v>375</v>
       </c>
       <c r="H88" t="s">
-        <v>357</v>
+        <v>376</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>358</v>
+        <v>377</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>87</v>
+        <v>378</v>
       </c>
       <c r="D89" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E89" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F89" t="s">
-        <v>126</v>
+        <v>104</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>359</v>
+        <v>379</v>
       </c>
       <c r="H89" t="s">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>361</v>
+        <v>381</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>91</v>
+        <v>382</v>
       </c>
       <c r="D90" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F90" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>362</v>
+        <v>383</v>
       </c>
       <c r="H90" t="s">
-        <v>363</v>
+        <v>384</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>364</v>
+        <v>385</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>94</v>
+        <v>386</v>
       </c>
       <c r="D91" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F91" t="s">
         <v>71</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>365</v>
+        <v>387</v>
       </c>
       <c r="H91" t="s">
-        <v>366</v>
+        <v>388</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>367</v>
+        <v>389</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>108</v>
+        <v>390</v>
       </c>
       <c r="D92" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E92" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F92" t="s">
-        <v>368</v>
+        <v>19</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>369</v>
+        <v>391</v>
       </c>
       <c r="H92" t="s">
-        <v>370</v>
+        <v>392</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>371</v>
+        <v>393</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>112</v>
+        <v>394</v>
       </c>
       <c r="D93" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E93" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F93" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>372</v>
+        <v>395</v>
       </c>
       <c r="H93" t="s">
-        <v>373</v>
+        <v>396</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>374</v>
+        <v>397</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>116</v>
+        <v>398</v>
       </c>
       <c r="D94" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F94" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>375</v>
+        <v>399</v>
       </c>
       <c r="H94" t="s">
-        <v>376</v>
+        <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>377</v>
+        <v>401</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>120</v>
+        <v>402</v>
       </c>
       <c r="D95" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F95" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="H95" t="s">
-        <v>379</v>
+        <v>404</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>380</v>
+        <v>405</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>125</v>
+        <v>406</v>
       </c>
       <c r="D96" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E96" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F96" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>381</v>
+        <v>407</v>
       </c>
       <c r="H96" t="s">
-        <v>382</v>
+        <v>408</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>383</v>
+        <v>409</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>130</v>
+        <v>410</v>
       </c>
       <c r="D97" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F97" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>384</v>
+        <v>411</v>
       </c>
       <c r="H97" t="s">
-        <v>385</v>
+        <v>412</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>386</v>
+        <v>413</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>134</v>
+        <v>414</v>
       </c>
       <c r="D98" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E98" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F98" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>387</v>
+        <v>415</v>
       </c>
       <c r="H98" t="s">
-        <v>388</v>
+        <v>416</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>389</v>
+        <v>417</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>142</v>
+        <v>418</v>
       </c>
       <c r="D99" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E99" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F99" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>390</v>
+        <v>419</v>
       </c>
       <c r="H99" t="s">
-        <v>391</v>
+        <v>420</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>392</v>
+        <v>421</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>145</v>
+        <v>422</v>
       </c>
       <c r="D100" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F100" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>393</v>
+        <v>423</v>
       </c>
       <c r="H100" t="s">
-        <v>394</v>
+        <v>424</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>395</v>
+        <v>425</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>149</v>
+        <v>426</v>
       </c>
       <c r="D101" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F101" t="s">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>396</v>
+        <v>427</v>
       </c>
       <c r="H101" t="s">
-        <v>397</v>
+        <v>428</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>398</v>
+        <v>429</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>153</v>
+        <v>430</v>
       </c>
       <c r="D102" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E102" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F102" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>399</v>
+        <v>431</v>
       </c>
       <c r="H102" t="s">
-        <v>400</v>
+        <v>432</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>401</v>
+        <v>433</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>157</v>
+        <v>434</v>
       </c>
       <c r="D103" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E103" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F103" t="s">
-        <v>321</v>
+        <v>44</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>402</v>
+        <v>435</v>
       </c>
       <c r="H103" t="s">
-        <v>403</v>
+        <v>436</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>404</v>
+        <v>437</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>161</v>
+        <v>438</v>
       </c>
       <c r="D104" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F104" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>405</v>
+        <v>439</v>
       </c>
       <c r="H104" t="s">
-        <v>406</v>
+        <v>440</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>407</v>
+        <v>441</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>165</v>
+        <v>442</v>
       </c>
       <c r="D105" t="s">
-        <v>308</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="F105" t="s">
-        <v>71</v>
+        <v>330</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>45</v>
+        <v>443</v>
       </c>
       <c r="H105" t="s">
-        <v>408</v>
+        <v>444</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>409</v>
+        <v>445</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>169</v>
+        <v>10</v>
       </c>
       <c r="D106" t="s">
-        <v>308</v>
+        <v>446</v>
       </c>
       <c r="E106" t="s">
-        <v>309</v>
+        <v>447</v>
       </c>
       <c r="F106" t="s">
-        <v>410</v>
+        <v>13</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>411</v>
+        <v>448</v>
       </c>
       <c r="H106" t="s">
-        <v>412</v>
+        <v>449</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>413</v>
+        <v>450</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>414</v>
+        <v>23</v>
       </c>
       <c r="D107" t="s">
-        <v>308</v>
+        <v>446</v>
       </c>
       <c r="E107" t="s">
-        <v>309</v>
+        <v>447</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>415</v>
+        <v>451</v>
       </c>
       <c r="H107" t="s">
-        <v>416</v>
+        <v>452</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>417</v>
+        <v>453</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>177</v>
+        <v>28</v>
       </c>
       <c r="D108" t="s">
-        <v>308</v>
+        <v>446</v>
       </c>
       <c r="E108" t="s">
-        <v>309</v>
+        <v>447</v>
       </c>
       <c r="F108" t="s">
-        <v>198</v>
+        <v>13</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>418</v>
+        <v>454</v>
       </c>
       <c r="H108" t="s">
-        <v>419</v>
+        <v>455</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>420</v>
+        <v>456</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>181</v>
+        <v>33</v>
       </c>
       <c r="D109" t="s">
-        <v>308</v>
+        <v>446</v>
       </c>
       <c r="E109" t="s">
-        <v>309</v>
+        <v>447</v>
       </c>
       <c r="F109" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>421</v>
+        <v>457</v>
       </c>
       <c r="H109" t="s">
-        <v>422</v>
+        <v>458</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>423</v>
+        <v>459</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>186</v>
+        <v>38</v>
       </c>
       <c r="D110" t="s">
-        <v>308</v>
+        <v>446</v>
       </c>
       <c r="E110" t="s">
-        <v>309</v>
+        <v>447</v>
       </c>
       <c r="F110" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>424</v>
+        <v>460</v>
       </c>
       <c r="H110" t="s">
-        <v>425</v>
+        <v>461</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>426</v>
+        <v>462</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="D111" t="s">
-        <v>308</v>
+        <v>446</v>
       </c>
       <c r="E111" t="s">
-        <v>309</v>
+        <v>447</v>
       </c>
       <c r="F111" t="s">
-        <v>198</v>
+        <v>13</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>427</v>
+        <v>463</v>
       </c>
       <c r="H111" t="s">
-        <v>428</v>
+        <v>464</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>429</v>
+        <v>465</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>197</v>
+        <v>466</v>
       </c>
       <c r="D112" t="s">
-        <v>308</v>
+        <v>446</v>
       </c>
       <c r="E112" t="s">
-        <v>309</v>
+        <v>447</v>
       </c>
       <c r="F112" t="s">
-        <v>198</v>
+        <v>13</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>430</v>
+        <v>467</v>
       </c>
       <c r="H112" t="s">
-        <v>431</v>
+        <v>468</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>432</v>
+        <v>469</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>202</v>
+        <v>48</v>
       </c>
       <c r="D113" t="s">
-        <v>308</v>
+        <v>446</v>
       </c>
       <c r="E113" t="s">
-        <v>309</v>
+        <v>447</v>
       </c>
       <c r="F113" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>433</v>
+        <v>470</v>
       </c>
       <c r="H113" t="s">
-        <v>434</v>
+        <v>471</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>435</v>
+        <v>472</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>206</v>
+        <v>53</v>
       </c>
       <c r="D114" t="s">
-        <v>308</v>
+        <v>446</v>
       </c>
       <c r="E114" t="s">
-        <v>309</v>
+        <v>447</v>
       </c>
       <c r="F114" t="s">
-        <v>321</v>
+        <v>13</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>436</v>
+        <v>473</v>
       </c>
       <c r="H114" t="s">
-        <v>437</v>
+        <v>474</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>438</v>
+        <v>475</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>439</v>
+        <v>57</v>
       </c>
       <c r="D115" t="s">
-        <v>308</v>
+        <v>446</v>
       </c>
       <c r="E115" t="s">
-        <v>309</v>
+        <v>447</v>
       </c>
       <c r="F115" t="s">
-        <v>321</v>
+        <v>13</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>440</v>
+        <v>45</v>
       </c>
       <c r="H115" t="s">
-        <v>441</v>
+        <v>476</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>442</v>
+        <v>477</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>443</v>
+        <v>10</v>
       </c>
       <c r="D116" t="s">
-        <v>308</v>
+        <v>478</v>
       </c>
       <c r="E116" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>479</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>444</v>
+        <v>480</v>
       </c>
       <c r="H116" t="s">
-        <v>445</v>
+        <v>481</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>446</v>
+        <v>482</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>210</v>
+        <v>23</v>
       </c>
       <c r="D117" t="s">
-        <v>308</v>
+        <v>478</v>
       </c>
       <c r="E117" t="s">
-        <v>309</v>
+        <v>479</v>
       </c>
       <c r="F117" t="s">
-        <v>71</v>
+        <v>203</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>447</v>
+        <v>483</v>
       </c>
       <c r="H117" t="s">
-        <v>448</v>
+        <v>484</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>449</v>
+        <v>485</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>214</v>
+        <v>28</v>
       </c>
       <c r="D118" t="s">
-        <v>308</v>
+        <v>478</v>
       </c>
       <c r="E118" t="s">
-        <v>309</v>
+        <v>479</v>
       </c>
       <c r="F118" t="s">
-        <v>29</v>
+        <v>203</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>450</v>
+        <v>486</v>
       </c>
       <c r="H118" t="s">
-        <v>451</v>
+        <v>487</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>452</v>
+        <v>488</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>218</v>
+        <v>23</v>
       </c>
       <c r="D119" t="s">
-        <v>308</v>
+        <v>489</v>
       </c>
       <c r="E119" t="s">
-        <v>309</v>
+        <v>490</v>
       </c>
       <c r="F119" t="s">
-        <v>29</v>
+        <v>203</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>453</v>
+        <v>491</v>
       </c>
       <c r="H119" t="s">
-        <v>454</v>
+        <v>492</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>455</v>
+        <v>493</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>226</v>
+        <v>33</v>
       </c>
       <c r="D120" t="s">
-        <v>308</v>
+        <v>489</v>
       </c>
       <c r="E120" t="s">
-        <v>309</v>
+        <v>490</v>
       </c>
       <c r="F120" t="s">
-        <v>410</v>
+        <v>203</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>456</v>
+        <v>494</v>
       </c>
       <c r="H120" t="s">
-        <v>457</v>
+        <v>495</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>458</v>
+        <v>496</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D121" t="s">
-        <v>459</v>
+        <v>489</v>
       </c>
       <c r="E121" t="s">
-        <v>460</v>
+        <v>490</v>
       </c>
       <c r="F121" t="s">
-        <v>255</v>
+        <v>203</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>461</v>
+        <v>497</v>
       </c>
       <c r="H121" t="s">
-        <v>462</v>
+        <v>498</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>463</v>
+        <v>499</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="D122" t="s">
-        <v>459</v>
+        <v>489</v>
       </c>
       <c r="E122" t="s">
-        <v>460</v>
+        <v>490</v>
       </c>
       <c r="F122" t="s">
-        <v>255</v>
+        <v>330</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>464</v>
+        <v>500</v>
       </c>
       <c r="H122" t="s">
-        <v>465</v>
+        <v>501</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>502</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
         <v>466</v>
       </c>
-      <c r="B123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D123" t="s">
-        <v>459</v>
+        <v>489</v>
       </c>
       <c r="E123" t="s">
-        <v>460</v>
+        <v>490</v>
       </c>
       <c r="F123" t="s">
-        <v>467</v>
+        <v>203</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>468</v>
+        <v>503</v>
       </c>
       <c r="H123" t="s">
-        <v>469</v>
+        <v>504</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>470</v>
+        <v>505</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D124" t="s">
-        <v>459</v>
+        <v>489</v>
       </c>
       <c r="E124" t="s">
-        <v>460</v>
+        <v>490</v>
       </c>
       <c r="F124" t="s">
-        <v>467</v>
+        <v>203</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>471</v>
+        <v>506</v>
       </c>
       <c r="H124" t="s">
-        <v>472</v>
+        <v>507</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>473</v>
+        <v>508</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="D125" t="s">
-        <v>459</v>
+        <v>489</v>
       </c>
       <c r="E125" t="s">
-        <v>460</v>
+        <v>490</v>
       </c>
       <c r="F125" t="s">
-        <v>467</v>
+        <v>203</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>474</v>
+        <v>509</v>
       </c>
       <c r="H125" t="s">
-        <v>475</v>
+        <v>510</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>476</v>
+        <v>511</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="D126" t="s">
-        <v>459</v>
+        <v>489</v>
       </c>
       <c r="E126" t="s">
-        <v>460</v>
+        <v>490</v>
       </c>
       <c r="F126" t="s">
-        <v>467</v>
+        <v>512</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>477</v>
+        <v>513</v>
       </c>
       <c r="H126" t="s">
-        <v>478</v>
+        <v>514</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>479</v>
+        <v>515</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>327</v>
+        <v>10</v>
       </c>
       <c r="D127" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E127" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F127" t="s">
-        <v>467</v>
+        <v>44</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>480</v>
+        <v>518</v>
       </c>
       <c r="H127" t="s">
-        <v>481</v>
+        <v>519</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>482</v>
+        <v>520</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="D128" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E128" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F128" t="s">
-        <v>467</v>
+        <v>44</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>483</v>
+        <v>521</v>
       </c>
       <c r="H128" t="s">
-        <v>484</v>
+        <v>522</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>485</v>
+        <v>523</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="D129" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E129" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F129" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="H129" t="s">
-        <v>487</v>
+        <v>524</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>488</v>
+        <v>525</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="D130" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E130" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F130" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>489</v>
+        <v>526</v>
       </c>
       <c r="H130" t="s">
-        <v>490</v>
+        <v>527</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>491</v>
+        <v>528</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="D131" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E131" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F131" t="s">
-        <v>492</v>
+        <v>330</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>493</v>
+        <v>45</v>
       </c>
       <c r="H131" t="s">
-        <v>494</v>
+        <v>529</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>495</v>
+        <v>530</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D132" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E132" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F132" t="s">
-        <v>492</v>
+        <v>71</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>496</v>
+        <v>531</v>
       </c>
       <c r="H132" t="s">
-        <v>497</v>
+        <v>532</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>498</v>
+        <v>533</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>70</v>
+        <v>466</v>
       </c>
       <c r="D133" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E133" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F133" t="s">
-        <v>492</v>
+        <v>71</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>499</v>
+        <v>534</v>
       </c>
       <c r="H133" t="s">
-        <v>500</v>
+        <v>535</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>501</v>
+        <v>536</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="D134" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E134" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F134" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>502</v>
+        <v>537</v>
       </c>
       <c r="H134" t="s">
-        <v>503</v>
+        <v>538</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>504</v>
+        <v>539</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="D135" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E135" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F135" t="s">
-        <v>255</v>
+        <v>126</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>505</v>
+        <v>540</v>
       </c>
       <c r="H135" t="s">
-        <v>506</v>
+        <v>541</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>507</v>
+        <v>542</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="D136" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E136" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F136" t="s">
-        <v>255</v>
+        <v>543</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>508</v>
+        <v>544</v>
       </c>
       <c r="H136" t="s">
-        <v>509</v>
+        <v>545</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>510</v>
+        <v>546</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>87</v>
+        <v>61</v>
       </c>
       <c r="D137" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E137" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F137" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>511</v>
+        <v>547</v>
       </c>
       <c r="H137" t="s">
-        <v>512</v>
+        <v>548</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>513</v>
+        <v>549</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="D138" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E138" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F138" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>514</v>
+        <v>550</v>
       </c>
       <c r="H138" t="s">
-        <v>515</v>
+        <v>551</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>552</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>70</v>
+      </c>
+      <c r="D139" t="s">
         <v>516</v>
       </c>
-      <c r="B139" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E139" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F139" t="s">
-        <v>121</v>
+        <v>203</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>517</v>
+        <v>553</v>
       </c>
       <c r="H139" t="s">
-        <v>518</v>
+        <v>554</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>519</v>
+        <v>555</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="D140" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E140" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F140" t="s">
-        <v>121</v>
+        <v>71</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>520</v>
+        <v>45</v>
       </c>
       <c r="H140" t="s">
-        <v>521</v>
+        <v>556</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>522</v>
+        <v>557</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="D141" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E141" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F141" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>523</v>
+        <v>558</v>
       </c>
       <c r="H141" t="s">
-        <v>524</v>
+        <v>559</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>525</v>
+        <v>560</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="D142" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E142" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F142" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>526</v>
+        <v>561</v>
       </c>
       <c r="H142" t="s">
-        <v>527</v>
+        <v>562</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>528</v>
+        <v>563</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="D143" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E143" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F143" t="s">
-        <v>62</v>
+        <v>131</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>529</v>
+        <v>564</v>
       </c>
       <c r="H143" t="s">
-        <v>530</v>
+        <v>565</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>531</v>
+        <v>566</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>116</v>
+        <v>91</v>
       </c>
       <c r="D144" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E144" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F144" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>532</v>
+        <v>567</v>
       </c>
       <c r="H144" t="s">
-        <v>533</v>
+        <v>568</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>534</v>
+        <v>569</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>120</v>
+        <v>94</v>
       </c>
       <c r="D145" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E145" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F145" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>535</v>
+        <v>570</v>
       </c>
       <c r="H145" t="s">
-        <v>536</v>
+        <v>571</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>537</v>
+        <v>572</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>538</v>
+        <v>98</v>
       </c>
       <c r="D146" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E146" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F146" t="s">
         <v>71</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>539</v>
+        <v>573</v>
       </c>
       <c r="H146" t="s">
-        <v>540</v>
+        <v>574</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>541</v>
+        <v>575</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="D147" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E147" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F147" t="s">
-        <v>24</v>
+        <v>576</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>542</v>
+        <v>577</v>
       </c>
       <c r="H147" t="s">
-        <v>543</v>
+        <v>578</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>544</v>
+        <v>579</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="D148" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E148" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F148" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>545</v>
+        <v>580</v>
       </c>
       <c r="H148" t="s">
-        <v>546</v>
+        <v>581</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>547</v>
+        <v>582</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="D149" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E149" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F149" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>548</v>
+        <v>583</v>
       </c>
       <c r="H149" t="s">
-        <v>549</v>
+        <v>584</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>550</v>
+        <v>585</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="D150" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E150" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F150" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>551</v>
+        <v>586</v>
       </c>
       <c r="H150" t="s">
-        <v>552</v>
+        <v>587</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>553</v>
+        <v>588</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="D151" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E151" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F151" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>554</v>
+        <v>589</v>
       </c>
       <c r="H151" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>556</v>
+        <v>591</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="D152" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E152" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F152" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>45</v>
+        <v>592</v>
       </c>
       <c r="H152" t="s">
-        <v>557</v>
+        <v>593</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>558</v>
+        <v>594</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="D153" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E153" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F153" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>559</v>
+        <v>595</v>
       </c>
       <c r="H153" t="s">
-        <v>560</v>
+        <v>596</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>561</v>
+        <v>597</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D154" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E154" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F154" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>562</v>
+        <v>598</v>
       </c>
       <c r="H154" t="s">
-        <v>563</v>
+        <v>599</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="D155" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E155" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F155" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>565</v>
+        <v>601</v>
       </c>
       <c r="H155" t="s">
-        <v>566</v>
+        <v>602</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>567</v>
+        <v>603</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="D156" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E156" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F156" t="s">
-        <v>126</v>
+        <v>39</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>568</v>
+        <v>604</v>
       </c>
       <c r="H156" t="s">
-        <v>569</v>
+        <v>605</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>570</v>
+        <v>606</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="D157" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E157" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F157" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>571</v>
+        <v>607</v>
       </c>
       <c r="H157" t="s">
-        <v>572</v>
+        <v>608</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>573</v>
+        <v>609</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="D158" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E158" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F158" t="s">
-        <v>492</v>
+        <v>330</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>574</v>
+        <v>610</v>
       </c>
       <c r="H158" t="s">
-        <v>575</v>
+        <v>611</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>576</v>
+        <v>612</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>414</v>
+        <v>166</v>
       </c>
       <c r="D159" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E159" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F159" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>577</v>
+        <v>613</v>
       </c>
       <c r="H159" t="s">
-        <v>578</v>
+        <v>614</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>579</v>
+        <v>615</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="D160" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E160" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F160" t="s">
         <v>71</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>580</v>
+        <v>45</v>
       </c>
       <c r="H160" t="s">
-        <v>581</v>
+        <v>616</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>582</v>
+        <v>617</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D161" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E161" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F161" t="s">
-        <v>19</v>
+        <v>618</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>583</v>
+        <v>619</v>
       </c>
       <c r="H161" t="s">
-        <v>584</v>
+        <v>620</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>585</v>
+        <v>621</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>181</v>
+        <v>622</v>
       </c>
       <c r="D162" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E162" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>517</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>586</v>
+        <v>623</v>
       </c>
       <c r="H162" t="s">
-        <v>587</v>
+        <v>624</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>588</v>
+        <v>625</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="D163" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E163" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F163" t="s">
-        <v>334</v>
+        <v>203</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>589</v>
+        <v>626</v>
       </c>
       <c r="H163" t="s">
-        <v>590</v>
+        <v>627</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>591</v>
+        <v>628</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D164" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E164" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F164" t="s">
-        <v>334</v>
+        <v>71</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>592</v>
+        <v>629</v>
       </c>
       <c r="H164" t="s">
-        <v>593</v>
+        <v>630</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>594</v>
+        <v>631</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D165" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E165" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F165" t="s">
-        <v>49</v>
+        <v>268</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>595</v>
+        <v>632</v>
       </c>
       <c r="H165" t="s">
-        <v>596</v>
+        <v>633</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>597</v>
+        <v>634</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>598</v>
+        <v>199</v>
       </c>
       <c r="D166" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E166" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F166" t="s">
-        <v>467</v>
+        <v>203</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>599</v>
+        <v>635</v>
       </c>
       <c r="H166" t="s">
-        <v>600</v>
+        <v>636</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>601</v>
+        <v>637</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="D167" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E167" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F167" t="s">
-        <v>467</v>
+        <v>203</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>602</v>
+        <v>638</v>
       </c>
       <c r="H167" t="s">
-        <v>603</v>
+        <v>639</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>604</v>
+        <v>640</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="D168" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E168" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F168" t="s">
-        <v>467</v>
+        <v>62</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>605</v>
+        <v>641</v>
       </c>
       <c r="H168" t="s">
-        <v>606</v>
+        <v>642</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>607</v>
+        <v>643</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="D169" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E169" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F169" t="s">
-        <v>467</v>
+        <v>330</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>608</v>
+        <v>644</v>
       </c>
       <c r="H169" t="s">
-        <v>609</v>
+        <v>645</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>610</v>
+        <v>646</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>439</v>
+        <v>647</v>
       </c>
       <c r="D170" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E170" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F170" t="s">
-        <v>467</v>
+        <v>330</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>611</v>
+        <v>648</v>
       </c>
       <c r="H170" t="s">
-        <v>612</v>
+        <v>649</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>613</v>
+        <v>650</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>443</v>
+        <v>215</v>
       </c>
       <c r="D171" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E171" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F171" t="s">
-        <v>467</v>
+        <v>330</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>614</v>
+        <v>651</v>
       </c>
       <c r="H171" t="s">
-        <v>615</v>
+        <v>652</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>616</v>
+        <v>653</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="D172" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E172" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F172" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>617</v>
+        <v>654</v>
       </c>
       <c r="H172" t="s">
-        <v>618</v>
+        <v>655</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>619</v>
+        <v>656</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="D173" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E173" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F173" t="s">
         <v>29</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>620</v>
+        <v>657</v>
       </c>
       <c r="H173" t="s">
-        <v>621</v>
+        <v>658</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="D174" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E174" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F174" t="s">
-        <v>255</v>
+        <v>29</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>623</v>
+        <v>660</v>
       </c>
       <c r="H174" t="s">
-        <v>624</v>
+        <v>661</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>625</v>
+        <v>662</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="D175" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E175" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F175" t="s">
-        <v>255</v>
+        <v>187</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>626</v>
+        <v>663</v>
       </c>
       <c r="H175" t="s">
-        <v>627</v>
+        <v>664</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>628</v>
+        <v>665</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="D176" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E176" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F176" t="s">
-        <v>255</v>
+        <v>618</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="H176" t="s">
-        <v>630</v>
+        <v>667</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>631</v>
+        <v>668</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="D177" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E177" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F177" t="s">
-        <v>39</v>
+        <v>203</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>632</v>
+        <v>669</v>
       </c>
       <c r="H177" t="s">
-        <v>633</v>
+        <v>670</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>634</v>
+        <v>671</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="D178" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E178" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F178" t="s">
-        <v>255</v>
+        <v>203</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>635</v>
+        <v>672</v>
       </c>
       <c r="H178" t="s">
-        <v>636</v>
+        <v>673</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>637</v>
+        <v>674</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="D179" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E179" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F179" t="s">
-        <v>321</v>
+        <v>71</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>638</v>
+        <v>675</v>
       </c>
       <c r="H179" t="s">
-        <v>639</v>
+        <v>676</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>640</v>
+        <v>677</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="D180" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E180" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F180" t="s">
-        <v>321</v>
+        <v>71</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>641</v>
+        <v>678</v>
       </c>
       <c r="H180" t="s">
-        <v>642</v>
+        <v>679</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>643</v>
+        <v>680</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="D181" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E181" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F181" t="s">
-        <v>321</v>
+        <v>203</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>644</v>
+        <v>681</v>
       </c>
       <c r="H181" t="s">
-        <v>645</v>
+        <v>682</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>646</v>
+        <v>683</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
       <c r="D182" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E182" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F182" t="s">
-        <v>321</v>
+        <v>203</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>647</v>
+        <v>684</v>
       </c>
       <c r="H182" t="s">
-        <v>648</v>
+        <v>685</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>649</v>
+        <v>686</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>650</v>
+        <v>267</v>
       </c>
       <c r="D183" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E183" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F183" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>651</v>
+        <v>687</v>
       </c>
       <c r="H183" t="s">
-        <v>652</v>
+        <v>688</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>653</v>
+        <v>689</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="D184" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E184" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F184" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>654</v>
+        <v>690</v>
       </c>
       <c r="H184" t="s">
-        <v>655</v>
+        <v>691</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>656</v>
+        <v>692</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="D185" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E185" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F185" t="s">
-        <v>492</v>
+        <v>330</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>657</v>
+        <v>693</v>
       </c>
       <c r="H185" t="s">
-        <v>658</v>
+        <v>694</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>659</v>
+        <v>695</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="D186" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E186" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F186" t="s">
-        <v>492</v>
+        <v>203</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>660</v>
+        <v>696</v>
       </c>
       <c r="H186" t="s">
-        <v>661</v>
+        <v>319</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>662</v>
+        <v>697</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>663</v>
+        <v>283</v>
       </c>
       <c r="D187" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E187" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F187" t="s">
-        <v>492</v>
+        <v>187</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>664</v>
+        <v>698</v>
       </c>
       <c r="H187" t="s">
-        <v>665</v>
+        <v>699</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>666</v>
+        <v>700</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>266</v>
+        <v>287</v>
       </c>
       <c r="D188" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E188" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F188" t="s">
-        <v>492</v>
+        <v>701</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>667</v>
+        <v>702</v>
       </c>
       <c r="H188" t="s">
-        <v>668</v>
+        <v>703</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>669</v>
+        <v>704</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>670</v>
+        <v>292</v>
       </c>
       <c r="D189" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E189" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F189" t="s">
-        <v>71</v>
+        <v>203</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>671</v>
+        <v>705</v>
       </c>
       <c r="H189" t="s">
-        <v>672</v>
+        <v>706</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>673</v>
+        <v>707</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>270</v>
+        <v>296</v>
       </c>
       <c r="D190" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E190" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F190" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>674</v>
+        <v>708</v>
       </c>
       <c r="H190" t="s">
-        <v>675</v>
+        <v>709</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>676</v>
+        <v>710</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>274</v>
+        <v>300</v>
       </c>
       <c r="D191" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E191" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F191" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>677</v>
+        <v>711</v>
       </c>
       <c r="H191" t="s">
-        <v>678</v>
+        <v>712</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>679</v>
+        <v>713</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>680</v>
+        <v>304</v>
       </c>
       <c r="D192" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E192" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F192" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>681</v>
+        <v>714</v>
       </c>
       <c r="H192" t="s">
-        <v>682</v>
+        <v>715</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>683</v>
+        <v>716</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>684</v>
+        <v>309</v>
       </c>
       <c r="D193" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E193" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F193" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>685</v>
+        <v>717</v>
       </c>
       <c r="H193" t="s">
-        <v>686</v>
+        <v>718</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>687</v>
+        <v>719</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>688</v>
+        <v>313</v>
       </c>
       <c r="D194" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E194" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F194" t="s">
-        <v>71</v>
+        <v>618</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>689</v>
+        <v>720</v>
       </c>
       <c r="H194" t="s">
-        <v>690</v>
+        <v>721</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>691</v>
+        <v>722</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>692</v>
+        <v>317</v>
       </c>
       <c r="D195" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E195" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F195" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>693</v>
+        <v>723</v>
       </c>
       <c r="H195" t="s">
-        <v>694</v>
+        <v>724</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>695</v>
+        <v>725</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>696</v>
+        <v>321</v>
       </c>
       <c r="D196" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E196" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F196" t="s">
-        <v>19</v>
+        <v>726</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>697</v>
+        <v>727</v>
       </c>
       <c r="H196" t="s">
-        <v>698</v>
+        <v>728</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>699</v>
+        <v>729</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>700</v>
+        <v>325</v>
       </c>
       <c r="D197" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E197" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F197" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>701</v>
+        <v>45</v>
       </c>
       <c r="H197" t="s">
-        <v>702</v>
+        <v>730</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>703</v>
+        <v>731</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>704</v>
+        <v>329</v>
       </c>
       <c r="D198" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E198" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F198" t="s">
-        <v>24</v>
+        <v>203</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>705</v>
+        <v>732</v>
       </c>
       <c r="H198" t="s">
-        <v>706</v>
+        <v>733</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>707</v>
+        <v>734</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>708</v>
+        <v>334</v>
       </c>
       <c r="D199" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E199" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F199" t="s">
-        <v>182</v>
+        <v>99</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>709</v>
+        <v>735</v>
       </c>
       <c r="H199" t="s">
-        <v>710</v>
+        <v>736</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>711</v>
+        <v>737</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>712</v>
+        <v>338</v>
       </c>
       <c r="D200" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E200" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F200" t="s">
-        <v>24</v>
+        <v>726</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>713</v>
+        <v>738</v>
       </c>
       <c r="H200" t="s">
-        <v>714</v>
+        <v>739</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>715</v>
+        <v>740</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>716</v>
+        <v>342</v>
       </c>
       <c r="D201" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E201" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>517</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>717</v>
+        <v>741</v>
       </c>
       <c r="H201" t="s">
-        <v>718</v>
+        <v>742</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>719</v>
+        <v>743</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>720</v>
+        <v>346</v>
       </c>
       <c r="D202" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E202" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F202" t="s">
-        <v>334</v>
+        <v>203</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>721</v>
+        <v>744</v>
       </c>
       <c r="H202" t="s">
-        <v>722</v>
+        <v>745</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>723</v>
+        <v>746</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>724</v>
+        <v>350</v>
       </c>
       <c r="D203" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E203" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F203" t="s">
-        <v>334</v>
+        <v>203</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>725</v>
+        <v>747</v>
       </c>
       <c r="H203" t="s">
-        <v>726</v>
+        <v>748</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>727</v>
+        <v>749</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>728</v>
+        <v>354</v>
       </c>
       <c r="D204" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E204" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F204" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>45</v>
+        <v>750</v>
       </c>
       <c r="H204" t="s">
-        <v>729</v>
+        <v>751</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>730</v>
+        <v>752</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>731</v>
+        <v>358</v>
       </c>
       <c r="D205" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E205" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F205" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>45</v>
+        <v>753</v>
       </c>
       <c r="H205" t="s">
-        <v>732</v>
+        <v>754</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>733</v>
+        <v>755</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>734</v>
+        <v>362</v>
       </c>
       <c r="D206" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E206" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F206" t="s">
-        <v>24</v>
+        <v>187</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>735</v>
+        <v>756</v>
       </c>
       <c r="H206" t="s">
-        <v>736</v>
+        <v>757</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>737</v>
+        <v>758</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>738</v>
+        <v>366</v>
       </c>
       <c r="D207" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E207" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F207" t="s">
         <v>24</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>739</v>
+        <v>45</v>
       </c>
       <c r="H207" t="s">
-        <v>740</v>
+        <v>759</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>741</v>
+        <v>760</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>742</v>
+        <v>370</v>
       </c>
       <c r="D208" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E208" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F208" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>743</v>
+        <v>45</v>
       </c>
       <c r="H208" t="s">
-        <v>744</v>
+        <v>761</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>745</v>
+        <v>762</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>746</v>
+        <v>374</v>
       </c>
       <c r="D209" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E209" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F209" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>747</v>
+        <v>763</v>
       </c>
       <c r="H209" t="s">
-        <v>748</v>
+        <v>764</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>750</v>
+        <v>378</v>
       </c>
       <c r="D210" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E210" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F210" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>751</v>
+        <v>766</v>
       </c>
       <c r="H210" t="s">
-        <v>752</v>
+        <v>767</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>753</v>
+        <v>768</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>754</v>
+        <v>382</v>
       </c>
       <c r="D211" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E211" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F211" t="s">
-        <v>24</v>
+        <v>330</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>755</v>
+        <v>769</v>
       </c>
       <c r="H211" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>757</v>
+        <v>771</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>758</v>
+        <v>386</v>
       </c>
       <c r="D212" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E212" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F212" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>759</v>
+        <v>772</v>
       </c>
       <c r="H212" t="s">
-        <v>760</v>
+        <v>773</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>761</v>
+        <v>774</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>762</v>
+        <v>390</v>
       </c>
       <c r="D213" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E213" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F213" t="s">
-        <v>49</v>
+        <v>330</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="H213" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>766</v>
+        <v>394</v>
       </c>
       <c r="D214" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E214" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F214" t="s">
-        <v>255</v>
+        <v>330</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="H214" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>770</v>
+        <v>398</v>
       </c>
       <c r="D215" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E215" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F215" t="s">
-        <v>34</v>
+        <v>330</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>771</v>
+        <v>780</v>
       </c>
       <c r="H215" t="s">
-        <v>772</v>
+        <v>781</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>774</v>
+        <v>406</v>
       </c>
       <c r="D216" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E216" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F216" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="H216" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>778</v>
+        <v>410</v>
       </c>
       <c r="D217" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E217" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F217" t="s">
-        <v>104</v>
+        <v>618</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="H217" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>782</v>
+        <v>414</v>
       </c>
       <c r="D218" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E218" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F218" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="H218" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="D219" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E219" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F219" t="s">
-        <v>126</v>
+        <v>203</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="H219" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>790</v>
+        <v>418</v>
       </c>
       <c r="D220" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E220" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F220" t="s">
-        <v>492</v>
+        <v>44</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="H220" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="D221" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E221" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F221" t="s">
-        <v>492</v>
+        <v>19</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="H221" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>798</v>
+        <v>422</v>
       </c>
       <c r="D222" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E222" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F222" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="H222" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>802</v>
+        <v>426</v>
       </c>
       <c r="D223" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E223" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F223" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="H223" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>806</v>
+        <v>430</v>
       </c>
       <c r="D224" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E224" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F224" t="s">
-        <v>255</v>
+        <v>19</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="H224" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>810</v>
+        <v>434</v>
       </c>
       <c r="D225" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E225" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F225" t="s">
-        <v>321</v>
+        <v>19</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="H225" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>814</v>
+        <v>438</v>
       </c>
       <c r="D226" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E226" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F226" t="s">
-        <v>321</v>
+        <v>19</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>815</v>
       </c>
       <c r="H226" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>817</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>818</v>
       </c>
       <c r="D227" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="E227" t="s">
-        <v>460</v>
+        <v>517</v>
       </c>
       <c r="F227" t="s">
-        <v>467</v>
+        <v>203</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>819</v>
       </c>
       <c r="H227" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>821</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>822</v>
+        <v>10</v>
       </c>
       <c r="D228" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E228" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F228" t="s">
-        <v>467</v>
+        <v>268</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="H228" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>826</v>
+        <v>23</v>
       </c>
       <c r="D229" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E229" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F229" t="s">
-        <v>467</v>
+        <v>268</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>827</v>
       </c>
       <c r="H229" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
         <v>829</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
+        <v>28</v>
+      </c>
+      <c r="D230" t="s">
+        <v>822</v>
+      </c>
+      <c r="E230" t="s">
+        <v>823</v>
+      </c>
+      <c r="F230" t="s">
+        <v>288</v>
+      </c>
+      <c r="G230" s="1" t="s">
         <v>830</v>
       </c>
-      <c r="D230" t="s">
-[...8 lines deleted...]
-      <c r="G230" s="1" t="s">
+      <c r="H230" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
+        <v>832</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>33</v>
+      </c>
+      <c r="D231" t="s">
+        <v>822</v>
+      </c>
+      <c r="E231" t="s">
+        <v>823</v>
+      </c>
+      <c r="F231" t="s">
+        <v>288</v>
+      </c>
+      <c r="G231" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="B231" t="s">
-[...2 lines deleted...]
-      <c r="C231" t="s">
+      <c r="H231" t="s">
         <v>834</v>
-      </c>
-[...13 lines deleted...]
-        <v>836</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
+        <v>835</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>38</v>
+      </c>
+      <c r="D232" t="s">
+        <v>822</v>
+      </c>
+      <c r="E232" t="s">
+        <v>823</v>
+      </c>
+      <c r="F232" t="s">
+        <v>288</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H232" t="s">
         <v>837</v>
-      </c>
-[...19 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>842</v>
+        <v>43</v>
       </c>
       <c r="D233" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E233" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F233" t="s">
-        <v>182</v>
+        <v>288</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="H233" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>846</v>
+        <v>466</v>
       </c>
       <c r="D234" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E234" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F234" t="s">
-        <v>492</v>
+        <v>288</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
       <c r="H234" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>850</v>
+        <v>48</v>
       </c>
       <c r="D235" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E235" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F235" t="s">
-        <v>492</v>
+        <v>288</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="H235" t="s">
-        <v>852</v>
+        <v>846</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>853</v>
+        <v>847</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>854</v>
+        <v>53</v>
       </c>
       <c r="D236" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E236" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F236" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="H236" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>858</v>
+        <v>57</v>
       </c>
       <c r="D237" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E237" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F237" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="H237" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>862</v>
+        <v>61</v>
       </c>
       <c r="D238" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E238" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F238" t="s">
-        <v>34</v>
+        <v>854</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
       <c r="H238" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>866</v>
+        <v>66</v>
       </c>
       <c r="D239" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E239" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F239" t="s">
-        <v>34</v>
+        <v>854</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>867</v>
+        <v>858</v>
       </c>
       <c r="H239" t="s">
-        <v>868</v>
+        <v>859</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>869</v>
+        <v>860</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>870</v>
+        <v>70</v>
       </c>
       <c r="D240" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E240" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F240" t="s">
-        <v>34</v>
+        <v>854</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>871</v>
+        <v>861</v>
       </c>
       <c r="H240" t="s">
-        <v>872</v>
+        <v>862</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>873</v>
+        <v>863</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>874</v>
+        <v>75</v>
       </c>
       <c r="D241" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E241" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F241" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>875</v>
+        <v>864</v>
       </c>
       <c r="H241" t="s">
-        <v>876</v>
+        <v>865</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>877</v>
+        <v>866</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>878</v>
+        <v>79</v>
       </c>
       <c r="D242" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E242" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F242" t="s">
-        <v>126</v>
+        <v>268</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>879</v>
+        <v>867</v>
       </c>
       <c r="H242" t="s">
-        <v>880</v>
+        <v>868</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>881</v>
+        <v>869</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>882</v>
+        <v>83</v>
       </c>
       <c r="D243" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E243" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F243" t="s">
-        <v>126</v>
+        <v>268</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>883</v>
+        <v>870</v>
       </c>
       <c r="H243" t="s">
-        <v>884</v>
+        <v>871</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>885</v>
+        <v>872</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>886</v>
+        <v>87</v>
       </c>
       <c r="D244" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E244" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F244" t="s">
-        <v>126</v>
+        <v>268</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>887</v>
+        <v>873</v>
       </c>
       <c r="H244" t="s">
-        <v>888</v>
+        <v>874</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>889</v>
+        <v>875</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>890</v>
+        <v>91</v>
       </c>
       <c r="D245" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E245" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F245" t="s">
-        <v>39</v>
+        <v>121</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>891</v>
+        <v>876</v>
       </c>
       <c r="H245" t="s">
-        <v>892</v>
+        <v>877</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>893</v>
+        <v>878</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>894</v>
+        <v>94</v>
       </c>
       <c r="D246" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E246" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F246" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>895</v>
+        <v>879</v>
       </c>
       <c r="H246" t="s">
-        <v>896</v>
+        <v>880</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>897</v>
+        <v>881</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>898</v>
+        <v>98</v>
       </c>
       <c r="D247" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E247" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F247" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>899</v>
+        <v>882</v>
       </c>
       <c r="H247" t="s">
-        <v>900</v>
+        <v>883</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>901</v>
+        <v>884</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>902</v>
+        <v>103</v>
       </c>
       <c r="D248" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E248" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F248" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>903</v>
+        <v>885</v>
       </c>
       <c r="H248" t="s">
-        <v>904</v>
+        <v>886</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>905</v>
+        <v>887</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>906</v>
+        <v>108</v>
       </c>
       <c r="D249" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E249" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F249" t="s">
-        <v>321</v>
+        <v>19</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>907</v>
+        <v>888</v>
       </c>
       <c r="H249" t="s">
-        <v>908</v>
+        <v>889</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>909</v>
+        <v>890</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>910</v>
+        <v>112</v>
       </c>
       <c r="D250" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E250" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F250" t="s">
-        <v>321</v>
+        <v>62</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>911</v>
+        <v>891</v>
       </c>
       <c r="H250" t="s">
-        <v>912</v>
+        <v>892</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>913</v>
+        <v>893</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>914</v>
+        <v>116</v>
       </c>
       <c r="D251" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E251" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F251" t="s">
-        <v>321</v>
+        <v>62</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>915</v>
+        <v>894</v>
       </c>
       <c r="H251" t="s">
-        <v>916</v>
+        <v>895</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>917</v>
+        <v>896</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>918</v>
+        <v>120</v>
       </c>
       <c r="D252" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E252" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F252" t="s">
-        <v>321</v>
+        <v>62</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>919</v>
+        <v>897</v>
       </c>
       <c r="H252" t="s">
-        <v>920</v>
+        <v>898</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>921</v>
+        <v>899</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>922</v>
+        <v>125</v>
       </c>
       <c r="D253" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E253" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F253" t="s">
         <v>71</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>923</v>
+        <v>900</v>
       </c>
       <c r="H253" t="s">
-        <v>924</v>
+        <v>901</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>925</v>
+        <v>902</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>926</v>
+        <v>130</v>
       </c>
       <c r="D254" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E254" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F254" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="H254" t="s">
-        <v>928</v>
+        <v>904</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>929</v>
+        <v>905</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>930</v>
+        <v>135</v>
       </c>
       <c r="D255" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E255" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F255" t="s">
         <v>19</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>931</v>
+        <v>906</v>
       </c>
       <c r="H255" t="s">
-        <v>932</v>
+        <v>907</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>933</v>
+        <v>908</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>934</v>
+        <v>139</v>
       </c>
       <c r="D256" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E256" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F256" t="s">
-        <v>492</v>
+        <v>34</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>935</v>
+        <v>909</v>
       </c>
       <c r="H256" t="s">
-        <v>936</v>
+        <v>910</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>937</v>
+        <v>911</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>938</v>
+        <v>143</v>
       </c>
       <c r="D257" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E257" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F257" t="s">
-        <v>492</v>
+        <v>34</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>939</v>
+        <v>912</v>
       </c>
       <c r="H257" t="s">
-        <v>940</v>
+        <v>913</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>941</v>
+        <v>914</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>942</v>
+        <v>147</v>
       </c>
       <c r="D258" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E258" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F258" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>943</v>
+        <v>915</v>
       </c>
       <c r="H258" t="s">
-        <v>944</v>
+        <v>916</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>945</v>
+        <v>917</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>946</v>
+        <v>150</v>
       </c>
       <c r="D259" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E259" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F259" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>947</v>
+        <v>918</v>
       </c>
       <c r="H259" t="s">
-        <v>948</v>
+        <v>919</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>949</v>
+        <v>920</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>950</v>
+        <v>154</v>
       </c>
       <c r="D260" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E260" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F260" t="s">
-        <v>19</v>
+        <v>131</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>951</v>
+        <v>921</v>
       </c>
       <c r="H260" t="s">
-        <v>952</v>
+        <v>922</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>953</v>
+        <v>923</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>954</v>
+        <v>158</v>
       </c>
       <c r="D261" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E261" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F261" t="s">
-        <v>44</v>
+        <v>131</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>955</v>
+        <v>924</v>
       </c>
       <c r="H261" t="s">
-        <v>956</v>
+        <v>925</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>957</v>
+        <v>926</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>958</v>
+        <v>162</v>
       </c>
       <c r="D262" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E262" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F262" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>959</v>
+        <v>927</v>
       </c>
       <c r="H262" t="s">
-        <v>960</v>
+        <v>928</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>961</v>
+        <v>929</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>962</v>
+        <v>166</v>
       </c>
       <c r="D263" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E263" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F263" t="s">
-        <v>963</v>
+        <v>131</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>964</v>
+        <v>930</v>
       </c>
       <c r="H263" t="s">
-        <v>965</v>
+        <v>931</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>966</v>
+        <v>932</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>967</v>
+        <v>170</v>
       </c>
       <c r="D264" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E264" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F264" t="s">
-        <v>963</v>
+        <v>62</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>968</v>
+        <v>933</v>
       </c>
       <c r="H264" t="s">
-        <v>969</v>
+        <v>934</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>970</v>
+        <v>935</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>971</v>
+        <v>174</v>
       </c>
       <c r="D265" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E265" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F265" t="s">
-        <v>255</v>
+        <v>854</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>972</v>
+        <v>936</v>
       </c>
       <c r="H265" t="s">
-        <v>973</v>
+        <v>937</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>974</v>
+        <v>938</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>975</v>
+        <v>622</v>
       </c>
       <c r="D266" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E266" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F266" t="s">
-        <v>182</v>
+        <v>71</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>976</v>
+        <v>939</v>
       </c>
       <c r="H266" t="s">
-        <v>977</v>
+        <v>940</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>978</v>
+        <v>941</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>979</v>
+        <v>178</v>
       </c>
       <c r="D267" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E267" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F267" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>980</v>
+        <v>942</v>
       </c>
       <c r="H267" t="s">
-        <v>981</v>
+        <v>943</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>982</v>
+        <v>944</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>983</v>
+        <v>182</v>
       </c>
       <c r="D268" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E268" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F268" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>984</v>
+        <v>945</v>
       </c>
       <c r="H268" t="s">
-        <v>985</v>
+        <v>946</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>986</v>
+        <v>947</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>987</v>
+        <v>186</v>
       </c>
       <c r="D269" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E269" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F269" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>45</v>
+        <v>948</v>
       </c>
       <c r="H269" t="s">
-        <v>988</v>
+        <v>949</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>989</v>
+        <v>950</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>990</v>
+        <v>191</v>
       </c>
       <c r="D270" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E270" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F270" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>991</v>
+        <v>951</v>
       </c>
       <c r="H270" t="s">
-        <v>988</v>
+        <v>952</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>992</v>
+        <v>953</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>993</v>
+        <v>195</v>
       </c>
       <c r="D271" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E271" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F271" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>994</v>
+        <v>954</v>
       </c>
       <c r="H271" t="s">
-        <v>995</v>
+        <v>955</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>996</v>
+        <v>956</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>997</v>
+        <v>199</v>
       </c>
       <c r="D272" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E272" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F272" t="s">
         <v>49</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>998</v>
+        <v>957</v>
       </c>
       <c r="H272" t="s">
-        <v>999</v>
+        <v>958</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1000</v>
+        <v>959</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1001</v>
+        <v>960</v>
       </c>
       <c r="D273" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E273" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F273" t="s">
-        <v>467</v>
+        <v>288</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1002</v>
+        <v>961</v>
       </c>
       <c r="H273" t="s">
-        <v>1003</v>
+        <v>962</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1004</v>
+        <v>963</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1005</v>
+        <v>202</v>
       </c>
       <c r="D274" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E274" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F274" t="s">
-        <v>467</v>
+        <v>288</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1006</v>
+        <v>964</v>
       </c>
       <c r="H274" t="s">
-        <v>1007</v>
+        <v>965</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1008</v>
+        <v>966</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1009</v>
+        <v>207</v>
       </c>
       <c r="D275" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E275" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F275" t="s">
-        <v>467</v>
+        <v>288</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1010</v>
+        <v>967</v>
       </c>
       <c r="H275" t="s">
-        <v>1011</v>
+        <v>968</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1012</v>
+        <v>969</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1013</v>
+        <v>211</v>
       </c>
       <c r="D276" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E276" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F276" t="s">
-        <v>467</v>
+        <v>288</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1014</v>
+        <v>970</v>
       </c>
       <c r="H276" t="s">
-        <v>1015</v>
+        <v>971</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1016</v>
+        <v>972</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1017</v>
+        <v>647</v>
       </c>
       <c r="D277" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E277" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F277" t="s">
-        <v>467</v>
+        <v>288</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1018</v>
+        <v>973</v>
       </c>
       <c r="H277" t="s">
-        <v>1019</v>
+        <v>974</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1020</v>
+        <v>975</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1021</v>
+        <v>215</v>
       </c>
       <c r="D278" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E278" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F278" t="s">
-        <v>467</v>
+        <v>288</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1022</v>
+        <v>976</v>
       </c>
       <c r="H278" t="s">
-        <v>1023</v>
+        <v>977</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1024</v>
+        <v>978</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1025</v>
+        <v>219</v>
       </c>
       <c r="D279" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E279" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F279" t="s">
-        <v>126</v>
+        <v>49</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1026</v>
+        <v>979</v>
       </c>
       <c r="H279" t="s">
-        <v>1027</v>
+        <v>980</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1028</v>
+        <v>981</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1029</v>
+        <v>223</v>
       </c>
       <c r="D280" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E280" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F280" t="s">
-        <v>126</v>
+        <v>29</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1030</v>
+        <v>982</v>
       </c>
       <c r="H280" t="s">
-        <v>1031</v>
+        <v>983</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1032</v>
+        <v>984</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1033</v>
+        <v>227</v>
       </c>
       <c r="D281" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E281" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F281" t="s">
-        <v>126</v>
+        <v>268</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1034</v>
+        <v>985</v>
       </c>
       <c r="H281" t="s">
-        <v>1035</v>
+        <v>986</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1036</v>
+        <v>987</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1037</v>
+        <v>231</v>
       </c>
       <c r="D282" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E282" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F282" t="s">
-        <v>126</v>
+        <v>268</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1038</v>
+        <v>988</v>
       </c>
       <c r="H282" t="s">
-        <v>1039</v>
+        <v>989</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1040</v>
+        <v>990</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1041</v>
+        <v>235</v>
       </c>
       <c r="D283" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E283" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F283" t="s">
-        <v>126</v>
+        <v>268</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1042</v>
+        <v>991</v>
       </c>
       <c r="H283" t="s">
-        <v>1043</v>
+        <v>992</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1044</v>
+        <v>993</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1045</v>
+        <v>239</v>
       </c>
       <c r="D284" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E284" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F284" t="s">
-        <v>182</v>
+        <v>39</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1046</v>
+        <v>994</v>
       </c>
       <c r="H284" t="s">
-        <v>1047</v>
+        <v>995</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1048</v>
+        <v>996</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1049</v>
+        <v>243</v>
       </c>
       <c r="D285" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E285" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F285" t="s">
-        <v>24</v>
+        <v>268</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1050</v>
+        <v>997</v>
       </c>
       <c r="H285" t="s">
-        <v>1051</v>
+        <v>998</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1052</v>
+        <v>999</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1053</v>
+        <v>247</v>
       </c>
       <c r="D286" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E286" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F286" t="s">
-        <v>126</v>
+        <v>330</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1054</v>
+        <v>1000</v>
       </c>
       <c r="H286" t="s">
-        <v>1055</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1056</v>
+        <v>1002</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1057</v>
+        <v>251</v>
       </c>
       <c r="D287" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E287" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F287" t="s">
-        <v>492</v>
+        <v>330</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1058</v>
+        <v>1003</v>
       </c>
       <c r="H287" t="s">
-        <v>1059</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1060</v>
+        <v>1005</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1061</v>
+        <v>255</v>
       </c>
       <c r="D288" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E288" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F288" t="s">
-        <v>99</v>
+        <v>330</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>45</v>
+        <v>1006</v>
       </c>
       <c r="H288" t="s">
-        <v>1062</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1063</v>
+        <v>1008</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1064</v>
+        <v>259</v>
       </c>
       <c r="D289" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E289" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F289" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1065</v>
+        <v>1009</v>
       </c>
       <c r="H289" t="s">
-        <v>1066</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1067</v>
+        <v>1011</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1068</v>
+        <v>263</v>
       </c>
       <c r="D290" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E290" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F290" t="s">
-        <v>182</v>
+        <v>330</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1069</v>
+        <v>1012</v>
       </c>
       <c r="H290" t="s">
-        <v>1070</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1071</v>
+        <v>1014</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1072</v>
+        <v>267</v>
       </c>
       <c r="D291" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E291" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F291" t="s">
-        <v>49</v>
+        <v>330</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1073</v>
+        <v>1015</v>
       </c>
       <c r="H291" t="s">
-        <v>1074</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1075</v>
+        <v>1017</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1076</v>
+        <v>272</v>
       </c>
       <c r="D292" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E292" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F292" t="s">
-        <v>492</v>
+        <v>854</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1077</v>
+        <v>1018</v>
       </c>
       <c r="H292" t="s">
-        <v>1078</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1079</v>
+        <v>1020</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1080</v>
+        <v>275</v>
       </c>
       <c r="D293" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E293" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F293" t="s">
-        <v>34</v>
+        <v>854</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1081</v>
+        <v>1021</v>
       </c>
       <c r="H293" t="s">
-        <v>1082</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1083</v>
+        <v>1023</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1084</v>
+        <v>279</v>
       </c>
       <c r="D294" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E294" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F294" t="s">
-        <v>34</v>
+        <v>854</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1085</v>
+        <v>1024</v>
       </c>
       <c r="H294" t="s">
-        <v>1086</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1087</v>
+        <v>1026</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1088</v>
+        <v>283</v>
       </c>
       <c r="D295" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E295" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F295" t="s">
-        <v>255</v>
+        <v>854</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1089</v>
+        <v>1027</v>
       </c>
       <c r="H295" t="s">
-        <v>1090</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1091</v>
+        <v>1029</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1092</v>
+        <v>287</v>
       </c>
       <c r="D296" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E296" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F296" t="s">
         <v>71</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1093</v>
+        <v>1030</v>
       </c>
       <c r="H296" t="s">
-        <v>1094</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1095</v>
+        <v>1032</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1096</v>
+        <v>292</v>
       </c>
       <c r="D297" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E297" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F297" t="s">
-        <v>492</v>
+        <v>71</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1097</v>
+        <v>1033</v>
       </c>
       <c r="H297" t="s">
-        <v>1098</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1099</v>
+        <v>1035</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1100</v>
+        <v>296</v>
       </c>
       <c r="D298" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E298" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F298" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1101</v>
+        <v>1036</v>
       </c>
       <c r="H298" t="s">
-        <v>1102</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1103</v>
+        <v>1038</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1104</v>
+        <v>300</v>
       </c>
       <c r="D299" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E299" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F299" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1105</v>
+        <v>1039</v>
       </c>
       <c r="H299" t="s">
-        <v>1106</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1107</v>
+        <v>1041</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1108</v>
+        <v>304</v>
       </c>
       <c r="D300" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E300" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F300" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1109</v>
+        <v>1042</v>
       </c>
       <c r="H300" t="s">
-        <v>1110</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1111</v>
+        <v>1044</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1112</v>
+        <v>309</v>
       </c>
       <c r="D301" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E301" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F301" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>45</v>
+        <v>1045</v>
       </c>
       <c r="H301" t="s">
-        <v>1113</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1114</v>
+        <v>1047</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1115</v>
+        <v>313</v>
       </c>
       <c r="D302" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E302" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F302" t="s">
         <v>24</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1116</v>
+        <v>1048</v>
       </c>
       <c r="H302" t="s">
-        <v>1117</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1118</v>
+        <v>1050</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1119</v>
+        <v>317</v>
       </c>
       <c r="D303" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E303" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F303" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1120</v>
+        <v>1051</v>
       </c>
       <c r="H303" t="s">
-        <v>1121</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1122</v>
+        <v>1053</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1123</v>
+        <v>321</v>
       </c>
       <c r="D304" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E304" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F304" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1124</v>
+        <v>1054</v>
       </c>
       <c r="H304" t="s">
-        <v>1125</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1126</v>
+        <v>1056</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1127</v>
+        <v>325</v>
       </c>
       <c r="D305" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E305" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F305" t="s">
-        <v>255</v>
+        <v>24</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1128</v>
+        <v>1057</v>
       </c>
       <c r="H305" t="s">
-        <v>1129</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1130</v>
+        <v>1059</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1131</v>
+        <v>329</v>
       </c>
       <c r="D306" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E306" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F306" t="s">
-        <v>255</v>
+        <v>187</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1132</v>
+        <v>1060</v>
       </c>
       <c r="H306" t="s">
-        <v>1133</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1134</v>
+        <v>1062</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1135</v>
+        <v>334</v>
       </c>
       <c r="D307" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E307" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F307" t="s">
-        <v>121</v>
+        <v>24</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1136</v>
+        <v>1063</v>
       </c>
       <c r="H307" t="s">
-        <v>1137</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1138</v>
+        <v>1065</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1139</v>
+        <v>338</v>
       </c>
       <c r="D308" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E308" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F308" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1140</v>
+        <v>1066</v>
       </c>
       <c r="H308" t="s">
-        <v>1141</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1142</v>
+        <v>1068</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1143</v>
+        <v>342</v>
       </c>
       <c r="D309" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E309" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F309" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1144</v>
+        <v>1069</v>
       </c>
       <c r="H309" t="s">
-        <v>1145</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1146</v>
+        <v>1071</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1147</v>
+        <v>346</v>
       </c>
       <c r="D310" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E310" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F310" t="s">
-        <v>492</v>
+        <v>126</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1148</v>
+        <v>1072</v>
       </c>
       <c r="H310" t="s">
-        <v>1149</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1150</v>
+        <v>1074</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1151</v>
+        <v>350</v>
       </c>
       <c r="D311" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E311" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F311" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1152</v>
+        <v>1075</v>
       </c>
       <c r="H311" t="s">
-        <v>1153</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1154</v>
+        <v>1077</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1155</v>
+        <v>354</v>
       </c>
       <c r="D312" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E312" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F312" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1156</v>
+        <v>1078</v>
       </c>
       <c r="H312" t="s">
-        <v>1157</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1158</v>
+        <v>1080</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1159</v>
+        <v>358</v>
       </c>
       <c r="D313" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E313" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F313" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1160</v>
+        <v>1081</v>
       </c>
       <c r="H313" t="s">
-        <v>1161</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1162</v>
+        <v>1083</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1163</v>
+        <v>362</v>
       </c>
       <c r="D314" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E314" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F314" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1164</v>
+        <v>1084</v>
       </c>
       <c r="H314" t="s">
-        <v>1165</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1166</v>
+        <v>1086</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1167</v>
+        <v>366</v>
       </c>
       <c r="D315" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E315" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F315" t="s">
-        <v>104</v>
+        <v>49</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1168</v>
+        <v>1087</v>
       </c>
       <c r="H315" t="s">
-        <v>1169</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1170</v>
+        <v>1089</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1171</v>
+        <v>370</v>
       </c>
       <c r="D316" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E316" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F316" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1172</v>
+        <v>1090</v>
       </c>
       <c r="H316" t="s">
-        <v>1173</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1174</v>
+        <v>1092</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1175</v>
+        <v>374</v>
       </c>
       <c r="D317" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E317" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F317" t="s">
-        <v>255</v>
+        <v>19</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1176</v>
+        <v>1093</v>
       </c>
       <c r="H317" t="s">
-        <v>1177</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1178</v>
+        <v>1095</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1179</v>
+        <v>378</v>
       </c>
       <c r="D318" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E318" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F318" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1180</v>
+        <v>1096</v>
       </c>
       <c r="H318" t="s">
-        <v>1181</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1182</v>
+        <v>1098</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1183</v>
+        <v>382</v>
       </c>
       <c r="D319" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E319" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F319" t="s">
-        <v>49</v>
+        <v>126</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1184</v>
+        <v>1099</v>
       </c>
       <c r="H319" t="s">
-        <v>1185</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1186</v>
+        <v>1101</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1187</v>
+        <v>386</v>
       </c>
       <c r="D320" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E320" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F320" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1188</v>
+        <v>1102</v>
       </c>
       <c r="H320" t="s">
-        <v>1189</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1190</v>
+        <v>1104</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1191</v>
+        <v>390</v>
       </c>
       <c r="D321" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E321" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F321" t="s">
-        <v>24</v>
+        <v>268</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1192</v>
+        <v>1105</v>
       </c>
       <c r="H321" t="s">
-        <v>1193</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1194</v>
+        <v>1107</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1195</v>
+        <v>394</v>
       </c>
       <c r="D322" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E322" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F322" t="s">
-        <v>467</v>
+        <v>34</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1196</v>
+        <v>1108</v>
       </c>
       <c r="H322" t="s">
-        <v>1197</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1198</v>
+        <v>1110</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1199</v>
+        <v>398</v>
       </c>
       <c r="D323" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E323" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F323" t="s">
-        <v>467</v>
+        <v>34</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1200</v>
+        <v>1111</v>
       </c>
       <c r="H323" t="s">
-        <v>1201</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1202</v>
+        <v>1113</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1203</v>
+        <v>402</v>
       </c>
       <c r="D324" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E324" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F324" t="s">
-        <v>467</v>
+        <v>104</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1204</v>
+        <v>1114</v>
       </c>
       <c r="H324" t="s">
-        <v>1205</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1206</v>
+        <v>1116</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1207</v>
+        <v>406</v>
       </c>
       <c r="D325" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E325" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F325" t="s">
-        <v>467</v>
+        <v>131</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1208</v>
+        <v>1117</v>
       </c>
       <c r="H325" t="s">
-        <v>1209</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1210</v>
+        <v>1119</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1211</v>
+        <v>410</v>
       </c>
       <c r="D326" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E326" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F326" t="s">
-        <v>62</v>
+        <v>131</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1212</v>
+        <v>1120</v>
       </c>
       <c r="H326" t="s">
-        <v>1213</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1214</v>
+        <v>1122</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1215</v>
+        <v>414</v>
       </c>
       <c r="D327" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E327" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F327" t="s">
-        <v>62</v>
+        <v>854</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1216</v>
+        <v>1123</v>
       </c>
       <c r="H327" t="s">
-        <v>1217</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1218</v>
+        <v>1125</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1219</v>
+        <v>792</v>
       </c>
       <c r="D328" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E328" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F328" t="s">
-        <v>126</v>
+        <v>854</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1220</v>
+        <v>1126</v>
       </c>
       <c r="H328" t="s">
-        <v>1221</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1222</v>
+        <v>1128</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1223</v>
+        <v>418</v>
       </c>
       <c r="D329" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E329" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F329" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1224</v>
+        <v>1129</v>
       </c>
       <c r="H329" t="s">
-        <v>1225</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1226</v>
+        <v>1131</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1227</v>
+        <v>799</v>
       </c>
       <c r="D330" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E330" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F330" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1228</v>
+        <v>1132</v>
       </c>
       <c r="H330" t="s">
-        <v>1229</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1230</v>
+        <v>1134</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1231</v>
+        <v>422</v>
       </c>
       <c r="D331" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E331" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F331" t="s">
-        <v>126</v>
+        <v>268</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1232</v>
+        <v>1135</v>
       </c>
       <c r="H331" t="s">
-        <v>1233</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1234</v>
+        <v>1137</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1235</v>
+        <v>426</v>
       </c>
       <c r="D332" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E332" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F332" t="s">
-        <v>24</v>
+        <v>330</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>45</v>
+        <v>1138</v>
       </c>
       <c r="H332" t="s">
-        <v>1236</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1237</v>
+        <v>1140</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1238</v>
+        <v>430</v>
       </c>
       <c r="D333" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E333" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F333" t="s">
-        <v>255</v>
+        <v>330</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1239</v>
+        <v>1141</v>
       </c>
       <c r="H333" t="s">
-        <v>1240</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1241</v>
+        <v>1143</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1242</v>
+        <v>434</v>
       </c>
       <c r="D334" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E334" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F334" t="s">
-        <v>255</v>
+        <v>288</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1243</v>
+        <v>1144</v>
       </c>
       <c r="H334" t="s">
-        <v>1244</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1245</v>
+        <v>1146</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1246</v>
+        <v>438</v>
       </c>
       <c r="D335" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E335" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F335" t="s">
-        <v>34</v>
+        <v>288</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1247</v>
+        <v>1147</v>
       </c>
       <c r="H335" t="s">
-        <v>1248</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1249</v>
+        <v>1149</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1250</v>
+        <v>818</v>
       </c>
       <c r="D336" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E336" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F336" t="s">
-        <v>34</v>
+        <v>288</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1251</v>
+        <v>1150</v>
       </c>
       <c r="H336" t="s">
-        <v>1252</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1253</v>
+        <v>1152</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1254</v>
+        <v>1153</v>
       </c>
       <c r="D337" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E337" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F337" t="s">
-        <v>34</v>
+        <v>288</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1255</v>
+        <v>1154</v>
       </c>
       <c r="H337" t="s">
-        <v>1256</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1257</v>
+        <v>1156</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1258</v>
+        <v>442</v>
       </c>
       <c r="D338" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E338" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F338" t="s">
-        <v>71</v>
+        <v>288</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1259</v>
+        <v>1157</v>
       </c>
       <c r="H338" t="s">
-        <v>1260</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1261</v>
+        <v>1159</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1262</v>
+        <v>1160</v>
       </c>
       <c r="D339" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E339" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F339" t="s">
-        <v>71</v>
+        <v>288</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1263</v>
+        <v>1161</v>
       </c>
       <c r="H339" t="s">
-        <v>1264</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1265</v>
+        <v>1163</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1266</v>
+        <v>1164</v>
       </c>
       <c r="D340" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E340" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F340" t="s">
-        <v>71</v>
+        <v>187</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1267</v>
+        <v>1165</v>
       </c>
       <c r="H340" t="s">
-        <v>1268</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1269</v>
+        <v>1167</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1270</v>
+        <v>1168</v>
       </c>
       <c r="D341" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E341" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F341" t="s">
-        <v>321</v>
+        <v>854</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1271</v>
+        <v>1169</v>
       </c>
       <c r="H341" t="s">
-        <v>1272</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1273</v>
+        <v>1171</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1274</v>
+        <v>1172</v>
       </c>
       <c r="D342" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E342" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F342" t="s">
-        <v>321</v>
+        <v>854</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1275</v>
+        <v>1173</v>
       </c>
       <c r="H342" t="s">
-        <v>1276</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1277</v>
+        <v>1175</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1278</v>
+        <v>1176</v>
       </c>
       <c r="D343" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E343" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F343" t="s">
-        <v>321</v>
+        <v>268</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1279</v>
+        <v>1177</v>
       </c>
       <c r="H343" t="s">
-        <v>1280</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1281</v>
+        <v>1179</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1282</v>
+        <v>1180</v>
       </c>
       <c r="D344" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E344" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F344" t="s">
-        <v>321</v>
+        <v>268</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1283</v>
+        <v>1181</v>
       </c>
       <c r="H344" t="s">
-        <v>1284</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1285</v>
+        <v>1183</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1286</v>
+        <v>1184</v>
       </c>
       <c r="D345" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E345" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F345" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1287</v>
+        <v>1185</v>
       </c>
       <c r="H345" t="s">
-        <v>1288</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1289</v>
+        <v>1187</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1290</v>
+        <v>1188</v>
       </c>
       <c r="D346" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E346" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F346" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1291</v>
+        <v>1189</v>
       </c>
       <c r="H346" t="s">
-        <v>1292</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1293</v>
+        <v>1191</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1294</v>
+        <v>1192</v>
       </c>
       <c r="D347" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E347" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F347" t="s">
-        <v>492</v>
+        <v>34</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1295</v>
+        <v>1193</v>
       </c>
       <c r="H347" t="s">
-        <v>1296</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1297</v>
+        <v>1195</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1298</v>
+        <v>1196</v>
       </c>
       <c r="D348" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E348" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F348" t="s">
-        <v>492</v>
+        <v>34</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1299</v>
+        <v>1197</v>
       </c>
       <c r="H348" t="s">
-        <v>1300</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1301</v>
+        <v>1199</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1302</v>
+        <v>1200</v>
       </c>
       <c r="D349" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E349" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F349" t="s">
-        <v>492</v>
+        <v>131</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1303</v>
+        <v>1201</v>
       </c>
       <c r="H349" t="s">
-        <v>1304</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1305</v>
+        <v>1203</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1306</v>
+        <v>1204</v>
       </c>
       <c r="D350" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E350" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F350" t="s">
-        <v>321</v>
+        <v>131</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>45</v>
+        <v>1205</v>
       </c>
       <c r="H350" t="s">
-        <v>1307</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1308</v>
+        <v>1207</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1309</v>
+        <v>1208</v>
       </c>
       <c r="D351" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E351" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F351" t="s">
-        <v>334</v>
+        <v>131</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1310</v>
+        <v>1209</v>
       </c>
       <c r="H351" t="s">
-        <v>1311</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1312</v>
+        <v>1211</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1313</v>
+        <v>1212</v>
       </c>
       <c r="D352" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E352" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F352" t="s">
-        <v>334</v>
+        <v>39</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1314</v>
+        <v>1213</v>
       </c>
       <c r="H352" t="s">
-        <v>1315</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1316</v>
+        <v>1215</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1317</v>
+        <v>1216</v>
       </c>
       <c r="D353" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E353" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F353" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1318</v>
+        <v>1217</v>
       </c>
       <c r="H353" t="s">
-        <v>1319</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1320</v>
+        <v>1219</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1321</v>
+        <v>1220</v>
       </c>
       <c r="D354" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E354" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F354" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1322</v>
+        <v>1221</v>
       </c>
       <c r="H354" t="s">
-        <v>1323</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1324</v>
+        <v>1223</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1325</v>
+        <v>1224</v>
       </c>
       <c r="D355" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E355" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F355" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1326</v>
+        <v>1225</v>
       </c>
       <c r="H355" t="s">
-        <v>1327</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1328</v>
+        <v>1227</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1329</v>
+        <v>1228</v>
       </c>
       <c r="D356" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E356" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F356" t="s">
-        <v>19</v>
+        <v>330</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1330</v>
+        <v>1229</v>
       </c>
       <c r="H356" t="s">
-        <v>1331</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1332</v>
+        <v>1231</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1333</v>
+        <v>1232</v>
       </c>
       <c r="D357" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E357" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F357" t="s">
-        <v>182</v>
+        <v>330</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1334</v>
+        <v>1233</v>
       </c>
       <c r="H357" t="s">
-        <v>1335</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1336</v>
+        <v>1235</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1337</v>
+        <v>1236</v>
       </c>
       <c r="D358" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E358" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F358" t="s">
-        <v>71</v>
+        <v>330</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1338</v>
+        <v>1237</v>
       </c>
       <c r="H358" t="s">
-        <v>1339</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1340</v>
+        <v>1239</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1341</v>
+        <v>1240</v>
       </c>
       <c r="D359" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E359" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F359" t="s">
-        <v>71</v>
+        <v>330</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1342</v>
+        <v>1241</v>
       </c>
       <c r="H359" t="s">
-        <v>1343</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1344</v>
+        <v>1243</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1345</v>
+        <v>1244</v>
       </c>
       <c r="D360" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E360" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F360" t="s">
         <v>71</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1346</v>
+        <v>1245</v>
       </c>
       <c r="H360" t="s">
-        <v>1347</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1348</v>
+        <v>1247</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1349</v>
+        <v>1248</v>
       </c>
       <c r="D361" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E361" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F361" t="s">
-        <v>121</v>
+        <v>19</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1350</v>
+        <v>1249</v>
       </c>
       <c r="H361" t="s">
-        <v>1351</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1352</v>
+        <v>1251</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1353</v>
+        <v>1252</v>
       </c>
       <c r="D362" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E362" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F362" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1354</v>
+        <v>1253</v>
       </c>
       <c r="H362" t="s">
-        <v>1355</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1356</v>
+        <v>1255</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1357</v>
+        <v>1256</v>
       </c>
       <c r="D363" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E363" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F363" t="s">
-        <v>182</v>
+        <v>854</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1358</v>
+        <v>1257</v>
       </c>
       <c r="H363" t="s">
-        <v>1359</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1360</v>
+        <v>1259</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1361</v>
+        <v>1260</v>
       </c>
       <c r="D364" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E364" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F364" t="s">
-        <v>182</v>
+        <v>854</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>45</v>
+        <v>1261</v>
       </c>
       <c r="H364" t="s">
-        <v>1362</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1363</v>
+        <v>1263</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1364</v>
+        <v>1264</v>
       </c>
       <c r="D365" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E365" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F365" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1365</v>
+        <v>1265</v>
       </c>
       <c r="H365" t="s">
-        <v>1366</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1367</v>
+        <v>1267</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1368</v>
+        <v>1268</v>
       </c>
       <c r="D366" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E366" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F366" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1369</v>
+        <v>1269</v>
       </c>
       <c r="H366" t="s">
-        <v>1370</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1371</v>
+        <v>1271</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1372</v>
+        <v>1272</v>
       </c>
       <c r="D367" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E367" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F367" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1373</v>
+        <v>1273</v>
       </c>
       <c r="H367" t="s">
-        <v>1374</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1375</v>
+        <v>1275</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1376</v>
+        <v>1276</v>
       </c>
       <c r="D368" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E368" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F368" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1377</v>
+        <v>1277</v>
       </c>
       <c r="H368" t="s">
-        <v>1378</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1379</v>
+        <v>1279</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1380</v>
+        <v>1280</v>
       </c>
       <c r="D369" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E369" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F369" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1381</v>
+        <v>1281</v>
       </c>
       <c r="H369" t="s">
-        <v>1382</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1383</v>
+        <v>1283</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1384</v>
+        <v>1284</v>
       </c>
       <c r="D370" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E370" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F370" t="s">
-        <v>126</v>
+        <v>305</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1385</v>
+        <v>1285</v>
       </c>
       <c r="H370" t="s">
-        <v>1386</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1387</v>
+        <v>1287</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1388</v>
+        <v>1288</v>
       </c>
       <c r="D371" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E371" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F371" t="s">
-        <v>126</v>
+        <v>305</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1389</v>
+        <v>1289</v>
       </c>
       <c r="H371" t="s">
-        <v>1390</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1391</v>
+        <v>1291</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1392</v>
+        <v>1292</v>
       </c>
       <c r="D372" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E372" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F372" t="s">
-        <v>126</v>
+        <v>268</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1393</v>
+        <v>1293</v>
       </c>
       <c r="H372" t="s">
-        <v>1394</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1395</v>
+        <v>1295</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1396</v>
+        <v>1296</v>
       </c>
       <c r="D373" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E373" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F373" t="s">
-        <v>467</v>
+        <v>187</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1397</v>
+        <v>1297</v>
       </c>
       <c r="H373" t="s">
-        <v>1398</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1399</v>
+        <v>1299</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1400</v>
+        <v>1300</v>
       </c>
       <c r="D374" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E374" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F374" t="s">
-        <v>126</v>
+        <v>99</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1401</v>
+        <v>1301</v>
       </c>
       <c r="H374" t="s">
-        <v>1402</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1403</v>
+        <v>1303</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1404</v>
+        <v>1304</v>
       </c>
       <c r="D375" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E375" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F375" t="s">
-        <v>467</v>
+        <v>49</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1405</v>
+        <v>1305</v>
       </c>
       <c r="H375" t="s">
-        <v>1406</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1407</v>
+        <v>1307</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1408</v>
+        <v>1308</v>
       </c>
       <c r="D376" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E376" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F376" t="s">
-        <v>467</v>
+        <v>24</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1409</v>
+        <v>1309</v>
       </c>
       <c r="H376" t="s">
-        <v>1410</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1411</v>
+        <v>1311</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1412</v>
+        <v>1312</v>
       </c>
       <c r="D377" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E377" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F377" t="s">
-        <v>467</v>
+        <v>24</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1413</v>
+        <v>1313</v>
       </c>
       <c r="H377" t="s">
-        <v>1414</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1415</v>
+        <v>1314</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1416</v>
+        <v>1315</v>
       </c>
       <c r="D378" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E378" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F378" t="s">
-        <v>467</v>
+        <v>24</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1417</v>
+        <v>1316</v>
       </c>
       <c r="H378" t="s">
-        <v>1418</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1419</v>
+        <v>1318</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1420</v>
+        <v>1319</v>
       </c>
       <c r="D379" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E379" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F379" t="s">
-        <v>492</v>
+        <v>49</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1421</v>
+        <v>1320</v>
       </c>
       <c r="H379" t="s">
-        <v>1422</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1423</v>
+        <v>1322</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1424</v>
+        <v>1323</v>
       </c>
       <c r="D380" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E380" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F380" t="s">
-        <v>255</v>
+        <v>288</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1425</v>
+        <v>1324</v>
       </c>
       <c r="H380" t="s">
-        <v>1426</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1427</v>
+        <v>1326</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1428</v>
+        <v>1327</v>
       </c>
       <c r="D381" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E381" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F381" t="s">
-        <v>255</v>
+        <v>288</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1429</v>
+        <v>1328</v>
       </c>
       <c r="H381" t="s">
-        <v>1430</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1431</v>
+        <v>1330</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1432</v>
+        <v>1331</v>
       </c>
       <c r="D382" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E382" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F382" t="s">
-        <v>255</v>
+        <v>288</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1433</v>
+        <v>1332</v>
       </c>
       <c r="H382" t="s">
-        <v>1434</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1435</v>
+        <v>1334</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1436</v>
+        <v>1335</v>
       </c>
       <c r="D383" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E383" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F383" t="s">
-        <v>104</v>
+        <v>288</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1437</v>
+        <v>1336</v>
       </c>
       <c r="H383" t="s">
-        <v>1438</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1439</v>
+        <v>1338</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1440</v>
+        <v>1339</v>
       </c>
       <c r="D384" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E384" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F384" t="s">
-        <v>104</v>
+        <v>288</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1441</v>
+        <v>1340</v>
       </c>
       <c r="H384" t="s">
-        <v>1442</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1443</v>
+        <v>1342</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1444</v>
+        <v>1343</v>
       </c>
       <c r="D385" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E385" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F385" t="s">
-        <v>104</v>
+        <v>288</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1445</v>
+        <v>1344</v>
       </c>
       <c r="H385" t="s">
-        <v>1446</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1447</v>
+        <v>1346</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1448</v>
+        <v>1347</v>
       </c>
       <c r="D386" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E386" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F386" t="s">
-        <v>71</v>
+        <v>131</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1449</v>
+        <v>1348</v>
       </c>
       <c r="H386" t="s">
-        <v>1450</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1451</v>
+        <v>1350</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1452</v>
+        <v>1351</v>
       </c>
       <c r="D387" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E387" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F387" t="s">
-        <v>71</v>
+        <v>131</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1453</v>
+        <v>1352</v>
       </c>
       <c r="H387" t="s">
-        <v>1454</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1455</v>
+        <v>1354</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1456</v>
+        <v>1355</v>
       </c>
       <c r="D388" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E388" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F388" t="s">
-        <v>255</v>
+        <v>131</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1457</v>
+        <v>1356</v>
       </c>
       <c r="H388" t="s">
-        <v>1458</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1459</v>
+        <v>1358</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1460</v>
+        <v>1359</v>
       </c>
       <c r="D389" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E389" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F389" t="s">
-        <v>321</v>
+        <v>131</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1461</v>
+        <v>1360</v>
       </c>
       <c r="H389" t="s">
-        <v>1462</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1463</v>
+        <v>1362</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1464</v>
+        <v>1363</v>
       </c>
       <c r="D390" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E390" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F390" t="s">
-        <v>321</v>
+        <v>131</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>45</v>
+        <v>1364</v>
       </c>
       <c r="H390" t="s">
-        <v>1465</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1466</v>
+        <v>1366</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1467</v>
+        <v>1367</v>
       </c>
       <c r="D391" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E391" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F391" t="s">
-        <v>39</v>
+        <v>187</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1468</v>
+        <v>1368</v>
       </c>
       <c r="H391" t="s">
-        <v>1469</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1470</v>
+        <v>1370</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1471</v>
+        <v>1371</v>
       </c>
       <c r="D392" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E392" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F392" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1472</v>
+        <v>1372</v>
       </c>
       <c r="H392" t="s">
-        <v>1473</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1474</v>
+        <v>1374</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1475</v>
+        <v>1375</v>
       </c>
       <c r="D393" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E393" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F393" t="s">
-        <v>19</v>
+        <v>131</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>45</v>
+        <v>1376</v>
       </c>
       <c r="H393" t="s">
-        <v>1476</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1477</v>
+        <v>1378</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1478</v>
+        <v>1379</v>
       </c>
       <c r="D394" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E394" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F394" t="s">
-        <v>963</v>
+        <v>854</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1479</v>
+        <v>1380</v>
       </c>
       <c r="H394" t="s">
-        <v>1480</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1481</v>
+        <v>1382</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1482</v>
+        <v>1383</v>
       </c>
       <c r="D395" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E395" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F395" t="s">
-        <v>963</v>
+        <v>99</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1483</v>
+        <v>45</v>
       </c>
       <c r="H395" t="s">
-        <v>1484</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1485</v>
+        <v>1385</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1486</v>
+        <v>1386</v>
       </c>
       <c r="D396" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E396" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F396" t="s">
-        <v>49</v>
+        <v>126</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>45</v>
+        <v>1387</v>
       </c>
       <c r="H396" t="s">
-        <v>1487</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1488</v>
+        <v>1389</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1489</v>
+        <v>1390</v>
       </c>
       <c r="D397" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E397" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F397" t="s">
-        <v>24</v>
+        <v>187</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1490</v>
+        <v>1391</v>
       </c>
       <c r="H397" t="s">
-        <v>1491</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1492</v>
+        <v>1393</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1493</v>
+        <v>1394</v>
       </c>
       <c r="D398" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E398" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F398" t="s">
         <v>49</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1494</v>
+        <v>1395</v>
       </c>
       <c r="H398" t="s">
-        <v>1495</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1496</v>
+        <v>1397</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1497</v>
+        <v>1398</v>
       </c>
       <c r="D399" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E399" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F399" t="s">
-        <v>49</v>
+        <v>854</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1498</v>
+        <v>1399</v>
       </c>
       <c r="H399" t="s">
-        <v>1499</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1500</v>
+        <v>1401</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1501</v>
+        <v>1402</v>
       </c>
       <c r="D400" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E400" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F400" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>45</v>
+        <v>1403</v>
       </c>
       <c r="H400" t="s">
-        <v>1502</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1503</v>
+        <v>1405</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1504</v>
+        <v>1406</v>
       </c>
       <c r="D401" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E401" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F401" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>45</v>
+        <v>1407</v>
       </c>
       <c r="H401" t="s">
-        <v>1505</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1506</v>
+        <v>1409</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1507</v>
+        <v>1410</v>
       </c>
       <c r="D402" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E402" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F402" t="s">
-        <v>39</v>
+        <v>268</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>45</v>
+        <v>1411</v>
       </c>
       <c r="H402" t="s">
-        <v>1508</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1509</v>
+        <v>1413</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1510</v>
+        <v>1414</v>
       </c>
       <c r="D403" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E403" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F403" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1511</v>
+        <v>1415</v>
       </c>
       <c r="H403" t="s">
-        <v>1512</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1513</v>
+        <v>1417</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1514</v>
+        <v>1418</v>
       </c>
       <c r="D404" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E404" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F404" t="s">
-        <v>492</v>
+        <v>854</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1515</v>
+        <v>1419</v>
       </c>
       <c r="H404" t="s">
-        <v>1516</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1517</v>
+        <v>1421</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1518</v>
+        <v>1422</v>
       </c>
       <c r="D405" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E405" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F405" t="s">
-        <v>467</v>
+        <v>99</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1519</v>
+        <v>1423</v>
       </c>
       <c r="H405" t="s">
-        <v>1520</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1521</v>
+        <v>1425</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1522</v>
+        <v>1426</v>
       </c>
       <c r="D406" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E406" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F406" t="s">
-        <v>467</v>
+        <v>99</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1523</v>
+        <v>1427</v>
       </c>
       <c r="H406" t="s">
-        <v>1524</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1525</v>
+        <v>1429</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1526</v>
+        <v>1430</v>
       </c>
       <c r="D407" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E407" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F407" t="s">
-        <v>467</v>
+        <v>19</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1527</v>
+        <v>1431</v>
       </c>
       <c r="H407" t="s">
-        <v>1528</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1529</v>
+        <v>1433</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1530</v>
+        <v>1434</v>
       </c>
       <c r="D408" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E408" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F408" t="s">
-        <v>467</v>
+        <v>19</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1531</v>
+        <v>1435</v>
       </c>
       <c r="H408" t="s">
-        <v>1532</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1533</v>
+        <v>1437</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1534</v>
+        <v>1438</v>
       </c>
       <c r="D409" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E409" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F409" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1535</v>
+        <v>1439</v>
       </c>
       <c r="H409" t="s">
-        <v>1536</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1537</v>
+        <v>1441</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1538</v>
+        <v>1442</v>
       </c>
       <c r="D410" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E410" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F410" t="s">
         <v>71</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1539</v>
+        <v>1443</v>
       </c>
       <c r="H410" t="s">
-        <v>1540</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1541</v>
+        <v>1445</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1542</v>
+        <v>1446</v>
       </c>
       <c r="D411" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E411" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F411" t="s">
         <v>71</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1543</v>
+        <v>1447</v>
       </c>
       <c r="H411" t="s">
-        <v>1544</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1545</v>
+        <v>1449</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1546</v>
+        <v>1450</v>
       </c>
       <c r="D412" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E412" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F412" t="s">
-        <v>126</v>
+        <v>268</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1547</v>
+        <v>1451</v>
       </c>
       <c r="H412" t="s">
-        <v>1548</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1549</v>
+        <v>1453</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1550</v>
+        <v>1454</v>
       </c>
       <c r="D413" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E413" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F413" t="s">
-        <v>126</v>
+        <v>268</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1551</v>
+        <v>1455</v>
       </c>
       <c r="H413" t="s">
-        <v>1552</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1553</v>
+        <v>1457</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>1554</v>
+        <v>1458</v>
       </c>
       <c r="D414" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E414" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F414" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1555</v>
+        <v>1459</v>
       </c>
       <c r="H414" t="s">
-        <v>1556</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1557</v>
+        <v>1461</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1558</v>
+        <v>1462</v>
       </c>
       <c r="D415" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E415" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F415" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1559</v>
+        <v>1463</v>
       </c>
       <c r="H415" t="s">
-        <v>1560</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1561</v>
+        <v>1465</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1562</v>
+        <v>1466</v>
       </c>
       <c r="D416" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E416" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F416" t="s">
-        <v>126</v>
+        <v>104</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>45</v>
+        <v>1467</v>
       </c>
       <c r="H416" t="s">
-        <v>1563</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1564</v>
+        <v>1469</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1565</v>
+        <v>1470</v>
       </c>
       <c r="D417" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E417" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F417" t="s">
-        <v>126</v>
+        <v>854</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>45</v>
+        <v>1471</v>
       </c>
       <c r="H417" t="s">
-        <v>1566</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1567</v>
+        <v>1473</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1568</v>
+        <v>1474</v>
       </c>
       <c r="D418" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E418" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F418" t="s">
-        <v>255</v>
+        <v>19</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1569</v>
+        <v>1475</v>
       </c>
       <c r="H418" t="s">
-        <v>1570</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1571</v>
+        <v>1477</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1572</v>
+        <v>1478</v>
       </c>
       <c r="D419" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E419" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F419" t="s">
-        <v>255</v>
+        <v>19</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1573</v>
+        <v>1479</v>
       </c>
       <c r="H419" t="s">
-        <v>1574</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1575</v>
+        <v>1481</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>1576</v>
+        <v>1482</v>
       </c>
       <c r="D420" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E420" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F420" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>45</v>
+        <v>1483</v>
       </c>
       <c r="H420" t="s">
-        <v>1577</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1578</v>
+        <v>1485</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>1579</v>
+        <v>1486</v>
       </c>
       <c r="D421" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E421" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F421" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>45</v>
+        <v>1487</v>
       </c>
       <c r="H421" t="s">
-        <v>1580</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1581</v>
+        <v>1489</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>1582</v>
+        <v>1490</v>
       </c>
       <c r="D422" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E422" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F422" t="s">
-        <v>34</v>
+        <v>104</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1583</v>
+        <v>1491</v>
       </c>
       <c r="H422" t="s">
-        <v>1584</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1585</v>
+        <v>1493</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>1586</v>
+        <v>1494</v>
       </c>
       <c r="D423" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E423" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F423" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1587</v>
+        <v>1495</v>
       </c>
       <c r="H423" t="s">
-        <v>1588</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1589</v>
+        <v>1497</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>1590</v>
+        <v>1498</v>
       </c>
       <c r="D424" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E424" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F424" t="s">
-        <v>321</v>
+        <v>268</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>45</v>
+        <v>1499</v>
       </c>
       <c r="H424" t="s">
-        <v>1591</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1592</v>
+        <v>1501</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>1593</v>
+        <v>1502</v>
       </c>
       <c r="D425" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E425" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F425" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>45</v>
+        <v>1503</v>
       </c>
       <c r="H425" t="s">
-        <v>1594</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1595</v>
+        <v>1505</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>1596</v>
+        <v>1506</v>
       </c>
       <c r="D426" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E426" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F426" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>45</v>
+        <v>1507</v>
       </c>
       <c r="H426" t="s">
-        <v>1597</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1598</v>
+        <v>1509</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1599</v>
+        <v>1510</v>
       </c>
       <c r="D427" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E427" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F427" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1600</v>
+        <v>1511</v>
       </c>
       <c r="H427" t="s">
-        <v>1601</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1602</v>
+        <v>1513</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1603</v>
+        <v>1514</v>
       </c>
       <c r="D428" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E428" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F428" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>45</v>
+        <v>1515</v>
       </c>
       <c r="H428" t="s">
-        <v>1604</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1605</v>
+        <v>1517</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1606</v>
+        <v>1518</v>
       </c>
       <c r="D429" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E429" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F429" t="s">
-        <v>71</v>
+        <v>288</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>45</v>
+        <v>1519</v>
       </c>
       <c r="H429" t="s">
-        <v>1607</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1608</v>
+        <v>1521</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1609</v>
+        <v>1522</v>
       </c>
       <c r="D430" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E430" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F430" t="s">
-        <v>24</v>
+        <v>288</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1610</v>
+        <v>1523</v>
       </c>
       <c r="H430" t="s">
-        <v>1611</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1612</v>
+        <v>1525</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1613</v>
+        <v>1526</v>
       </c>
       <c r="D431" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E431" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F431" t="s">
-        <v>492</v>
+        <v>288</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1614</v>
+        <v>1527</v>
       </c>
       <c r="H431" t="s">
-        <v>1615</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1616</v>
+        <v>1529</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1617</v>
+        <v>1530</v>
       </c>
       <c r="D432" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E432" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F432" t="s">
-        <v>19</v>
+        <v>288</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>45</v>
+        <v>1531</v>
       </c>
       <c r="H432" t="s">
-        <v>1618</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1619</v>
+        <v>1533</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>1620</v>
+        <v>1534</v>
       </c>
       <c r="D433" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E433" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F433" t="s">
-        <v>255</v>
+        <v>62</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1621</v>
+        <v>1535</v>
       </c>
       <c r="H433" t="s">
-        <v>1622</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1623</v>
+        <v>1537</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1624</v>
+        <v>1538</v>
       </c>
       <c r="D434" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E434" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F434" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>45</v>
+        <v>1539</v>
       </c>
       <c r="H434" t="s">
-        <v>1625</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1626</v>
+        <v>1541</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1627</v>
+        <v>1542</v>
       </c>
       <c r="D435" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E435" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F435" t="s">
-        <v>492</v>
+        <v>131</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1628</v>
+        <v>1543</v>
       </c>
       <c r="H435" t="s">
-        <v>1629</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1630</v>
+        <v>1545</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>1631</v>
+        <v>1546</v>
       </c>
       <c r="D436" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E436" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F436" t="s">
-        <v>255</v>
+        <v>131</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>45</v>
+        <v>1547</v>
       </c>
       <c r="H436" t="s">
-        <v>1632</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1633</v>
+        <v>1549</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1634</v>
+        <v>1550</v>
       </c>
       <c r="D437" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E437" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F437" t="s">
-        <v>255</v>
+        <v>131</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>45</v>
+        <v>1551</v>
       </c>
       <c r="H437" t="s">
-        <v>1635</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1636</v>
+        <v>1553</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>1637</v>
+        <v>1554</v>
       </c>
       <c r="D438" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E438" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F438" t="s">
-        <v>492</v>
+        <v>131</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>45</v>
+        <v>1555</v>
       </c>
       <c r="H438" t="s">
-        <v>1638</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1639</v>
+        <v>1557</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1640</v>
+        <v>1558</v>
       </c>
       <c r="D439" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E439" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F439" t="s">
-        <v>492</v>
+        <v>24</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>45</v>
+        <v>1559</v>
       </c>
       <c r="H439" t="s">
-        <v>1641</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1642</v>
+        <v>1561</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1643</v>
+        <v>1562</v>
       </c>
       <c r="D440" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E440" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F440" t="s">
-        <v>29</v>
+        <v>268</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>45</v>
+        <v>1563</v>
       </c>
       <c r="H440" t="s">
-        <v>1644</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1645</v>
+        <v>1565</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1646</v>
+        <v>1566</v>
       </c>
       <c r="D441" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E441" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F441" t="s">
-        <v>334</v>
+        <v>268</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>45</v>
+        <v>1567</v>
       </c>
       <c r="H441" t="s">
-        <v>1647</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1648</v>
+        <v>1569</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1649</v>
+        <v>1570</v>
       </c>
       <c r="D442" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E442" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F442" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>45</v>
+        <v>1571</v>
       </c>
       <c r="H442" t="s">
-        <v>1650</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1651</v>
+        <v>1573</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>1652</v>
+        <v>1574</v>
       </c>
       <c r="D443" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E443" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F443" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>45</v>
+        <v>1575</v>
       </c>
       <c r="H443" t="s">
-        <v>1653</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1654</v>
+        <v>1577</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1655</v>
+        <v>1578</v>
       </c>
       <c r="D444" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E444" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F444" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>45</v>
+        <v>1579</v>
       </c>
       <c r="H444" t="s">
-        <v>1656</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1657</v>
+        <v>1581</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1658</v>
+        <v>1582</v>
       </c>
       <c r="D445" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E445" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F445" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>45</v>
+        <v>1583</v>
       </c>
       <c r="H445" t="s">
-        <v>1659</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1660</v>
+        <v>1585</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1661</v>
+        <v>1586</v>
       </c>
       <c r="D446" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E446" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F446" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>45</v>
+        <v>1587</v>
       </c>
       <c r="H446" t="s">
-        <v>1662</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1663</v>
+        <v>1589</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1664</v>
+        <v>1590</v>
       </c>
       <c r="D447" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E447" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F447" t="s">
         <v>71</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>45</v>
+        <v>1591</v>
       </c>
       <c r="H447" t="s">
-        <v>1665</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1666</v>
+        <v>1593</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1667</v>
+        <v>1594</v>
       </c>
       <c r="D448" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E448" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F448" t="s">
-        <v>71</v>
+        <v>330</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>45</v>
+        <v>1595</v>
       </c>
       <c r="H448" t="s">
-        <v>1668</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1669</v>
+        <v>1597</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1670</v>
+        <v>1598</v>
       </c>
       <c r="D449" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E449" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F449" t="s">
-        <v>71</v>
+        <v>330</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>45</v>
+        <v>1599</v>
       </c>
       <c r="H449" t="s">
-        <v>1671</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1672</v>
+        <v>1601</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1673</v>
+        <v>1602</v>
       </c>
       <c r="D450" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E450" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F450" t="s">
-        <v>71</v>
+        <v>330</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>45</v>
+        <v>1603</v>
       </c>
       <c r="H450" t="s">
-        <v>1674</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1675</v>
+        <v>1605</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1676</v>
+        <v>1606</v>
       </c>
       <c r="D451" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E451" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F451" t="s">
-        <v>182</v>
+        <v>330</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>45</v>
+        <v>1607</v>
       </c>
       <c r="H451" t="s">
-        <v>1677</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1678</v>
+        <v>1609</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1679</v>
+        <v>1610</v>
       </c>
       <c r="D452" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E452" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F452" t="s">
-        <v>182</v>
+        <v>19</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>45</v>
+        <v>1611</v>
       </c>
       <c r="H452" t="s">
-        <v>1680</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1681</v>
+        <v>1613</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1682</v>
+        <v>1614</v>
       </c>
       <c r="D453" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E453" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F453" t="s">
-        <v>182</v>
+        <v>19</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>45</v>
+        <v>1615</v>
       </c>
       <c r="H453" t="s">
-        <v>1683</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1684</v>
+        <v>1617</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>1685</v>
+        <v>1618</v>
       </c>
       <c r="D454" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E454" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F454" t="s">
-        <v>182</v>
+        <v>854</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>45</v>
+        <v>1619</v>
       </c>
       <c r="H454" t="s">
-        <v>1686</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1687</v>
+        <v>1621</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>1688</v>
+        <v>1622</v>
       </c>
       <c r="D455" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E455" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F455" t="s">
-        <v>49</v>
+        <v>854</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>45</v>
+        <v>1623</v>
       </c>
       <c r="H455" t="s">
-        <v>1689</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1690</v>
+        <v>1625</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>1691</v>
+        <v>1626</v>
       </c>
       <c r="D456" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E456" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F456" t="s">
-        <v>467</v>
+        <v>854</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>45</v>
+        <v>1627</v>
       </c>
       <c r="H456" t="s">
-        <v>1692</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1693</v>
+        <v>1629</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1694</v>
+        <v>1630</v>
       </c>
       <c r="D457" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E457" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F457" t="s">
-        <v>467</v>
+        <v>330</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>45</v>
+        <v>1631</v>
       </c>
       <c r="H457" t="s">
-        <v>1695</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1696</v>
+        <v>1633</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>1697</v>
+        <v>1634</v>
       </c>
       <c r="D458" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E458" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F458" t="s">
-        <v>467</v>
+        <v>126</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>45</v>
+        <v>1635</v>
       </c>
       <c r="H458" t="s">
-        <v>1698</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1699</v>
+        <v>1637</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>1700</v>
+        <v>1638</v>
       </c>
       <c r="D459" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E459" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F459" t="s">
-        <v>467</v>
+        <v>126</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>45</v>
+        <v>1639</v>
       </c>
       <c r="H459" t="s">
-        <v>1701</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1702</v>
+        <v>1641</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>1703</v>
+        <v>1642</v>
       </c>
       <c r="D460" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E460" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F460" t="s">
-        <v>467</v>
+        <v>268</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>45</v>
+        <v>1643</v>
       </c>
       <c r="H460" t="s">
-        <v>1704</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1705</v>
+        <v>1645</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>1706</v>
+        <v>1646</v>
       </c>
       <c r="D461" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E461" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F461" t="s">
-        <v>467</v>
+        <v>268</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>45</v>
+        <v>1647</v>
       </c>
       <c r="H461" t="s">
-        <v>1692</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1707</v>
+        <v>1649</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>1708</v>
+        <v>1650</v>
       </c>
       <c r="D462" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E462" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F462" t="s">
-        <v>62</v>
+        <v>268</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1709</v>
+        <v>1651</v>
       </c>
       <c r="H462" t="s">
-        <v>1710</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1711</v>
+        <v>1653</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>1712</v>
+        <v>1654</v>
       </c>
       <c r="D463" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E463" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F463" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1713</v>
+        <v>1655</v>
       </c>
       <c r="H463" t="s">
-        <v>1714</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1715</v>
+        <v>1657</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>1716</v>
+        <v>1658</v>
       </c>
       <c r="D464" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E464" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F464" t="s">
-        <v>255</v>
+        <v>187</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1717</v>
+        <v>1659</v>
       </c>
       <c r="H464" t="s">
-        <v>1718</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1719</v>
+        <v>1661</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>1720</v>
+        <v>1662</v>
       </c>
       <c r="D465" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E465" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F465" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>45</v>
+        <v>1663</v>
       </c>
       <c r="H465" t="s">
-        <v>1721</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1722</v>
+        <v>1665</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>1723</v>
+        <v>1666</v>
       </c>
       <c r="D466" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E466" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F466" t="s">
-        <v>321</v>
+        <v>71</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1724</v>
+        <v>1667</v>
       </c>
       <c r="H466" t="s">
-        <v>1725</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1726</v>
+        <v>1669</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>1727</v>
+        <v>1670</v>
       </c>
       <c r="D467" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E467" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F467" t="s">
-        <v>321</v>
+        <v>71</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>45</v>
+        <v>1671</v>
       </c>
       <c r="H467" t="s">
-        <v>1728</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1729</v>
+        <v>1673</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>1730</v>
+        <v>1674</v>
       </c>
       <c r="D468" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E468" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F468" t="s">
-        <v>321</v>
+        <v>121</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1731</v>
+        <v>1675</v>
       </c>
       <c r="H468" t="s">
-        <v>1732</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1733</v>
+        <v>1677</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>1734</v>
+        <v>1678</v>
       </c>
       <c r="D469" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E469" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F469" t="s">
-        <v>321</v>
+        <v>49</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1735</v>
+        <v>1679</v>
       </c>
       <c r="H469" t="s">
-        <v>1736</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1737</v>
+        <v>1681</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>1738</v>
+        <v>1682</v>
       </c>
       <c r="D470" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E470" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F470" t="s">
-        <v>321</v>
+        <v>187</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1739</v>
+        <v>1683</v>
       </c>
       <c r="H470" t="s">
-        <v>1740</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1741</v>
+        <v>1685</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>1742</v>
+        <v>1686</v>
       </c>
       <c r="D471" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E471" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F471" t="s">
-        <v>321</v>
+        <v>187</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1743</v>
+        <v>1687</v>
       </c>
       <c r="H471" t="s">
-        <v>1744</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1745</v>
+        <v>1689</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>1746</v>
+        <v>1690</v>
       </c>
       <c r="D472" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E472" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F472" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>45</v>
+        <v>1691</v>
       </c>
       <c r="H472" t="s">
-        <v>1747</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1748</v>
+        <v>1693</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>1749</v>
+        <v>1694</v>
       </c>
       <c r="D473" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E473" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F473" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>45</v>
+        <v>1695</v>
       </c>
       <c r="H473" t="s">
-        <v>1750</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1751</v>
+        <v>1697</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>1752</v>
+        <v>1698</v>
       </c>
       <c r="D474" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E474" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F474" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>45</v>
+        <v>1699</v>
       </c>
       <c r="H474" t="s">
-        <v>1753</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1754</v>
+        <v>1701</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>1755</v>
+        <v>1702</v>
       </c>
       <c r="D475" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E475" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F475" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>45</v>
+        <v>1703</v>
       </c>
       <c r="H475" t="s">
-        <v>1756</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1757</v>
+        <v>1705</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>1758</v>
+        <v>1706</v>
       </c>
       <c r="D476" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E476" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F476" t="s">
-        <v>19</v>
+        <v>131</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1759</v>
+        <v>1707</v>
       </c>
       <c r="H476" t="s">
-        <v>1760</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1761</v>
+        <v>1709</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>1762</v>
+        <v>1710</v>
       </c>
       <c r="D477" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E477" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F477" t="s">
-        <v>19</v>
+        <v>131</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1763</v>
+        <v>1711</v>
       </c>
       <c r="H477" t="s">
-        <v>1764</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1765</v>
+        <v>1713</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>1766</v>
+        <v>1714</v>
       </c>
       <c r="D478" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E478" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F478" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1767</v>
+        <v>1715</v>
       </c>
       <c r="H478" t="s">
-        <v>1768</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1769</v>
+        <v>1717</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>1770</v>
+        <v>1718</v>
       </c>
       <c r="D479" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E479" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F479" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1771</v>
+        <v>1719</v>
       </c>
       <c r="H479" t="s">
-        <v>1772</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1773</v>
+        <v>1721</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>1774</v>
+        <v>1722</v>
       </c>
       <c r="D480" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E480" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F480" t="s">
-        <v>49</v>
+        <v>288</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1775</v>
+        <v>1723</v>
       </c>
       <c r="H480" t="s">
-        <v>1776</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1777</v>
+        <v>1725</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>1778</v>
+        <v>1726</v>
       </c>
       <c r="D481" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E481" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F481" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1779</v>
+        <v>1727</v>
       </c>
       <c r="H481" t="s">
-        <v>1780</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1781</v>
+        <v>1729</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>1782</v>
+        <v>1730</v>
       </c>
       <c r="D482" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E482" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F482" t="s">
-        <v>121</v>
+        <v>288</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1783</v>
+        <v>1731</v>
       </c>
       <c r="H482" t="s">
-        <v>1784</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1785</v>
+        <v>1733</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>1786</v>
+        <v>1734</v>
       </c>
       <c r="D483" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E483" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F483" t="s">
-        <v>255</v>
+        <v>288</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1787</v>
+        <v>1735</v>
       </c>
       <c r="H483" t="s">
-        <v>1788</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1789</v>
+        <v>1737</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>1790</v>
+        <v>1738</v>
       </c>
       <c r="D484" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E484" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F484" t="s">
-        <v>29</v>
+        <v>288</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1791</v>
+        <v>1739</v>
       </c>
       <c r="H484" t="s">
-        <v>1792</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1793</v>
+        <v>1741</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>1794</v>
+        <v>1742</v>
       </c>
       <c r="D485" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E485" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F485" t="s">
-        <v>29</v>
+        <v>288</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1795</v>
+        <v>1743</v>
       </c>
       <c r="H485" t="s">
-        <v>1796</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1797</v>
+        <v>1745</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>1798</v>
+        <v>1746</v>
       </c>
       <c r="D486" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E486" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F486" t="s">
-        <v>126</v>
+        <v>854</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1799</v>
+        <v>1747</v>
       </c>
       <c r="H486" t="s">
-        <v>1800</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1801</v>
+        <v>1749</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>1802</v>
+        <v>1750</v>
       </c>
       <c r="D487" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E487" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F487" t="s">
-        <v>126</v>
+        <v>268</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1803</v>
+        <v>1751</v>
       </c>
       <c r="H487" t="s">
-        <v>1804</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1805</v>
+        <v>1753</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>1806</v>
+        <v>1754</v>
       </c>
       <c r="D488" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E488" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F488" t="s">
-        <v>126</v>
+        <v>268</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1807</v>
+        <v>1755</v>
       </c>
       <c r="H488" t="s">
-        <v>1808</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1809</v>
+        <v>1757</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>1810</v>
+        <v>1758</v>
       </c>
       <c r="D489" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E489" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F489" t="s">
-        <v>126</v>
+        <v>268</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1811</v>
+        <v>1759</v>
       </c>
       <c r="H489" t="s">
-        <v>1812</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1813</v>
+        <v>1761</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>1814</v>
+        <v>1762</v>
       </c>
       <c r="D490" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E490" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F490" t="s">
-        <v>126</v>
+        <v>104</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1815</v>
+        <v>1763</v>
       </c>
       <c r="H490" t="s">
-        <v>1816</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1817</v>
+        <v>1765</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>1818</v>
+        <v>1766</v>
       </c>
       <c r="D491" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E491" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F491" t="s">
-        <v>126</v>
+        <v>104</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1819</v>
+        <v>1767</v>
       </c>
       <c r="H491" t="s">
-        <v>1820</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1821</v>
+        <v>1769</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>1822</v>
+        <v>1770</v>
       </c>
       <c r="D492" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E492" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F492" t="s">
-        <v>467</v>
+        <v>104</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1823</v>
+        <v>1771</v>
       </c>
       <c r="H492" t="s">
-        <v>1824</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1825</v>
+        <v>1773</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>1826</v>
+        <v>1774</v>
       </c>
       <c r="D493" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E493" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F493" t="s">
-        <v>467</v>
+        <v>71</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1827</v>
+        <v>1775</v>
       </c>
       <c r="H493" t="s">
-        <v>1828</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1829</v>
+        <v>1777</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>1830</v>
+        <v>1778</v>
       </c>
       <c r="D494" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E494" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F494" t="s">
-        <v>467</v>
+        <v>71</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1831</v>
+        <v>1779</v>
       </c>
       <c r="H494" t="s">
-        <v>1832</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1833</v>
+        <v>1781</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>1834</v>
+        <v>1782</v>
       </c>
       <c r="D495" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E495" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F495" t="s">
-        <v>467</v>
+        <v>268</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1835</v>
+        <v>1783</v>
       </c>
       <c r="H495" t="s">
-        <v>1836</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1837</v>
+        <v>1785</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>1838</v>
+        <v>1786</v>
       </c>
       <c r="D496" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E496" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F496" t="s">
-        <v>104</v>
+        <v>330</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1839</v>
+        <v>1787</v>
       </c>
       <c r="H496" t="s">
-        <v>1840</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1841</v>
+        <v>1789</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>1842</v>
+        <v>1790</v>
       </c>
       <c r="D497" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E497" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F497" t="s">
-        <v>104</v>
+        <v>330</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1843</v>
+        <v>1791</v>
       </c>
       <c r="H497" t="s">
-        <v>1844</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1845</v>
+        <v>1793</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>1846</v>
+        <v>1794</v>
       </c>
       <c r="D498" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E498" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F498" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1847</v>
+        <v>1795</v>
       </c>
       <c r="H498" t="s">
-        <v>1848</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1849</v>
+        <v>1797</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>1850</v>
+        <v>1798</v>
       </c>
       <c r="D499" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E499" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F499" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1851</v>
+        <v>1799</v>
       </c>
       <c r="H499" t="s">
-        <v>1852</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1853</v>
+        <v>1801</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>1854</v>
+        <v>1802</v>
       </c>
       <c r="D500" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E500" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F500" t="s">
-        <v>104</v>
+        <v>19</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1855</v>
+        <v>1803</v>
       </c>
       <c r="H500" t="s">
-        <v>1856</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1857</v>
+        <v>1805</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>1858</v>
+        <v>1806</v>
       </c>
       <c r="D501" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E501" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F501" t="s">
-        <v>492</v>
+        <v>305</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1859</v>
+        <v>1807</v>
       </c>
       <c r="H501" t="s">
-        <v>1860</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1861</v>
+        <v>1809</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>1862</v>
+        <v>1810</v>
       </c>
       <c r="D502" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E502" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F502" t="s">
-        <v>492</v>
+        <v>305</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1863</v>
+        <v>1811</v>
       </c>
       <c r="H502" t="s">
-        <v>1864</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1865</v>
+        <v>1813</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>1866</v>
+        <v>1814</v>
       </c>
       <c r="D503" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E503" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F503" t="s">
-        <v>104</v>
+        <v>49</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1867</v>
+        <v>1815</v>
       </c>
       <c r="H503" t="s">
-        <v>1868</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1869</v>
+        <v>1817</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>1870</v>
+        <v>1818</v>
       </c>
       <c r="D504" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E504" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F504" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1871</v>
+        <v>1819</v>
       </c>
       <c r="H504" t="s">
-        <v>1872</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1873</v>
+        <v>1821</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>1874</v>
+        <v>1822</v>
       </c>
       <c r="D505" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E505" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F505" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1875</v>
+        <v>1823</v>
       </c>
       <c r="H505" t="s">
-        <v>1876</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1877</v>
+        <v>1825</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>1878</v>
+        <v>1826</v>
       </c>
       <c r="D506" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E506" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F506" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1879</v>
+        <v>1827</v>
       </c>
       <c r="H506" t="s">
-        <v>1880</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1881</v>
+        <v>1829</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>1882</v>
+        <v>1830</v>
       </c>
       <c r="D507" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E507" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F507" t="s">
-        <v>255</v>
+        <v>39</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1883</v>
+        <v>1831</v>
       </c>
       <c r="H507" t="s">
-        <v>1884</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1885</v>
+        <v>1833</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>1886</v>
+        <v>1834</v>
       </c>
       <c r="D508" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E508" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F508" t="s">
-        <v>255</v>
+        <v>19</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1887</v>
+        <v>1835</v>
       </c>
       <c r="H508" t="s">
-        <v>1888</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1889</v>
+        <v>1837</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>1890</v>
+        <v>1838</v>
       </c>
       <c r="D509" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E509" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F509" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1891</v>
+        <v>1839</v>
       </c>
       <c r="H509" t="s">
-        <v>1892</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1893</v>
+        <v>1841</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>1894</v>
+        <v>1842</v>
       </c>
       <c r="D510" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E510" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F510" t="s">
-        <v>71</v>
+        <v>268</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1895</v>
+        <v>1843</v>
       </c>
       <c r="H510" t="s">
-        <v>1896</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1897</v>
+        <v>1845</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>1898</v>
+        <v>1846</v>
       </c>
       <c r="D511" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E511" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F511" t="s">
-        <v>71</v>
+        <v>854</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1899</v>
+        <v>1847</v>
       </c>
       <c r="H511" t="s">
-        <v>1900</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1901</v>
+        <v>1849</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>1902</v>
+        <v>1850</v>
       </c>
       <c r="D512" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E512" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F512" t="s">
-        <v>49</v>
+        <v>288</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1903</v>
+        <v>1851</v>
       </c>
       <c r="H512" t="s">
-        <v>1904</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1905</v>
+        <v>1853</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>1906</v>
+        <v>1854</v>
       </c>
       <c r="D513" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E513" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F513" t="s">
-        <v>49</v>
+        <v>288</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1907</v>
+        <v>1855</v>
       </c>
       <c r="H513" t="s">
-        <v>1908</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1909</v>
+        <v>1857</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>1910</v>
+        <v>1858</v>
       </c>
       <c r="D514" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E514" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F514" t="s">
-        <v>49</v>
+        <v>288</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1911</v>
+        <v>1859</v>
       </c>
       <c r="H514" t="s">
-        <v>1912</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1913</v>
+        <v>1861</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>1914</v>
+        <v>1862</v>
       </c>
       <c r="D515" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E515" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F515" t="s">
-        <v>49</v>
+        <v>288</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1915</v>
+        <v>1863</v>
       </c>
       <c r="H515" t="s">
-        <v>1916</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1917</v>
+        <v>1865</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>1918</v>
+        <v>1866</v>
       </c>
       <c r="D516" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E516" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F516" t="s">
-        <v>492</v>
+        <v>71</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1919</v>
+        <v>1867</v>
       </c>
       <c r="H516" t="s">
-        <v>1920</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1921</v>
+        <v>1869</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>1922</v>
+        <v>1870</v>
       </c>
       <c r="D517" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E517" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F517" t="s">
-        <v>121</v>
+        <v>71</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1923</v>
+        <v>1871</v>
       </c>
       <c r="H517" t="s">
-        <v>1924</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1925</v>
+        <v>1873</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>1926</v>
+        <v>1874</v>
       </c>
       <c r="D518" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E518" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F518" t="s">
         <v>71</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1927</v>
+        <v>1875</v>
       </c>
       <c r="H518" t="s">
-        <v>1928</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1929</v>
+        <v>1877</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>1930</v>
+        <v>1878</v>
       </c>
       <c r="D519" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E519" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F519" t="s">
-        <v>255</v>
+        <v>131</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1931</v>
+        <v>1879</v>
       </c>
       <c r="H519" t="s">
-        <v>1932</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1933</v>
+        <v>1881</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>1934</v>
+        <v>1882</v>
       </c>
       <c r="D520" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E520" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F520" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1935</v>
+        <v>1883</v>
       </c>
       <c r="H520" t="s">
-        <v>1936</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1937</v>
+        <v>1885</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>1938</v>
+        <v>1886</v>
       </c>
       <c r="D521" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E521" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F521" t="s">
-        <v>467</v>
+        <v>131</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1939</v>
+        <v>1887</v>
       </c>
       <c r="H521" t="s">
-        <v>1015</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1940</v>
+        <v>1889</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>1941</v>
+        <v>1890</v>
       </c>
       <c r="D522" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E522" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F522" t="s">
-        <v>492</v>
+        <v>131</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1942</v>
+        <v>1891</v>
       </c>
       <c r="H522" t="s">
-        <v>1943</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1944</v>
+        <v>1893</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>1945</v>
+        <v>1894</v>
       </c>
       <c r="D523" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E523" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F523" t="s">
-        <v>467</v>
+        <v>131</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1946</v>
+        <v>1895</v>
       </c>
       <c r="H523" t="s">
-        <v>1947</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1948</v>
+        <v>1897</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>1949</v>
+        <v>1898</v>
       </c>
       <c r="D524" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E524" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F524" t="s">
-        <v>467</v>
+        <v>131</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1950</v>
+        <v>1899</v>
       </c>
       <c r="H524" t="s">
-        <v>1951</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1952</v>
+        <v>1901</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>1953</v>
+        <v>1902</v>
       </c>
       <c r="D525" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E525" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F525" t="s">
-        <v>19</v>
+        <v>268</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1954</v>
+        <v>1903</v>
       </c>
       <c r="H525" t="s">
-        <v>1955</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1956</v>
+        <v>1905</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>1957</v>
+        <v>1906</v>
       </c>
       <c r="D526" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E526" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F526" t="s">
-        <v>49</v>
+        <v>268</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1958</v>
+        <v>1907</v>
       </c>
       <c r="H526" t="s">
-        <v>1959</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1960</v>
+        <v>1909</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>1961</v>
+        <v>1910</v>
       </c>
       <c r="D527" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E527" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F527" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1962</v>
+        <v>1911</v>
       </c>
       <c r="H527" t="s">
-        <v>1963</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1964</v>
+        <v>1913</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>1965</v>
+        <v>1914</v>
       </c>
       <c r="D528" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E528" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F528" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1966</v>
+        <v>1915</v>
       </c>
       <c r="H528" t="s">
-        <v>1967</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1968</v>
+        <v>1917</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>1969</v>
+        <v>1918</v>
       </c>
       <c r="D529" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E529" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F529" t="s">
-        <v>334</v>
+        <v>34</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1970</v>
+        <v>1919</v>
       </c>
       <c r="H529" t="s">
-        <v>1971</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1972</v>
+        <v>1921</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>1973</v>
+        <v>1922</v>
       </c>
       <c r="D530" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E530" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F530" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1974</v>
+        <v>1923</v>
       </c>
       <c r="H530" t="s">
-        <v>1975</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1976</v>
+        <v>1925</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>1977</v>
+        <v>1926</v>
       </c>
       <c r="D531" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E531" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F531" t="s">
-        <v>71</v>
+        <v>330</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1978</v>
+        <v>1927</v>
       </c>
       <c r="H531" t="s">
-        <v>1979</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1980</v>
+        <v>1929</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>1981</v>
+        <v>1930</v>
       </c>
       <c r="D532" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E532" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F532" t="s">
-        <v>492</v>
+        <v>34</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1982</v>
+        <v>1931</v>
       </c>
       <c r="H532" t="s">
-        <v>1983</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1984</v>
+        <v>1933</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>1985</v>
+        <v>1934</v>
       </c>
       <c r="D533" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E533" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F533" t="s">
-        <v>492</v>
+        <v>39</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1986</v>
+        <v>1935</v>
       </c>
       <c r="H533" t="s">
-        <v>1987</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1988</v>
+        <v>1937</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>1989</v>
+        <v>1938</v>
       </c>
       <c r="D534" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E534" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F534" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1990</v>
+        <v>1939</v>
       </c>
       <c r="H534" t="s">
-        <v>1991</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1992</v>
+        <v>1941</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>1993</v>
+        <v>1942</v>
       </c>
       <c r="D535" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E535" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F535" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1994</v>
+        <v>1943</v>
       </c>
       <c r="H535" t="s">
-        <v>1991</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1995</v>
+        <v>1945</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>1996</v>
+        <v>1946</v>
       </c>
       <c r="D536" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E536" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F536" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1997</v>
+        <v>1947</v>
       </c>
       <c r="H536" t="s">
-        <v>1998</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1999</v>
+        <v>1949</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>2000</v>
+        <v>1950</v>
       </c>
       <c r="D537" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E537" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F537" t="s">
         <v>24</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>2001</v>
+        <v>1951</v>
       </c>
       <c r="H537" t="s">
-        <v>2002</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>2003</v>
+        <v>1953</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>2004</v>
+        <v>1954</v>
       </c>
       <c r="D538" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E538" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F538" t="s">
-        <v>126</v>
+        <v>854</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>2005</v>
+        <v>1955</v>
       </c>
       <c r="H538" t="s">
-        <v>2006</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>2007</v>
+        <v>1957</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>2008</v>
+        <v>1958</v>
       </c>
       <c r="D539" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E539" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F539" t="s">
-        <v>126</v>
+        <v>19</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>2009</v>
+        <v>1959</v>
       </c>
       <c r="H539" t="s">
-        <v>2010</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>2011</v>
+        <v>1961</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>2012</v>
+        <v>1962</v>
       </c>
       <c r="D540" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E540" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F540" t="s">
-        <v>126</v>
+        <v>268</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>2013</v>
+        <v>1963</v>
       </c>
       <c r="H540" t="s">
-        <v>2014</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>2015</v>
+        <v>1965</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>2016</v>
+        <v>1966</v>
       </c>
       <c r="D541" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E541" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F541" t="s">
-        <v>126</v>
+        <v>34</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>2017</v>
+        <v>1967</v>
       </c>
       <c r="H541" t="s">
-        <v>2018</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>2019</v>
+        <v>1969</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>2020</v>
+        <v>1970</v>
       </c>
       <c r="D542" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E542" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F542" t="s">
-        <v>24</v>
+        <v>854</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>2021</v>
+        <v>1971</v>
       </c>
       <c r="H542" t="s">
-        <v>2022</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>2023</v>
+        <v>1973</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>2024</v>
+        <v>1974</v>
       </c>
       <c r="D543" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E543" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F543" t="s">
-        <v>24</v>
+        <v>268</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>2025</v>
+        <v>1975</v>
       </c>
       <c r="H543" t="s">
-        <v>2026</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>2027</v>
+        <v>1977</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>2028</v>
+        <v>1978</v>
       </c>
       <c r="D544" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E544" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F544" t="s">
-        <v>71</v>
+        <v>268</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>2029</v>
+        <v>1979</v>
       </c>
       <c r="H544" t="s">
-        <v>2030</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>2031</v>
+        <v>1981</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>2032</v>
+        <v>1982</v>
       </c>
       <c r="D545" t="s">
-        <v>459</v>
+        <v>822</v>
       </c>
       <c r="E545" t="s">
-        <v>460</v>
+        <v>823</v>
       </c>
       <c r="F545" t="s">
-        <v>71</v>
+        <v>854</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>2033</v>
+        <v>1983</v>
       </c>
       <c r="H545" t="s">
-        <v>2034</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>2035</v>
+        <v>1985</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>10</v>
+        <v>1986</v>
       </c>
       <c r="D546" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E546" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F546" t="s">
-        <v>71</v>
+        <v>854</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>2038</v>
+        <v>1987</v>
       </c>
       <c r="H546" t="s">
-        <v>2039</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>2040</v>
+        <v>1989</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>23</v>
+        <v>1990</v>
       </c>
       <c r="D547" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E547" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F547" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>45</v>
+        <v>1991</v>
       </c>
       <c r="H547" t="s">
-        <v>2041</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>2042</v>
+        <v>1993</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>28</v>
+        <v>1994</v>
       </c>
       <c r="D548" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E548" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F548" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>2043</v>
+        <v>1995</v>
       </c>
       <c r="H548" t="s">
-        <v>2044</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>2045</v>
+        <v>1997</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>33</v>
+        <v>1998</v>
       </c>
       <c r="D549" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E549" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F549" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>2046</v>
+        <v>1999</v>
       </c>
       <c r="H549" t="s">
-        <v>2047</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>2048</v>
+        <v>2001</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>38</v>
+        <v>2002</v>
       </c>
       <c r="D550" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E550" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F550" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>45</v>
+        <v>2003</v>
       </c>
       <c r="H550" t="s">
-        <v>2049</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>2050</v>
+        <v>2005</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>43</v>
+        <v>2006</v>
       </c>
       <c r="D551" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E551" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F551" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>45</v>
+        <v>2007</v>
       </c>
       <c r="H551" t="s">
-        <v>2051</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>2052</v>
+        <v>2009</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>327</v>
+        <v>2010</v>
       </c>
       <c r="D552" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E552" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F552" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>45</v>
+        <v>2011</v>
       </c>
       <c r="H552" t="s">
-        <v>2053</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>2054</v>
+        <v>2013</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>48</v>
+        <v>2014</v>
       </c>
       <c r="D553" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E553" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F553" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>2055</v>
+        <v>2015</v>
       </c>
       <c r="H553" t="s">
-        <v>2056</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>2057</v>
+        <v>2017</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>53</v>
+        <v>2018</v>
       </c>
       <c r="D554" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E554" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F554" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>45</v>
+        <v>2019</v>
       </c>
       <c r="H554" t="s">
-        <v>2058</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>2059</v>
+        <v>2021</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>57</v>
+        <v>2022</v>
       </c>
       <c r="D555" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E555" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F555" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>2060</v>
+        <v>2023</v>
       </c>
       <c r="H555" t="s">
-        <v>2061</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>2062</v>
+        <v>2025</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>61</v>
+        <v>2026</v>
       </c>
       <c r="D556" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E556" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F556" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>2063</v>
+        <v>2027</v>
       </c>
       <c r="H556" t="s">
-        <v>2064</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>2065</v>
+        <v>2029</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>66</v>
+        <v>2030</v>
       </c>
       <c r="D557" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E557" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F557" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>45</v>
+        <v>2031</v>
       </c>
       <c r="H557" t="s">
-        <v>2066</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>2067</v>
+        <v>2033</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>70</v>
+        <v>2034</v>
       </c>
       <c r="D558" t="s">
+        <v>822</v>
+      </c>
+      <c r="E558" t="s">
+        <v>823</v>
+      </c>
+      <c r="F558" t="s">
+        <v>187</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="H558" t="s">
         <v>2036</v>
-      </c>
-[...10 lines deleted...]
-        <v>2069</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>2070</v>
+        <v>2037</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>75</v>
+        <v>2038</v>
       </c>
       <c r="D559" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E559" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F559" t="s">
-        <v>34</v>
+        <v>187</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>2071</v>
+        <v>2039</v>
       </c>
       <c r="H559" t="s">
-        <v>2072</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>2073</v>
+        <v>2041</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>79</v>
+        <v>2042</v>
       </c>
       <c r="D560" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E560" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F560" t="s">
-        <v>34</v>
+        <v>187</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>2074</v>
+        <v>2043</v>
       </c>
       <c r="H560" t="s">
-        <v>2075</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>2076</v>
+        <v>2045</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>87</v>
+        <v>2046</v>
       </c>
       <c r="D561" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E561" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F561" t="s">
-        <v>24</v>
+        <v>187</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>2077</v>
+        <v>2047</v>
       </c>
       <c r="H561" t="s">
-        <v>2078</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>2079</v>
+        <v>2049</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>91</v>
+        <v>2050</v>
       </c>
       <c r="D562" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E562" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F562" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>2080</v>
+        <v>2051</v>
       </c>
       <c r="H562" t="s">
-        <v>2081</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>2082</v>
+        <v>2053</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>94</v>
+        <v>2054</v>
       </c>
       <c r="D563" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E563" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F563" t="s">
-        <v>24</v>
+        <v>288</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>45</v>
+        <v>2055</v>
       </c>
       <c r="H563" t="s">
-        <v>2083</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>2084</v>
+        <v>2057</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>98</v>
+        <v>2058</v>
       </c>
       <c r="D564" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E564" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F564" t="s">
-        <v>24</v>
+        <v>288</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>2085</v>
+        <v>2059</v>
       </c>
       <c r="H564" t="s">
-        <v>2086</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>2087</v>
+        <v>2061</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>103</v>
+        <v>2062</v>
       </c>
       <c r="D565" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E565" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F565" t="s">
-        <v>24</v>
+        <v>288</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>2088</v>
+        <v>2063</v>
       </c>
       <c r="H565" t="s">
-        <v>2089</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>2090</v>
+        <v>2065</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>108</v>
+        <v>2066</v>
       </c>
       <c r="D566" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E566" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F566" t="s">
-        <v>62</v>
+        <v>288</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>2091</v>
+        <v>2067</v>
       </c>
       <c r="H566" t="s">
-        <v>2092</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>2093</v>
+        <v>2069</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>112</v>
+        <v>2070</v>
       </c>
       <c r="D567" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E567" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F567" t="s">
-        <v>410</v>
+        <v>288</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>2094</v>
+        <v>2071</v>
       </c>
       <c r="H567" t="s">
-        <v>2095</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>2096</v>
+        <v>2073</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>116</v>
+        <v>2074</v>
       </c>
       <c r="D568" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E568" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F568" t="s">
-        <v>410</v>
+        <v>288</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>2097</v>
+        <v>2075</v>
       </c>
       <c r="H568" t="s">
-        <v>2098</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>2099</v>
+        <v>2076</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>120</v>
+        <v>2077</v>
       </c>
       <c r="D569" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E569" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F569" t="s">
-        <v>410</v>
+        <v>62</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>2100</v>
+        <v>2078</v>
       </c>
       <c r="H569" t="s">
-        <v>2101</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>2102</v>
+        <v>2080</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>538</v>
+        <v>2081</v>
       </c>
       <c r="D570" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E570" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F570" t="s">
-        <v>410</v>
+        <v>62</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>45</v>
+        <v>2082</v>
       </c>
       <c r="H570" t="s">
-        <v>2103</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>2104</v>
+        <v>2084</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>125</v>
+        <v>2085</v>
       </c>
       <c r="D571" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E571" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F571" t="s">
-        <v>410</v>
+        <v>268</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>2105</v>
+        <v>2086</v>
       </c>
       <c r="H571" t="s">
-        <v>2106</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>2107</v>
+        <v>2088</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>130</v>
+        <v>2089</v>
       </c>
       <c r="D572" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E572" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F572" t="s">
-        <v>410</v>
+        <v>268</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>2108</v>
+        <v>2090</v>
       </c>
       <c r="H572" t="s">
-        <v>2109</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2110</v>
+        <v>2092</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>134</v>
+        <v>2093</v>
       </c>
       <c r="D573" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E573" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F573" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>2111</v>
+        <v>2094</v>
       </c>
       <c r="H573" t="s">
-        <v>2112</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2113</v>
+        <v>2096</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>138</v>
+        <v>2097</v>
       </c>
       <c r="D574" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E574" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F574" t="s">
-        <v>410</v>
+        <v>330</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>2114</v>
+        <v>2098</v>
       </c>
       <c r="H574" t="s">
-        <v>2115</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>2116</v>
+        <v>2100</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>142</v>
+        <v>2101</v>
       </c>
       <c r="D575" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E575" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F575" t="s">
-        <v>24</v>
+        <v>330</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>2117</v>
+        <v>2102</v>
       </c>
       <c r="H575" t="s">
-        <v>2118</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2119</v>
+        <v>2104</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>145</v>
+        <v>2105</v>
       </c>
       <c r="D576" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E576" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F576" t="s">
-        <v>34</v>
+        <v>330</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>2120</v>
+        <v>2106</v>
       </c>
       <c r="H576" t="s">
-        <v>2121</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2122</v>
+        <v>2108</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>149</v>
+        <v>2109</v>
       </c>
       <c r="D577" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E577" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F577" t="s">
-        <v>62</v>
+        <v>330</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>45</v>
+        <v>2110</v>
       </c>
       <c r="H577" t="s">
-        <v>2123</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2124</v>
+        <v>2112</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>153</v>
+        <v>2113</v>
       </c>
       <c r="D578" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E578" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F578" t="s">
-        <v>255</v>
+        <v>330</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>2125</v>
+        <v>2114</v>
       </c>
       <c r="H578" t="s">
-        <v>2126</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2127</v>
+        <v>2116</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>157</v>
+        <v>2117</v>
       </c>
       <c r="D579" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E579" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F579" t="s">
         <v>19</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>2128</v>
+        <v>2118</v>
       </c>
       <c r="H579" t="s">
-        <v>2129</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2130</v>
+        <v>2120</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>161</v>
+        <v>2121</v>
       </c>
       <c r="D580" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E580" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F580" t="s">
-        <v>321</v>
+        <v>268</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>2131</v>
+        <v>2122</v>
       </c>
       <c r="H580" t="s">
-        <v>2132</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2133</v>
+        <v>2124</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>165</v>
+        <v>2125</v>
       </c>
       <c r="D581" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E581" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F581" t="s">
-        <v>24</v>
+        <v>268</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>2134</v>
+        <v>2126</v>
       </c>
       <c r="H581" t="s">
-        <v>2135</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2136</v>
+        <v>2128</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>169</v>
+        <v>2129</v>
       </c>
       <c r="D582" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E582" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F582" t="s">
-        <v>49</v>
+        <v>268</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>2137</v>
+        <v>2130</v>
       </c>
       <c r="H582" t="s">
-        <v>2138</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2139</v>
+        <v>2132</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>414</v>
+        <v>2133</v>
       </c>
       <c r="D583" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E583" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F583" t="s">
-        <v>182</v>
+        <v>19</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>2140</v>
+        <v>2134</v>
       </c>
       <c r="H583" t="s">
-        <v>2141</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>2142</v>
+        <v>2136</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>173</v>
+        <v>2137</v>
       </c>
       <c r="D584" t="s">
-        <v>2036</v>
+        <v>822</v>
       </c>
       <c r="E584" t="s">
-        <v>2037</v>
+        <v>823</v>
       </c>
       <c r="F584" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>2143</v>
+        <v>2138</v>
       </c>
       <c r="H584" t="s">
-        <v>2144</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>2145</v>
+        <v>2140</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>10</v>
+        <v>2141</v>
       </c>
       <c r="D585" t="s">
-        <v>2146</v>
+        <v>822</v>
       </c>
       <c r="E585" t="s">
-        <v>2147</v>
+        <v>823</v>
       </c>
       <c r="F585" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>45</v>
+        <v>2142</v>
       </c>
       <c r="H585" t="s">
-        <v>2148</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>2149</v>
+        <v>2144</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>23</v>
+        <v>2145</v>
       </c>
       <c r="D586" t="s">
+        <v>822</v>
+      </c>
+      <c r="E586" t="s">
+        <v>823</v>
+      </c>
+      <c r="F586" t="s">
+        <v>49</v>
+      </c>
+      <c r="G586" s="1" t="s">
         <v>2146</v>
       </c>
-      <c r="E586" t="s">
+      <c r="H586" t="s">
         <v>2147</v>
-      </c>
-[...7 lines deleted...]
-        <v>2150</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D587" t="s">
+        <v>822</v>
+      </c>
+      <c r="E587" t="s">
+        <v>823</v>
+      </c>
+      <c r="F587" t="s">
+        <v>71</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H587" t="s">
         <v>2151</v>
-      </c>
-[...19 lines deleted...]
-        <v>2153</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D588" t="s">
+        <v>822</v>
+      </c>
+      <c r="E588" t="s">
+        <v>823</v>
+      </c>
+      <c r="F588" t="s">
+        <v>71</v>
+      </c>
+      <c r="G588" s="1" t="s">
         <v>2154</v>
       </c>
-      <c r="B588" t="s">
-[...14 lines deleted...]
-      <c r="G588" s="1" t="s">
+      <c r="H588" t="s">
         <v>2155</v>
-      </c>
-[...1 lines deleted...]
-        <v>2156</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
         <v>2157</v>
       </c>
-      <c r="B589" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D589" t="s">
-        <v>2146</v>
+        <v>822</v>
       </c>
       <c r="E589" t="s">
-        <v>2147</v>
+        <v>823</v>
       </c>
       <c r="F589" t="s">
-        <v>182</v>
+        <v>49</v>
       </c>
       <c r="G589" s="1" t="s">
         <v>2158</v>
       </c>
       <c r="H589" t="s">
         <v>2159</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
         <v>2160</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>43</v>
+        <v>2161</v>
       </c>
       <c r="D590" t="s">
-        <v>2146</v>
+        <v>822</v>
       </c>
       <c r="E590" t="s">
-        <v>2147</v>
+        <v>823</v>
       </c>
       <c r="F590" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="H590" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>327</v>
+        <v>2165</v>
       </c>
       <c r="D591" t="s">
-        <v>2146</v>
+        <v>822</v>
       </c>
       <c r="E591" t="s">
-        <v>2147</v>
+        <v>823</v>
       </c>
       <c r="F591" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="H591" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>10</v>
+        <v>2169</v>
       </c>
       <c r="D592" t="s">
-        <v>2167</v>
+        <v>822</v>
       </c>
       <c r="E592" t="s">
-        <v>2168</v>
+        <v>823</v>
       </c>
       <c r="F592" t="s">
-        <v>2169</v>
+        <v>29</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>45</v>
+        <v>2170</v>
       </c>
       <c r="H592" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>23</v>
+        <v>2173</v>
       </c>
       <c r="D593" t="s">
-        <v>2167</v>
+        <v>822</v>
       </c>
       <c r="E593" t="s">
-        <v>2168</v>
+        <v>823</v>
       </c>
       <c r="F593" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>45</v>
+        <v>2174</v>
       </c>
       <c r="H593" t="s">
-        <v>2172</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2173</v>
+        <v>2176</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>28</v>
+        <v>2177</v>
       </c>
       <c r="D594" t="s">
-        <v>2167</v>
+        <v>822</v>
       </c>
       <c r="E594" t="s">
-        <v>2168</v>
+        <v>823</v>
       </c>
       <c r="F594" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>2174</v>
+        <v>2178</v>
       </c>
       <c r="H594" t="s">
-        <v>2175</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2176</v>
+        <v>2180</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>33</v>
+        <v>2181</v>
       </c>
       <c r="D595" t="s">
-        <v>2167</v>
+        <v>822</v>
       </c>
       <c r="E595" t="s">
-        <v>2168</v>
+        <v>823</v>
+      </c>
+      <c r="F595" t="s">
+        <v>121</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>2177</v>
+        <v>2182</v>
       </c>
       <c r="H595" t="s">
-        <v>2178</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2179</v>
+        <v>2184</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>38</v>
+        <v>2185</v>
       </c>
       <c r="D596" t="s">
-        <v>2167</v>
+        <v>822</v>
       </c>
       <c r="E596" t="s">
-        <v>2168</v>
+        <v>823</v>
       </c>
       <c r="F596" t="s">
-        <v>368</v>
+        <v>268</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>2180</v>
+        <v>2186</v>
       </c>
       <c r="H596" t="s">
-        <v>2181</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2182</v>
+        <v>2188</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>43</v>
+        <v>2189</v>
       </c>
       <c r="D597" t="s">
-        <v>2167</v>
+        <v>822</v>
       </c>
       <c r="E597" t="s">
-        <v>2168</v>
+        <v>823</v>
       </c>
       <c r="F597" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>2183</v>
+        <v>2190</v>
       </c>
       <c r="H597" t="s">
-        <v>2184</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2185</v>
+        <v>2192</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>327</v>
+        <v>2193</v>
       </c>
       <c r="D598" t="s">
-        <v>2167</v>
+        <v>822</v>
       </c>
       <c r="E598" t="s">
-        <v>2168</v>
+        <v>823</v>
       </c>
       <c r="F598" t="s">
-        <v>198</v>
+        <v>29</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>45</v>
+        <v>2194</v>
       </c>
       <c r="H598" t="s">
-        <v>2186</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2187</v>
+        <v>2196</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>48</v>
+        <v>2197</v>
       </c>
       <c r="D599" t="s">
-        <v>2167</v>
+        <v>822</v>
       </c>
       <c r="E599" t="s">
-        <v>2168</v>
+        <v>823</v>
       </c>
       <c r="F599" t="s">
-        <v>62</v>
+        <v>131</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>2188</v>
+        <v>2198</v>
       </c>
       <c r="H599" t="s">
-        <v>2189</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2190</v>
+        <v>2200</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>53</v>
+        <v>2201</v>
       </c>
       <c r="D600" t="s">
-        <v>2167</v>
+        <v>822</v>
       </c>
       <c r="E600" t="s">
-        <v>2168</v>
+        <v>823</v>
       </c>
       <c r="F600" t="s">
-        <v>334</v>
+        <v>131</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>2191</v>
+        <v>2202</v>
       </c>
       <c r="H600" t="s">
-        <v>2192</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2193</v>
+        <v>2204</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>57</v>
+        <v>2205</v>
       </c>
       <c r="D601" t="s">
-        <v>2167</v>
+        <v>822</v>
       </c>
       <c r="E601" t="s">
-        <v>2168</v>
+        <v>823</v>
       </c>
       <c r="F601" t="s">
-        <v>39</v>
+        <v>131</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>2194</v>
+        <v>2206</v>
       </c>
       <c r="H601" t="s">
-        <v>2195</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2196</v>
+        <v>2208</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>61</v>
+        <v>2209</v>
       </c>
       <c r="D602" t="s">
-        <v>2167</v>
+        <v>822</v>
       </c>
       <c r="E602" t="s">
-        <v>2168</v>
+        <v>823</v>
       </c>
       <c r="F602" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>2197</v>
+        <v>2210</v>
       </c>
       <c r="H602" t="s">
-        <v>2198</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2199</v>
+        <v>2212</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>75</v>
+        <v>2213</v>
       </c>
       <c r="D603" t="s">
-        <v>2167</v>
+        <v>822</v>
       </c>
       <c r="E603" t="s">
-        <v>2168</v>
+        <v>823</v>
       </c>
       <c r="F603" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>2200</v>
+        <v>2214</v>
       </c>
       <c r="H603" t="s">
-        <v>2201</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2202</v>
+        <v>2216</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>10</v>
+        <v>2217</v>
       </c>
       <c r="D604" t="s">
-        <v>2203</v>
+        <v>822</v>
       </c>
       <c r="E604" t="s">
-        <v>2204</v>
+        <v>823</v>
       </c>
       <c r="F604" t="s">
-        <v>71</v>
+        <v>131</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>2205</v>
+        <v>2218</v>
       </c>
       <c r="H604" t="s">
-        <v>2206</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2207</v>
+        <v>2220</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>28</v>
+        <v>2221</v>
       </c>
       <c r="D605" t="s">
-        <v>2203</v>
+        <v>822</v>
       </c>
       <c r="E605" t="s">
-        <v>2204</v>
+        <v>823</v>
       </c>
       <c r="F605" t="s">
-        <v>29</v>
+        <v>288</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>2208</v>
+        <v>2222</v>
       </c>
       <c r="H605" t="s">
-        <v>2209</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>2210</v>
+        <v>2224</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>10</v>
+        <v>2225</v>
       </c>
       <c r="D606" t="s">
-        <v>2211</v>
+        <v>822</v>
       </c>
       <c r="E606" t="s">
-        <v>2212</v>
+        <v>823</v>
       </c>
       <c r="F606" t="s">
-        <v>71</v>
+        <v>288</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>2213</v>
+        <v>2226</v>
       </c>
       <c r="H606" t="s">
-        <v>2214</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2215</v>
+        <v>2228</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>10</v>
+        <v>2229</v>
       </c>
       <c r="D607" t="s">
-        <v>2216</v>
+        <v>822</v>
       </c>
       <c r="E607" t="s">
-        <v>2217</v>
+        <v>823</v>
       </c>
       <c r="F607" t="s">
-        <v>19</v>
+        <v>288</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>2218</v>
+        <v>2230</v>
       </c>
       <c r="H607" t="s">
-        <v>2219</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2220</v>
+        <v>2232</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>48</v>
+        <v>2233</v>
       </c>
       <c r="D608" t="s">
-        <v>2221</v>
+        <v>822</v>
       </c>
       <c r="E608" t="s">
-        <v>2222</v>
+        <v>823</v>
       </c>
       <c r="F608" t="s">
-        <v>2223</v>
+        <v>288</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>45</v>
+        <v>2234</v>
       </c>
       <c r="H608" t="s">
-        <v>2224</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2225</v>
+        <v>2236</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>53</v>
+        <v>2237</v>
       </c>
       <c r="D609" t="s">
-        <v>2221</v>
+        <v>822</v>
       </c>
       <c r="E609" t="s">
-        <v>2222</v>
+        <v>823</v>
       </c>
       <c r="F609" t="s">
-        <v>2223</v>
+        <v>104</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>2226</v>
+        <v>2238</v>
       </c>
       <c r="H609" t="s">
-        <v>2227</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2228</v>
+        <v>2240</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>10</v>
+        <v>2241</v>
       </c>
       <c r="D610" t="s">
-        <v>2229</v>
+        <v>822</v>
       </c>
       <c r="E610" t="s">
-        <v>2230</v>
+        <v>823</v>
       </c>
       <c r="F610" t="s">
-        <v>2223</v>
+        <v>104</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>45</v>
+        <v>2242</v>
       </c>
       <c r="H610" t="s">
-        <v>2231</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2232</v>
+        <v>2244</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>23</v>
+        <v>2245</v>
       </c>
       <c r="D611" t="s">
-        <v>2229</v>
+        <v>822</v>
       </c>
       <c r="E611" t="s">
-        <v>2230</v>
+        <v>823</v>
       </c>
       <c r="F611" t="s">
-        <v>2223</v>
+        <v>62</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>2233</v>
+        <v>2246</v>
       </c>
       <c r="H611" t="s">
-        <v>2234</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2235</v>
+        <v>2248</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>28</v>
+        <v>2249</v>
       </c>
       <c r="D612" t="s">
-        <v>2229</v>
+        <v>822</v>
       </c>
       <c r="E612" t="s">
-        <v>2230</v>
+        <v>823</v>
       </c>
       <c r="F612" t="s">
-        <v>2223</v>
+        <v>62</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>2236</v>
+        <v>2250</v>
       </c>
       <c r="H612" t="s">
-        <v>2237</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2238</v>
+        <v>2252</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>33</v>
+        <v>2253</v>
       </c>
       <c r="D613" t="s">
-        <v>2229</v>
+        <v>822</v>
       </c>
       <c r="E613" t="s">
-        <v>2230</v>
+        <v>823</v>
       </c>
       <c r="F613" t="s">
-        <v>2223</v>
+        <v>62</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>2239</v>
+        <v>2254</v>
       </c>
       <c r="H613" t="s">
-        <v>2240</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2241</v>
+        <v>2256</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>10</v>
+        <v>2257</v>
       </c>
       <c r="D614" t="s">
-        <v>2229</v>
+        <v>822</v>
       </c>
       <c r="E614" t="s">
-        <v>2242</v>
+        <v>823</v>
       </c>
       <c r="F614" t="s">
-        <v>2223</v>
+        <v>62</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>2243</v>
+        <v>2258</v>
       </c>
       <c r="H614" t="s">
-        <v>2244</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2245</v>
+        <v>2260</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>23</v>
+        <v>2261</v>
       </c>
       <c r="D615" t="s">
-        <v>2229</v>
+        <v>822</v>
       </c>
       <c r="E615" t="s">
-        <v>2242</v>
+        <v>823</v>
       </c>
       <c r="F615" t="s">
-        <v>2223</v>
+        <v>104</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>2246</v>
+        <v>2262</v>
       </c>
       <c r="H615" t="s">
-        <v>2247</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2248</v>
+        <v>2264</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D616" t="s">
+        <v>822</v>
+      </c>
+      <c r="E616" t="s">
+        <v>823</v>
+      </c>
+      <c r="F616" t="s">
+        <v>854</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D617" t="s">
+        <v>822</v>
+      </c>
+      <c r="E617" t="s">
+        <v>823</v>
+      </c>
+      <c r="F617" t="s">
+        <v>854</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D618" t="s">
+        <v>822</v>
+      </c>
+      <c r="E618" t="s">
+        <v>823</v>
+      </c>
+      <c r="F618" t="s">
+        <v>104</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D619" t="s">
+        <v>822</v>
+      </c>
+      <c r="E619" t="s">
+        <v>823</v>
+      </c>
+      <c r="F619" t="s">
+        <v>104</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D620" t="s">
+        <v>822</v>
+      </c>
+      <c r="E620" t="s">
+        <v>823</v>
+      </c>
+      <c r="F620" t="s">
+        <v>71</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D621" t="s">
+        <v>822</v>
+      </c>
+      <c r="E621" t="s">
+        <v>823</v>
+      </c>
+      <c r="F621" t="s">
+        <v>71</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D622" t="s">
+        <v>822</v>
+      </c>
+      <c r="E622" t="s">
+        <v>823</v>
+      </c>
+      <c r="F622" t="s">
+        <v>268</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D623" t="s">
+        <v>822</v>
+      </c>
+      <c r="E623" t="s">
+        <v>823</v>
+      </c>
+      <c r="F623" t="s">
+        <v>268</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D624" t="s">
+        <v>822</v>
+      </c>
+      <c r="E624" t="s">
+        <v>823</v>
+      </c>
+      <c r="F624" t="s">
+        <v>71</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D625" t="s">
+        <v>822</v>
+      </c>
+      <c r="E625" t="s">
+        <v>823</v>
+      </c>
+      <c r="F625" t="s">
+        <v>71</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D626" t="s">
+        <v>822</v>
+      </c>
+      <c r="E626" t="s">
+        <v>823</v>
+      </c>
+      <c r="F626" t="s">
+        <v>71</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D627" t="s">
+        <v>822</v>
+      </c>
+      <c r="E627" t="s">
+        <v>823</v>
+      </c>
+      <c r="F627" t="s">
+        <v>49</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D628" t="s">
+        <v>822</v>
+      </c>
+      <c r="E628" t="s">
+        <v>823</v>
+      </c>
+      <c r="F628" t="s">
+        <v>121</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D629" t="s">
+        <v>822</v>
+      </c>
+      <c r="E629" t="s">
+        <v>823</v>
+      </c>
+      <c r="F629" t="s">
+        <v>49</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D630" t="s">
+        <v>822</v>
+      </c>
+      <c r="E630" t="s">
+        <v>823</v>
+      </c>
+      <c r="F630" t="s">
+        <v>49</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D631" t="s">
+        <v>822</v>
+      </c>
+      <c r="E631" t="s">
+        <v>823</v>
+      </c>
+      <c r="F631" t="s">
+        <v>49</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D632" t="s">
+        <v>822</v>
+      </c>
+      <c r="E632" t="s">
+        <v>823</v>
+      </c>
+      <c r="F632" t="s">
+        <v>854</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D633" t="s">
+        <v>822</v>
+      </c>
+      <c r="E633" t="s">
+        <v>823</v>
+      </c>
+      <c r="F633" t="s">
+        <v>121</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D634" t="s">
+        <v>822</v>
+      </c>
+      <c r="E634" t="s">
+        <v>823</v>
+      </c>
+      <c r="F634" t="s">
+        <v>71</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D635" t="s">
+        <v>822</v>
+      </c>
+      <c r="E635" t="s">
+        <v>823</v>
+      </c>
+      <c r="F635" t="s">
+        <v>268</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D636" t="s">
+        <v>822</v>
+      </c>
+      <c r="E636" t="s">
+        <v>823</v>
+      </c>
+      <c r="F636" t="s">
+        <v>24</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D637" t="s">
+        <v>822</v>
+      </c>
+      <c r="E637" t="s">
+        <v>823</v>
+      </c>
+      <c r="F637" t="s">
+        <v>288</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="H637" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D638" t="s">
+        <v>822</v>
+      </c>
+      <c r="E638" t="s">
+        <v>823</v>
+      </c>
+      <c r="F638" t="s">
+        <v>854</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D639" t="s">
+        <v>822</v>
+      </c>
+      <c r="E639" t="s">
+        <v>823</v>
+      </c>
+      <c r="F639" t="s">
+        <v>288</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D640" t="s">
+        <v>822</v>
+      </c>
+      <c r="E640" t="s">
+        <v>823</v>
+      </c>
+      <c r="F640" t="s">
+        <v>288</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D641" t="s">
+        <v>822</v>
+      </c>
+      <c r="E641" t="s">
+        <v>823</v>
+      </c>
+      <c r="F641" t="s">
+        <v>19</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D642" t="s">
+        <v>822</v>
+      </c>
+      <c r="E642" t="s">
+        <v>823</v>
+      </c>
+      <c r="F642" t="s">
+        <v>49</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D643" t="s">
+        <v>822</v>
+      </c>
+      <c r="E643" t="s">
+        <v>823</v>
+      </c>
+      <c r="F643" t="s">
+        <v>49</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D644" t="s">
+        <v>822</v>
+      </c>
+      <c r="E644" t="s">
+        <v>823</v>
+      </c>
+      <c r="F644" t="s">
+        <v>49</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D645" t="s">
+        <v>822</v>
+      </c>
+      <c r="E645" t="s">
+        <v>823</v>
+      </c>
+      <c r="F645" t="s">
+        <v>49</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D646" t="s">
+        <v>822</v>
+      </c>
+      <c r="E646" t="s">
+        <v>823</v>
+      </c>
+      <c r="F646" t="s">
+        <v>126</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D647" t="s">
+        <v>822</v>
+      </c>
+      <c r="E647" t="s">
+        <v>823</v>
+      </c>
+      <c r="F647" t="s">
+        <v>71</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D648" t="s">
+        <v>822</v>
+      </c>
+      <c r="E648" t="s">
+        <v>823</v>
+      </c>
+      <c r="F648" t="s">
+        <v>71</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D649" t="s">
+        <v>822</v>
+      </c>
+      <c r="E649" t="s">
+        <v>823</v>
+      </c>
+      <c r="F649" t="s">
+        <v>854</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D650" t="s">
+        <v>822</v>
+      </c>
+      <c r="E650" t="s">
+        <v>823</v>
+      </c>
+      <c r="F650" t="s">
+        <v>854</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D651" t="s">
+        <v>822</v>
+      </c>
+      <c r="E651" t="s">
+        <v>823</v>
+      </c>
+      <c r="F651" t="s">
+        <v>29</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D652" t="s">
+        <v>822</v>
+      </c>
+      <c r="E652" t="s">
+        <v>823</v>
+      </c>
+      <c r="F652" t="s">
+        <v>187</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D653" t="s">
+        <v>822</v>
+      </c>
+      <c r="E653" t="s">
+        <v>823</v>
+      </c>
+      <c r="F653" t="s">
+        <v>268</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D654" t="s">
+        <v>822</v>
+      </c>
+      <c r="E654" t="s">
+        <v>823</v>
+      </c>
+      <c r="F654" t="s">
+        <v>268</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D655" t="s">
+        <v>822</v>
+      </c>
+      <c r="E655" t="s">
+        <v>823</v>
+      </c>
+      <c r="F655" t="s">
+        <v>39</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D656" t="s">
+        <v>822</v>
+      </c>
+      <c r="E656" t="s">
+        <v>823</v>
+      </c>
+      <c r="F656" t="s">
+        <v>34</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2426</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D657" t="s">
+        <v>822</v>
+      </c>
+      <c r="E657" t="s">
+        <v>823</v>
+      </c>
+      <c r="F657" t="s">
+        <v>34</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D658" t="s">
+        <v>822</v>
+      </c>
+      <c r="E658" t="s">
+        <v>823</v>
+      </c>
+      <c r="F658" t="s">
+        <v>34</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D659" t="s">
+        <v>822</v>
+      </c>
+      <c r="E659" t="s">
+        <v>823</v>
+      </c>
+      <c r="F659" t="s">
+        <v>24</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2437</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D660" t="s">
+        <v>822</v>
+      </c>
+      <c r="E660" t="s">
+        <v>823</v>
+      </c>
+      <c r="F660" t="s">
+        <v>34</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D661" t="s">
+        <v>822</v>
+      </c>
+      <c r="E661" t="s">
+        <v>823</v>
+      </c>
+      <c r="F661" t="s">
+        <v>34</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D662" t="s">
+        <v>822</v>
+      </c>
+      <c r="E662" t="s">
+        <v>823</v>
+      </c>
+      <c r="F662" t="s">
+        <v>131</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D663" t="s">
+        <v>822</v>
+      </c>
+      <c r="E663" t="s">
+        <v>823</v>
+      </c>
+      <c r="F663" t="s">
+        <v>131</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D664" t="s">
+        <v>822</v>
+      </c>
+      <c r="E664" t="s">
+        <v>823</v>
+      </c>
+      <c r="F664" t="s">
+        <v>131</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D665" t="s">
+        <v>822</v>
+      </c>
+      <c r="E665" t="s">
+        <v>823</v>
+      </c>
+      <c r="F665" t="s">
+        <v>131</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D666" t="s">
+        <v>822</v>
+      </c>
+      <c r="E666" t="s">
+        <v>823</v>
+      </c>
+      <c r="F666" t="s">
+        <v>268</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D667" t="s">
+        <v>822</v>
+      </c>
+      <c r="E667" t="s">
+        <v>823</v>
+      </c>
+      <c r="F667" t="s">
+        <v>268</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D668" t="s">
+        <v>822</v>
+      </c>
+      <c r="E668" t="s">
+        <v>823</v>
+      </c>
+      <c r="F668" t="s">
+        <v>268</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2474</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D669" t="s">
+        <v>822</v>
+      </c>
+      <c r="E669" t="s">
+        <v>823</v>
+      </c>
+      <c r="F669" t="s">
+        <v>268</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D670" t="s">
+        <v>822</v>
+      </c>
+      <c r="E670" t="s">
+        <v>823</v>
+      </c>
+      <c r="F670" t="s">
+        <v>39</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D671" t="s">
+        <v>822</v>
+      </c>
+      <c r="E671" t="s">
+        <v>823</v>
+      </c>
+      <c r="F671" t="s">
+        <v>24</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D672" t="s">
+        <v>822</v>
+      </c>
+      <c r="E672" t="s">
+        <v>823</v>
+      </c>
+      <c r="F672" t="s">
+        <v>24</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D673" t="s">
+        <v>822</v>
+      </c>
+      <c r="E673" t="s">
+        <v>823</v>
+      </c>
+      <c r="F673" t="s">
+        <v>49</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D674" t="s">
+        <v>822</v>
+      </c>
+      <c r="E674" t="s">
+        <v>823</v>
+      </c>
+      <c r="F674" t="s">
+        <v>71</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D675" t="s">
+        <v>822</v>
+      </c>
+      <c r="E675" t="s">
+        <v>823</v>
+      </c>
+      <c r="F675" t="s">
+        <v>71</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2501</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D676" t="s">
+        <v>822</v>
+      </c>
+      <c r="E676" t="s">
+        <v>823</v>
+      </c>
+      <c r="F676" t="s">
+        <v>71</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D677" t="s">
+        <v>822</v>
+      </c>
+      <c r="E677" t="s">
+        <v>823</v>
+      </c>
+      <c r="F677" t="s">
+        <v>330</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D678" t="s">
+        <v>822</v>
+      </c>
+      <c r="E678" t="s">
+        <v>823</v>
+      </c>
+      <c r="F678" t="s">
+        <v>330</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D679" t="s">
+        <v>822</v>
+      </c>
+      <c r="E679" t="s">
+        <v>823</v>
+      </c>
+      <c r="F679" t="s">
+        <v>330</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D680" t="s">
+        <v>822</v>
+      </c>
+      <c r="E680" t="s">
+        <v>823</v>
+      </c>
+      <c r="F680" t="s">
+        <v>330</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D681" t="s">
+        <v>822</v>
+      </c>
+      <c r="E681" t="s">
+        <v>823</v>
+      </c>
+      <c r="F681" t="s">
+        <v>126</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D682" t="s">
+        <v>822</v>
+      </c>
+      <c r="E682" t="s">
+        <v>823</v>
+      </c>
+      <c r="F682" t="s">
+        <v>854</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D683" t="s">
+        <v>822</v>
+      </c>
+      <c r="E683" t="s">
+        <v>823</v>
+      </c>
+      <c r="F683" t="s">
+        <v>39</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D684" t="s">
+        <v>822</v>
+      </c>
+      <c r="E684" t="s">
+        <v>823</v>
+      </c>
+      <c r="F684" t="s">
+        <v>39</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D685" t="s">
+        <v>822</v>
+      </c>
+      <c r="E685" t="s">
+        <v>823</v>
+      </c>
+      <c r="F685" t="s">
+        <v>121</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D686" t="s">
+        <v>822</v>
+      </c>
+      <c r="E686" t="s">
+        <v>823</v>
+      </c>
+      <c r="F686" t="s">
+        <v>71</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D687" t="s">
+        <v>822</v>
+      </c>
+      <c r="E687" t="s">
+        <v>823</v>
+      </c>
+      <c r="F687" t="s">
+        <v>24</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D688" t="s">
+        <v>822</v>
+      </c>
+      <c r="E688" t="s">
+        <v>823</v>
+      </c>
+      <c r="F688" t="s">
+        <v>24</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D689" t="s">
+        <v>822</v>
+      </c>
+      <c r="E689" t="s">
+        <v>823</v>
+      </c>
+      <c r="F689" t="s">
+        <v>854</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D690" t="s">
+        <v>822</v>
+      </c>
+      <c r="E690" t="s">
+        <v>823</v>
+      </c>
+      <c r="F690" t="s">
+        <v>305</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D691" t="s">
+        <v>822</v>
+      </c>
+      <c r="E691" t="s">
+        <v>823</v>
+      </c>
+      <c r="F691" t="s">
+        <v>49</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D692" t="s">
+        <v>822</v>
+      </c>
+      <c r="E692" t="s">
+        <v>823</v>
+      </c>
+      <c r="F692" t="s">
+        <v>49</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D693" t="s">
+        <v>822</v>
+      </c>
+      <c r="E693" t="s">
+        <v>823</v>
+      </c>
+      <c r="F693" t="s">
+        <v>49</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D694" t="s">
+        <v>822</v>
+      </c>
+      <c r="E694" t="s">
+        <v>823</v>
+      </c>
+      <c r="F694" t="s">
+        <v>49</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D695" t="s">
+        <v>822</v>
+      </c>
+      <c r="E695" t="s">
+        <v>823</v>
+      </c>
+      <c r="F695" t="s">
+        <v>49</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D696" t="s">
+        <v>822</v>
+      </c>
+      <c r="E696" t="s">
+        <v>823</v>
+      </c>
+      <c r="F696" t="s">
+        <v>854</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D697" t="s">
+        <v>822</v>
+      </c>
+      <c r="E697" t="s">
+        <v>823</v>
+      </c>
+      <c r="F697" t="s">
+        <v>854</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D698" t="s">
+        <v>822</v>
+      </c>
+      <c r="E698" t="s">
+        <v>823</v>
+      </c>
+      <c r="F698" t="s">
+        <v>854</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D699" t="s">
+        <v>822</v>
+      </c>
+      <c r="E699" t="s">
+        <v>823</v>
+      </c>
+      <c r="F699" t="s">
+        <v>854</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D700" t="s">
+        <v>822</v>
+      </c>
+      <c r="E700" t="s">
+        <v>823</v>
+      </c>
+      <c r="F700" t="s">
+        <v>29</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D701" t="s">
+        <v>822</v>
+      </c>
+      <c r="E701" t="s">
+        <v>823</v>
+      </c>
+      <c r="F701" t="s">
+        <v>62</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D702" t="s">
+        <v>822</v>
+      </c>
+      <c r="E702" t="s">
+        <v>823</v>
+      </c>
+      <c r="F702" t="s">
+        <v>62</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D703" t="s">
+        <v>822</v>
+      </c>
+      <c r="E703" t="s">
+        <v>823</v>
+      </c>
+      <c r="F703" t="s">
+        <v>62</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D704" t="s">
+        <v>822</v>
+      </c>
+      <c r="E704" t="s">
+        <v>823</v>
+      </c>
+      <c r="F704" t="s">
+        <v>62</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D705" t="s">
+        <v>822</v>
+      </c>
+      <c r="E705" t="s">
+        <v>823</v>
+      </c>
+      <c r="F705" t="s">
+        <v>288</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D706" t="s">
+        <v>822</v>
+      </c>
+      <c r="E706" t="s">
+        <v>823</v>
+      </c>
+      <c r="F706" t="s">
+        <v>288</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D707" t="s">
+        <v>822</v>
+      </c>
+      <c r="E707" t="s">
+        <v>823</v>
+      </c>
+      <c r="F707" t="s">
+        <v>288</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D708" t="s">
+        <v>822</v>
+      </c>
+      <c r="E708" t="s">
+        <v>823</v>
+      </c>
+      <c r="F708" t="s">
+        <v>288</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D709" t="s">
+        <v>822</v>
+      </c>
+      <c r="E709" t="s">
+        <v>823</v>
+      </c>
+      <c r="F709" t="s">
+        <v>268</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D710" t="s">
+        <v>822</v>
+      </c>
+      <c r="E710" t="s">
+        <v>823</v>
+      </c>
+      <c r="F710" t="s">
+        <v>268</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D711" t="s">
+        <v>822</v>
+      </c>
+      <c r="E711" t="s">
+        <v>823</v>
+      </c>
+      <c r="F711" t="s">
+        <v>71</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D712" t="s">
+        <v>822</v>
+      </c>
+      <c r="E712" t="s">
+        <v>823</v>
+      </c>
+      <c r="F712" t="s">
+        <v>71</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D713" t="s">
+        <v>822</v>
+      </c>
+      <c r="E713" t="s">
+        <v>823</v>
+      </c>
+      <c r="F713" t="s">
+        <v>71</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D714" t="s">
+        <v>822</v>
+      </c>
+      <c r="E714" t="s">
+        <v>823</v>
+      </c>
+      <c r="F714" t="s">
+        <v>39</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D715" t="s">
+        <v>822</v>
+      </c>
+      <c r="E715" t="s">
+        <v>823</v>
+      </c>
+      <c r="F715" t="s">
+        <v>49</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D716" t="s">
+        <v>822</v>
+      </c>
+      <c r="E716" t="s">
+        <v>823</v>
+      </c>
+      <c r="F716" t="s">
+        <v>131</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D717" t="s">
+        <v>822</v>
+      </c>
+      <c r="E717" t="s">
+        <v>823</v>
+      </c>
+      <c r="F717" t="s">
+        <v>131</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D718" t="s">
+        <v>822</v>
+      </c>
+      <c r="E718" t="s">
+        <v>823</v>
+      </c>
+      <c r="F718" t="s">
+        <v>131</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D719" t="s">
+        <v>822</v>
+      </c>
+      <c r="E719" t="s">
+        <v>823</v>
+      </c>
+      <c r="F719" t="s">
+        <v>104</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D720" t="s">
+        <v>822</v>
+      </c>
+      <c r="E720" t="s">
+        <v>823</v>
+      </c>
+      <c r="F720" t="s">
+        <v>268</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D721" t="s">
+        <v>822</v>
+      </c>
+      <c r="E721" t="s">
+        <v>823</v>
+      </c>
+      <c r="F721" t="s">
+        <v>104</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D722" t="s">
+        <v>822</v>
+      </c>
+      <c r="E722" t="s">
+        <v>823</v>
+      </c>
+      <c r="F722" t="s">
+        <v>104</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D723" t="s">
+        <v>822</v>
+      </c>
+      <c r="E723" t="s">
+        <v>823</v>
+      </c>
+      <c r="F723" t="s">
+        <v>854</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D724" t="s">
+        <v>822</v>
+      </c>
+      <c r="E724" t="s">
+        <v>823</v>
+      </c>
+      <c r="F724" t="s">
+        <v>71</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D725" t="s">
+        <v>822</v>
+      </c>
+      <c r="E725" t="s">
+        <v>823</v>
+      </c>
+      <c r="F725" t="s">
+        <v>104</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D726" t="s">
+        <v>822</v>
+      </c>
+      <c r="E726" t="s">
+        <v>823</v>
+      </c>
+      <c r="F726" t="s">
+        <v>39</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D727" t="s">
+        <v>822</v>
+      </c>
+      <c r="E727" t="s">
+        <v>823</v>
+      </c>
+      <c r="F727" t="s">
+        <v>126</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D728" t="s">
+        <v>822</v>
+      </c>
+      <c r="E728" t="s">
+        <v>823</v>
+      </c>
+      <c r="F728" t="s">
+        <v>126</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D729" t="s">
+        <v>822</v>
+      </c>
+      <c r="E729" t="s">
+        <v>823</v>
+      </c>
+      <c r="F729" t="s">
+        <v>268</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D730" t="s">
+        <v>822</v>
+      </c>
+      <c r="E730" t="s">
+        <v>823</v>
+      </c>
+      <c r="F730" t="s">
+        <v>268</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D731" t="s">
+        <v>822</v>
+      </c>
+      <c r="E731" t="s">
+        <v>823</v>
+      </c>
+      <c r="F731" t="s">
+        <v>268</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D732" t="s">
+        <v>822</v>
+      </c>
+      <c r="E732" t="s">
+        <v>823</v>
+      </c>
+      <c r="F732" t="s">
+        <v>268</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D733" t="s">
+        <v>822</v>
+      </c>
+      <c r="E733" t="s">
+        <v>823</v>
+      </c>
+      <c r="F733" t="s">
+        <v>29</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2734</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2735</v>
+      </c>
+      <c r="D734" t="s">
+        <v>822</v>
+      </c>
+      <c r="E734" t="s">
+        <v>823</v>
+      </c>
+      <c r="F734" t="s">
+        <v>131</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D735" t="s">
+        <v>822</v>
+      </c>
+      <c r="E735" t="s">
+        <v>823</v>
+      </c>
+      <c r="F735" t="s">
+        <v>131</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D736" t="s">
+        <v>822</v>
+      </c>
+      <c r="E736" t="s">
+        <v>823</v>
+      </c>
+      <c r="F736" t="s">
+        <v>131</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D737" t="s">
+        <v>822</v>
+      </c>
+      <c r="E737" t="s">
+        <v>823</v>
+      </c>
+      <c r="F737" t="s">
+        <v>24</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D738" t="s">
+        <v>822</v>
+      </c>
+      <c r="E738" t="s">
+        <v>823</v>
+      </c>
+      <c r="F738" t="s">
+        <v>24</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D739" t="s">
+        <v>822</v>
+      </c>
+      <c r="E739" t="s">
+        <v>823</v>
+      </c>
+      <c r="F739" t="s">
+        <v>288</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D740" t="s">
+        <v>822</v>
+      </c>
+      <c r="E740" t="s">
+        <v>823</v>
+      </c>
+      <c r="F740" t="s">
+        <v>288</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D741" t="s">
+        <v>822</v>
+      </c>
+      <c r="E741" t="s">
+        <v>823</v>
+      </c>
+      <c r="F741" t="s">
+        <v>288</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D742" t="s">
+        <v>822</v>
+      </c>
+      <c r="E742" t="s">
+        <v>823</v>
+      </c>
+      <c r="F742" t="s">
+        <v>288</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D743" t="s">
+        <v>822</v>
+      </c>
+      <c r="E743" t="s">
+        <v>823</v>
+      </c>
+      <c r="F743" t="s">
+        <v>24</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D744" t="s">
+        <v>822</v>
+      </c>
+      <c r="E744" t="s">
+        <v>823</v>
+      </c>
+      <c r="F744" t="s">
+        <v>854</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D745" t="s">
+        <v>822</v>
+      </c>
+      <c r="E745" t="s">
+        <v>823</v>
+      </c>
+      <c r="F745" t="s">
+        <v>854</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D746" t="s">
+        <v>822</v>
+      </c>
+      <c r="E746" t="s">
+        <v>823</v>
+      </c>
+      <c r="F746" t="s">
+        <v>854</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D747" t="s">
+        <v>822</v>
+      </c>
+      <c r="E747" t="s">
+        <v>823</v>
+      </c>
+      <c r="F747" t="s">
+        <v>854</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D748" t="s">
+        <v>822</v>
+      </c>
+      <c r="E748" t="s">
+        <v>823</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D749" t="s">
+        <v>822</v>
+      </c>
+      <c r="E749" t="s">
+        <v>823</v>
+      </c>
+      <c r="F749" t="s">
+        <v>131</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D750" t="s">
+        <v>822</v>
+      </c>
+      <c r="E750" t="s">
+        <v>823</v>
+      </c>
+      <c r="F750" t="s">
+        <v>49</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D751" t="s">
+        <v>822</v>
+      </c>
+      <c r="E751" t="s">
+        <v>823</v>
+      </c>
+      <c r="F751" t="s">
+        <v>49</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D752" t="s">
+        <v>822</v>
+      </c>
+      <c r="E752" t="s">
+        <v>823</v>
+      </c>
+      <c r="F752" t="s">
+        <v>268</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D753" t="s">
+        <v>822</v>
+      </c>
+      <c r="E753" t="s">
+        <v>823</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D754" t="s">
+        <v>822</v>
+      </c>
+      <c r="E754" t="s">
+        <v>823</v>
+      </c>
+      <c r="F754" t="s">
+        <v>268</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D755" t="s">
+        <v>822</v>
+      </c>
+      <c r="E755" t="s">
+        <v>823</v>
+      </c>
+      <c r="F755" t="s">
+        <v>49</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D756" t="s">
+        <v>822</v>
+      </c>
+      <c r="E756" t="s">
+        <v>823</v>
+      </c>
+      <c r="F756" t="s">
+        <v>29</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D757" t="s">
+        <v>822</v>
+      </c>
+      <c r="E757" t="s">
+        <v>823</v>
+      </c>
+      <c r="F757" t="s">
+        <v>49</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D758" t="s">
+        <v>822</v>
+      </c>
+      <c r="E758" t="s">
+        <v>823</v>
+      </c>
+      <c r="F758" t="s">
+        <v>71</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D759" t="s">
+        <v>822</v>
+      </c>
+      <c r="E759" t="s">
+        <v>823</v>
+      </c>
+      <c r="F759" t="s">
+        <v>71</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2835</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D760" t="s">
+        <v>822</v>
+      </c>
+      <c r="E760" t="s">
+        <v>823</v>
+      </c>
+      <c r="F760" t="s">
+        <v>71</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D761" t="s">
+        <v>822</v>
+      </c>
+      <c r="E761" t="s">
+        <v>823</v>
+      </c>
+      <c r="F761" t="s">
+        <v>71</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D762" t="s">
+        <v>822</v>
+      </c>
+      <c r="E762" t="s">
+        <v>823</v>
+      </c>
+      <c r="F762" t="s">
+        <v>288</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2849</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D763" t="s">
+        <v>822</v>
+      </c>
+      <c r="E763" t="s">
+        <v>823</v>
+      </c>
+      <c r="F763" t="s">
+        <v>288</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D764" t="s">
+        <v>822</v>
+      </c>
+      <c r="E764" t="s">
+        <v>823</v>
+      </c>
+      <c r="F764" t="s">
+        <v>288</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D765" t="s">
+        <v>822</v>
+      </c>
+      <c r="E765" t="s">
+        <v>823</v>
+      </c>
+      <c r="F765" t="s">
+        <v>330</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D766" t="s">
+        <v>822</v>
+      </c>
+      <c r="E766" t="s">
+        <v>823</v>
+      </c>
+      <c r="F766" t="s">
+        <v>330</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D767" t="s">
+        <v>822</v>
+      </c>
+      <c r="E767" t="s">
+        <v>823</v>
+      </c>
+      <c r="F767" t="s">
+        <v>330</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D768" t="s">
+        <v>822</v>
+      </c>
+      <c r="E768" t="s">
+        <v>823</v>
+      </c>
+      <c r="F768" t="s">
+        <v>330</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>2873</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D769" t="s">
+        <v>822</v>
+      </c>
+      <c r="E769" t="s">
+        <v>823</v>
+      </c>
+      <c r="F769" t="s">
+        <v>24</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D770" t="s">
+        <v>822</v>
+      </c>
+      <c r="E770" t="s">
+        <v>823</v>
+      </c>
+      <c r="F770" t="s">
+        <v>71</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="H770" t="s">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D771" t="s">
+        <v>822</v>
+      </c>
+      <c r="E771" t="s">
+        <v>823</v>
+      </c>
+      <c r="F771" t="s">
+        <v>854</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="H771" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>2885</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D772" t="s">
+        <v>822</v>
+      </c>
+      <c r="E772" t="s">
+        <v>823</v>
+      </c>
+      <c r="F772" t="s">
+        <v>24</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D773" t="s">
+        <v>822</v>
+      </c>
+      <c r="E773" t="s">
+        <v>823</v>
+      </c>
+      <c r="F773" t="s">
+        <v>71</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2894</v>
+      </c>
+      <c r="D774" t="s">
+        <v>822</v>
+      </c>
+      <c r="E774" t="s">
+        <v>823</v>
+      </c>
+      <c r="F774" t="s">
+        <v>24</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="H774" t="s">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D775" t="s">
+        <v>822</v>
+      </c>
+      <c r="E775" t="s">
+        <v>823</v>
+      </c>
+      <c r="F775" t="s">
+        <v>268</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="H775" t="s">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D776" t="s">
+        <v>822</v>
+      </c>
+      <c r="E776" t="s">
+        <v>823</v>
+      </c>
+      <c r="F776" t="s">
+        <v>131</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="H776" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2906</v>
+      </c>
+      <c r="D777" t="s">
+        <v>822</v>
+      </c>
+      <c r="E777" t="s">
+        <v>823</v>
+      </c>
+      <c r="F777" t="s">
+        <v>131</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="H777" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>2909</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D778" t="s">
+        <v>822</v>
+      </c>
+      <c r="E778" t="s">
+        <v>823</v>
+      </c>
+      <c r="F778" t="s">
+        <v>854</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="H778" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D779" t="s">
+        <v>822</v>
+      </c>
+      <c r="E779" t="s">
+        <v>823</v>
+      </c>
+      <c r="F779" t="s">
+        <v>24</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="H779" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D780" t="s">
+        <v>822</v>
+      </c>
+      <c r="E780" t="s">
+        <v>823</v>
+      </c>
+      <c r="F780" t="s">
+        <v>854</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="H780" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>2921</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D781" t="s">
+        <v>822</v>
+      </c>
+      <c r="E781" t="s">
+        <v>823</v>
+      </c>
+      <c r="F781" t="s">
+        <v>854</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="H781" t="s">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D782" t="s">
+        <v>822</v>
+      </c>
+      <c r="E782" t="s">
+        <v>823</v>
+      </c>
+      <c r="F782" t="s">
+        <v>49</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H782" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D783" t="s">
+        <v>822</v>
+      </c>
+      <c r="E783" t="s">
+        <v>823</v>
+      </c>
+      <c r="F783" t="s">
+        <v>49</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="H783" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D784" t="s">
+        <v>822</v>
+      </c>
+      <c r="E784" t="s">
+        <v>823</v>
+      </c>
+      <c r="F784" t="s">
+        <v>49</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="H784" t="s">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>2937</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D785" t="s">
+        <v>822</v>
+      </c>
+      <c r="E785" t="s">
+        <v>823</v>
+      </c>
+      <c r="F785" t="s">
+        <v>49</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="H785" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D786" t="s">
+        <v>822</v>
+      </c>
+      <c r="E786" t="s">
+        <v>823</v>
+      </c>
+      <c r="F786" t="s">
+        <v>104</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="H786" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>2945</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D787" t="s">
+        <v>822</v>
+      </c>
+      <c r="E787" t="s">
+        <v>823</v>
+      </c>
+      <c r="F787" t="s">
+        <v>131</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="H787" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D788" t="s">
+        <v>822</v>
+      </c>
+      <c r="E788" t="s">
+        <v>823</v>
+      </c>
+      <c r="F788" t="s">
+        <v>131</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="H788" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D789" t="s">
+        <v>822</v>
+      </c>
+      <c r="E789" t="s">
+        <v>823</v>
+      </c>
+      <c r="F789" t="s">
+        <v>131</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="H789" t="s">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D790" t="s">
+        <v>822</v>
+      </c>
+      <c r="E790" t="s">
+        <v>823</v>
+      </c>
+      <c r="F790" t="s">
+        <v>131</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="H790" t="s">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>2961</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D791" t="s">
+        <v>822</v>
+      </c>
+      <c r="E791" t="s">
+        <v>823</v>
+      </c>
+      <c r="F791" t="s">
+        <v>131</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="H791" t="s">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D792" t="s">
+        <v>822</v>
+      </c>
+      <c r="E792" t="s">
+        <v>823</v>
+      </c>
+      <c r="F792" t="s">
+        <v>268</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="H792" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D793" t="s">
+        <v>822</v>
+      </c>
+      <c r="E793" t="s">
+        <v>823</v>
+      </c>
+      <c r="F793" t="s">
+        <v>268</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="H793" t="s">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2974</v>
+      </c>
+      <c r="D794" t="s">
+        <v>822</v>
+      </c>
+      <c r="E794" t="s">
+        <v>823</v>
+      </c>
+      <c r="F794" t="s">
+        <v>268</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="H794" t="s">
+        <v>2976</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D795" t="s">
+        <v>822</v>
+      </c>
+      <c r="E795" t="s">
+        <v>823</v>
+      </c>
+      <c r="F795" t="s">
+        <v>268</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="H795" t="s">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D796" t="s">
+        <v>822</v>
+      </c>
+      <c r="E796" t="s">
+        <v>823</v>
+      </c>
+      <c r="F796" t="s">
+        <v>268</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="H796" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2986</v>
+      </c>
+      <c r="D797" t="s">
+        <v>822</v>
+      </c>
+      <c r="E797" t="s">
+        <v>823</v>
+      </c>
+      <c r="F797" t="s">
+        <v>24</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="H797" t="s">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D798" t="s">
+        <v>822</v>
+      </c>
+      <c r="E798" t="s">
+        <v>823</v>
+      </c>
+      <c r="F798" t="s">
+        <v>104</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="H798" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D799" t="s">
+        <v>822</v>
+      </c>
+      <c r="E799" t="s">
+        <v>823</v>
+      </c>
+      <c r="F799" t="s">
+        <v>288</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="H799" t="s">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D800" t="s">
+        <v>822</v>
+      </c>
+      <c r="E800" t="s">
+        <v>823</v>
+      </c>
+      <c r="F800" t="s">
+        <v>288</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="H800" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D801" t="s">
+        <v>822</v>
+      </c>
+      <c r="E801" t="s">
+        <v>823</v>
+      </c>
+      <c r="F801" t="s">
+        <v>288</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="H801" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D802" t="s">
+        <v>822</v>
+      </c>
+      <c r="E802" t="s">
+        <v>823</v>
+      </c>
+      <c r="F802" t="s">
+        <v>288</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="H802" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D803" t="s">
+        <v>822</v>
+      </c>
+      <c r="E803" t="s">
+        <v>823</v>
+      </c>
+      <c r="F803" t="s">
+        <v>288</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="H803" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D804" t="s">
+        <v>822</v>
+      </c>
+      <c r="E804" t="s">
+        <v>823</v>
+      </c>
+      <c r="F804" t="s">
+        <v>62</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="H804" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D805" t="s">
+        <v>822</v>
+      </c>
+      <c r="E805" t="s">
+        <v>823</v>
+      </c>
+      <c r="F805" t="s">
+        <v>62</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="H805" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D806" t="s">
+        <v>822</v>
+      </c>
+      <c r="E806" t="s">
+        <v>823</v>
+      </c>
+      <c r="F806" t="s">
+        <v>62</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="H806" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D807" t="s">
+        <v>822</v>
+      </c>
+      <c r="E807" t="s">
+        <v>823</v>
+      </c>
+      <c r="F807" t="s">
+        <v>62</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="H807" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D808" t="s">
+        <v>822</v>
+      </c>
+      <c r="E808" t="s">
+        <v>823</v>
+      </c>
+      <c r="F808" t="s">
+        <v>71</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="H808" t="s">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D809" t="s">
+        <v>822</v>
+      </c>
+      <c r="E809" t="s">
+        <v>823</v>
+      </c>
+      <c r="F809" t="s">
+        <v>71</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="H809" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D810" t="s">
+        <v>822</v>
+      </c>
+      <c r="E810" t="s">
+        <v>823</v>
+      </c>
+      <c r="F810" t="s">
+        <v>268</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="H810" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D811" t="s">
+        <v>822</v>
+      </c>
+      <c r="E811" t="s">
+        <v>823</v>
+      </c>
+      <c r="F811" t="s">
+        <v>34</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="H811" t="s">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D812" t="s">
+        <v>822</v>
+      </c>
+      <c r="E812" t="s">
+        <v>823</v>
+      </c>
+      <c r="F812" t="s">
+        <v>34</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="H812" t="s">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D813" t="s">
+        <v>822</v>
+      </c>
+      <c r="E813" t="s">
+        <v>823</v>
+      </c>
+      <c r="F813" t="s">
+        <v>34</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="H813" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D814" t="s">
+        <v>822</v>
+      </c>
+      <c r="E814" t="s">
+        <v>823</v>
+      </c>
+      <c r="F814" t="s">
+        <v>34</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="H814" t="s">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>3057</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D815" t="s">
+        <v>822</v>
+      </c>
+      <c r="E815" t="s">
+        <v>823</v>
+      </c>
+      <c r="F815" t="s">
+        <v>34</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="H815" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>3061</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D816" t="s">
+        <v>822</v>
+      </c>
+      <c r="E816" t="s">
+        <v>823</v>
+      </c>
+      <c r="F816" t="s">
+        <v>71</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="H816" t="s">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>3065</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D817" t="s">
+        <v>822</v>
+      </c>
+      <c r="E817" t="s">
+        <v>823</v>
+      </c>
+      <c r="F817" t="s">
+        <v>71</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="H817" t="s">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D818" t="s">
+        <v>822</v>
+      </c>
+      <c r="E818" t="s">
+        <v>823</v>
+      </c>
+      <c r="F818" t="s">
+        <v>71</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="H818" t="s">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D819" t="s">
+        <v>822</v>
+      </c>
+      <c r="E819" t="s">
+        <v>823</v>
+      </c>
+      <c r="F819" t="s">
+        <v>126</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="H819" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D820" t="s">
+        <v>822</v>
+      </c>
+      <c r="E820" t="s">
+        <v>823</v>
+      </c>
+      <c r="F820" t="s">
+        <v>126</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="H820" t="s">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D821" t="s">
+        <v>822</v>
+      </c>
+      <c r="E821" t="s">
+        <v>823</v>
+      </c>
+      <c r="F821" t="s">
+        <v>854</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="H821" t="s">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D822" t="s">
+        <v>822</v>
+      </c>
+      <c r="E822" t="s">
+        <v>823</v>
+      </c>
+      <c r="F822" t="s">
+        <v>854</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="H822" t="s">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D823" t="s">
+        <v>822</v>
+      </c>
+      <c r="E823" t="s">
+        <v>823</v>
+      </c>
+      <c r="F823" t="s">
+        <v>854</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="H823" t="s">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D824" t="s">
+        <v>822</v>
+      </c>
+      <c r="E824" t="s">
+        <v>823</v>
+      </c>
+      <c r="F824" t="s">
+        <v>854</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="H824" t="s">
+        <v>3096</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D825" t="s">
+        <v>822</v>
+      </c>
+      <c r="E825" t="s">
+        <v>823</v>
+      </c>
+      <c r="F825" t="s">
+        <v>854</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="H825" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D826" t="s">
+        <v>822</v>
+      </c>
+      <c r="E826" t="s">
+        <v>823</v>
+      </c>
+      <c r="F826" t="s">
+        <v>104</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="H826" t="s">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D827" t="s">
+        <v>822</v>
+      </c>
+      <c r="E827" t="s">
+        <v>823</v>
+      </c>
+      <c r="F827" t="s">
+        <v>104</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="H827" t="s">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D828" t="s">
+        <v>822</v>
+      </c>
+      <c r="E828" t="s">
+        <v>823</v>
+      </c>
+      <c r="F828" t="s">
+        <v>49</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="H828" t="s">
+        <v>3112</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>3114</v>
+      </c>
+      <c r="D829" t="s">
+        <v>822</v>
+      </c>
+      <c r="E829" t="s">
+        <v>823</v>
+      </c>
+      <c r="F829" t="s">
+        <v>854</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="H829" t="s">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D830" t="s">
+        <v>822</v>
+      </c>
+      <c r="E830" t="s">
+        <v>823</v>
+      </c>
+      <c r="F830" t="s">
+        <v>19</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="H830" t="s">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D831" t="s">
+        <v>822</v>
+      </c>
+      <c r="E831" t="s">
+        <v>823</v>
+      </c>
+      <c r="F831" t="s">
+        <v>19</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="H831" t="s">
+        <v>3124</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D832" t="s">
+        <v>822</v>
+      </c>
+      <c r="E832" t="s">
+        <v>823</v>
+      </c>
+      <c r="F832" t="s">
+        <v>49</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="H832" t="s">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D833" t="s">
+        <v>822</v>
+      </c>
+      <c r="E833" t="s">
+        <v>823</v>
+      </c>
+      <c r="F833" t="s">
+        <v>49</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="H833" t="s">
+        <v>3132</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D834" t="s">
+        <v>822</v>
+      </c>
+      <c r="E834" t="s">
+        <v>823</v>
+      </c>
+      <c r="F834" t="s">
+        <v>49</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="H834" t="s">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D835" t="s">
+        <v>822</v>
+      </c>
+      <c r="E835" t="s">
+        <v>823</v>
+      </c>
+      <c r="F835" t="s">
+        <v>288</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="H835" t="s">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D836" t="s">
+        <v>822</v>
+      </c>
+      <c r="E836" t="s">
+        <v>823</v>
+      </c>
+      <c r="F836" t="s">
+        <v>288</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="H836" t="s">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D837" t="s">
+        <v>822</v>
+      </c>
+      <c r="E837" t="s">
+        <v>823</v>
+      </c>
+      <c r="F837" t="s">
+        <v>288</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="H837" t="s">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>3149</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D838" t="s">
+        <v>822</v>
+      </c>
+      <c r="E838" t="s">
+        <v>823</v>
+      </c>
+      <c r="F838" t="s">
+        <v>24</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="H838" t="s">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D839" t="s">
+        <v>822</v>
+      </c>
+      <c r="E839" t="s">
+        <v>823</v>
+      </c>
+      <c r="F839" t="s">
+        <v>49</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="H839" t="s">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D840" t="s">
+        <v>822</v>
+      </c>
+      <c r="E840" t="s">
+        <v>823</v>
+      </c>
+      <c r="F840" t="s">
+        <v>39</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H840" t="s">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D841" t="s">
+        <v>822</v>
+      </c>
+      <c r="E841" t="s">
+        <v>823</v>
+      </c>
+      <c r="F841" t="s">
+        <v>62</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="H841" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D842" t="s">
+        <v>822</v>
+      </c>
+      <c r="E842" t="s">
+        <v>823</v>
+      </c>
+      <c r="F842" t="s">
+        <v>62</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="H842" t="s">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D843" t="s">
+        <v>822</v>
+      </c>
+      <c r="E843" t="s">
+        <v>823</v>
+      </c>
+      <c r="F843" t="s">
+        <v>62</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="H843" t="s">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>3173</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D844" t="s">
+        <v>822</v>
+      </c>
+      <c r="E844" t="s">
+        <v>823</v>
+      </c>
+      <c r="F844" t="s">
+        <v>62</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="H844" t="s">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D845" t="s">
+        <v>822</v>
+      </c>
+      <c r="E845" t="s">
+        <v>823</v>
+      </c>
+      <c r="F845" t="s">
+        <v>268</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="H845" t="s">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D846" t="s">
+        <v>822</v>
+      </c>
+      <c r="E846" t="s">
+        <v>823</v>
+      </c>
+      <c r="F846" t="s">
+        <v>268</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="H846" t="s">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D847" t="s">
+        <v>822</v>
+      </c>
+      <c r="E847" t="s">
+        <v>823</v>
+      </c>
+      <c r="F847" t="s">
+        <v>268</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="H847" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D848" t="s">
+        <v>822</v>
+      </c>
+      <c r="E848" t="s">
+        <v>823</v>
+      </c>
+      <c r="F848" t="s">
+        <v>854</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="H848" t="s">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D849" t="s">
+        <v>822</v>
+      </c>
+      <c r="E849" t="s">
+        <v>823</v>
+      </c>
+      <c r="F849" t="s">
+        <v>854</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="H849" t="s">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D850" t="s">
+        <v>822</v>
+      </c>
+      <c r="E850" t="s">
+        <v>823</v>
+      </c>
+      <c r="F850" t="s">
+        <v>854</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="H850" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D851" t="s">
+        <v>822</v>
+      </c>
+      <c r="E851" t="s">
+        <v>823</v>
+      </c>
+      <c r="F851" t="s">
+        <v>854</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="H851" t="s">
+        <v>3204</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>3205</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D852" t="s">
+        <v>822</v>
+      </c>
+      <c r="E852" t="s">
+        <v>823</v>
+      </c>
+      <c r="F852" t="s">
+        <v>19</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="H852" t="s">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>3209</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D853" t="s">
+        <v>822</v>
+      </c>
+      <c r="E853" t="s">
+        <v>823</v>
+      </c>
+      <c r="F853" t="s">
+        <v>305</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="H853" t="s">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>3213</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>3214</v>
+      </c>
+      <c r="D854" t="s">
+        <v>822</v>
+      </c>
+      <c r="E854" t="s">
+        <v>823</v>
+      </c>
+      <c r="F854" t="s">
+        <v>305</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="H854" t="s">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>3217</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>3218</v>
+      </c>
+      <c r="D855" t="s">
+        <v>822</v>
+      </c>
+      <c r="E855" t="s">
+        <v>823</v>
+      </c>
+      <c r="F855" t="s">
+        <v>71</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>3219</v>
+      </c>
+      <c r="H855" t="s">
+        <v>3220</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>3221</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D856" t="s">
+        <v>822</v>
+      </c>
+      <c r="E856" t="s">
+        <v>823</v>
+      </c>
+      <c r="F856" t="s">
+        <v>71</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="H856" t="s">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D857" t="s">
+        <v>822</v>
+      </c>
+      <c r="E857" t="s">
+        <v>823</v>
+      </c>
+      <c r="F857" t="s">
+        <v>29</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="H857" t="s">
+        <v>3228</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>3229</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D858" t="s">
+        <v>822</v>
+      </c>
+      <c r="E858" t="s">
+        <v>823</v>
+      </c>
+      <c r="F858" t="s">
+        <v>29</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="H858" t="s">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>3233</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D859" t="s">
+        <v>822</v>
+      </c>
+      <c r="E859" t="s">
+        <v>823</v>
+      </c>
+      <c r="F859" t="s">
+        <v>62</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="H859" t="s">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>3237</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D860" t="s">
+        <v>822</v>
+      </c>
+      <c r="E860" t="s">
+        <v>823</v>
+      </c>
+      <c r="F860" t="s">
+        <v>305</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="H860" t="s">
+        <v>3240</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>3241</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D861" t="s">
+        <v>822</v>
+      </c>
+      <c r="E861" t="s">
+        <v>823</v>
+      </c>
+      <c r="F861" t="s">
+        <v>305</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="H861" t="s">
+        <v>3244</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>3245</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D862" t="s">
+        <v>822</v>
+      </c>
+      <c r="E862" t="s">
+        <v>823</v>
+      </c>
+      <c r="F862" t="s">
+        <v>104</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="H862" t="s">
+        <v>3248</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D863" t="s">
+        <v>822</v>
+      </c>
+      <c r="E863" t="s">
+        <v>823</v>
+      </c>
+      <c r="F863" t="s">
+        <v>104</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="H863" t="s">
+        <v>3252</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>3253</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D864" t="s">
+        <v>822</v>
+      </c>
+      <c r="E864" t="s">
+        <v>823</v>
+      </c>
+      <c r="F864" t="s">
+        <v>104</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="H864" t="s">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D865" t="s">
+        <v>822</v>
+      </c>
+      <c r="E865" t="s">
+        <v>823</v>
+      </c>
+      <c r="F865" t="s">
+        <v>19</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="H865" t="s">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>3261</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D866" t="s">
+        <v>822</v>
+      </c>
+      <c r="E866" t="s">
+        <v>823</v>
+      </c>
+      <c r="F866" t="s">
+        <v>19</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="H866" t="s">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>3265</v>
+      </c>
+      <c r="B867" t="s">
+        <v>9</v>
+      </c>
+      <c r="C867" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D867" t="s">
+        <v>822</v>
+      </c>
+      <c r="E867" t="s">
+        <v>823</v>
+      </c>
+      <c r="F867" t="s">
+        <v>131</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="H867" t="s">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>3269</v>
+      </c>
+      <c r="B868" t="s">
+        <v>9</v>
+      </c>
+      <c r="C868" t="s">
+        <v>3270</v>
+      </c>
+      <c r="D868" t="s">
+        <v>822</v>
+      </c>
+      <c r="E868" t="s">
+        <v>823</v>
+      </c>
+      <c r="F868" t="s">
+        <v>131</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="H868" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>3273</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D869" t="s">
+        <v>822</v>
+      </c>
+      <c r="E869" t="s">
+        <v>823</v>
+      </c>
+      <c r="F869" t="s">
+        <v>131</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="H869" t="s">
+        <v>3276</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>3277</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>3278</v>
+      </c>
+      <c r="D870" t="s">
+        <v>822</v>
+      </c>
+      <c r="E870" t="s">
+        <v>823</v>
+      </c>
+      <c r="F870" t="s">
+        <v>131</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>3279</v>
+      </c>
+      <c r="H870" t="s">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>3281</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D871" t="s">
+        <v>822</v>
+      </c>
+      <c r="E871" t="s">
+        <v>823</v>
+      </c>
+      <c r="F871" t="s">
+        <v>62</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="H871" t="s">
+        <v>3284</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>3285</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D872" t="s">
+        <v>822</v>
+      </c>
+      <c r="E872" t="s">
+        <v>823</v>
+      </c>
+      <c r="F872" t="s">
+        <v>104</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="H872" t="s">
+        <v>3288</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>3289</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>3290</v>
+      </c>
+      <c r="D873" t="s">
+        <v>822</v>
+      </c>
+      <c r="E873" t="s">
+        <v>823</v>
+      </c>
+      <c r="F873" t="s">
+        <v>71</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>3291</v>
+      </c>
+      <c r="H873" t="s">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>3293</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D874" t="s">
+        <v>822</v>
+      </c>
+      <c r="E874" t="s">
+        <v>823</v>
+      </c>
+      <c r="F874" t="s">
+        <v>24</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="H874" t="s">
+        <v>3296</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>3297</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>3298</v>
+      </c>
+      <c r="D875" t="s">
+        <v>822</v>
+      </c>
+      <c r="E875" t="s">
+        <v>823</v>
+      </c>
+      <c r="F875" t="s">
+        <v>71</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="H875" t="s">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>3301</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>3302</v>
+      </c>
+      <c r="D876" t="s">
+        <v>822</v>
+      </c>
+      <c r="E876" t="s">
+        <v>823</v>
+      </c>
+      <c r="F876" t="s">
+        <v>71</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="H876" t="s">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>3305</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D877" t="s">
+        <v>822</v>
+      </c>
+      <c r="E877" t="s">
+        <v>823</v>
+      </c>
+      <c r="F877" t="s">
+        <v>24</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="H877" t="s">
+        <v>3308</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>3309</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>3310</v>
+      </c>
+      <c r="D878" t="s">
+        <v>822</v>
+      </c>
+      <c r="E878" t="s">
+        <v>823</v>
+      </c>
+      <c r="F878" t="s">
+        <v>268</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>3311</v>
+      </c>
+      <c r="H878" t="s">
+        <v>3312</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>3313</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>3314</v>
+      </c>
+      <c r="D879" t="s">
+        <v>822</v>
+      </c>
+      <c r="E879" t="s">
+        <v>823</v>
+      </c>
+      <c r="F879" t="s">
+        <v>268</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="H879" t="s">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>3317</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D880" t="s">
+        <v>822</v>
+      </c>
+      <c r="E880" t="s">
+        <v>823</v>
+      </c>
+      <c r="F880" t="s">
+        <v>126</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="H880" t="s">
+        <v>3320</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>3321</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>3322</v>
+      </c>
+      <c r="D881" t="s">
+        <v>822</v>
+      </c>
+      <c r="E881" t="s">
+        <v>823</v>
+      </c>
+      <c r="F881" t="s">
+        <v>24</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="H881" t="s">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>3325</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>3326</v>
+      </c>
+      <c r="D882" t="s">
+        <v>822</v>
+      </c>
+      <c r="E882" t="s">
+        <v>823</v>
+      </c>
+      <c r="F882" t="s">
+        <v>49</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="H882" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>3329</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D883" t="s">
+        <v>822</v>
+      </c>
+      <c r="E883" t="s">
+        <v>823</v>
+      </c>
+      <c r="F883" t="s">
+        <v>24</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="H883" t="s">
+        <v>3332</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>3333</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D884" t="s">
+        <v>822</v>
+      </c>
+      <c r="E884" t="s">
+        <v>823</v>
+      </c>
+      <c r="F884" t="s">
+        <v>24</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="H884" t="s">
+        <v>3336</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D885" t="s">
+        <v>822</v>
+      </c>
+      <c r="E885" t="s">
+        <v>823</v>
+      </c>
+      <c r="F885" t="s">
+        <v>288</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="H885" t="s">
+        <v>3340</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>3341</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D886" t="s">
+        <v>822</v>
+      </c>
+      <c r="E886" t="s">
+        <v>823</v>
+      </c>
+      <c r="F886" t="s">
+        <v>288</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="H886" t="s">
+        <v>3344</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>3346</v>
+      </c>
+      <c r="D887" t="s">
+        <v>822</v>
+      </c>
+      <c r="E887" t="s">
+        <v>823</v>
+      </c>
+      <c r="F887" t="s">
+        <v>288</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="H887" t="s">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>3349</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>3350</v>
+      </c>
+      <c r="D888" t="s">
+        <v>822</v>
+      </c>
+      <c r="E888" t="s">
+        <v>823</v>
+      </c>
+      <c r="F888" t="s">
+        <v>131</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="H888" t="s">
+        <v>3352</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>3353</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D889" t="s">
+        <v>822</v>
+      </c>
+      <c r="E889" t="s">
+        <v>823</v>
+      </c>
+      <c r="F889" t="s">
+        <v>131</v>
+      </c>
+      <c r="G889" s="1" t="s">
+        <v>3355</v>
+      </c>
+      <c r="H889" t="s">
+        <v>3356</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890" t="s">
+        <v>3357</v>
+      </c>
+      <c r="B890" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" t="s">
+        <v>3358</v>
+      </c>
+      <c r="D890" t="s">
+        <v>822</v>
+      </c>
+      <c r="E890" t="s">
+        <v>823</v>
+      </c>
+      <c r="F890" t="s">
+        <v>131</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="H890" t="s">
+        <v>3360</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891" t="s">
+        <v>3361</v>
+      </c>
+      <c r="B891" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D891" t="s">
+        <v>822</v>
+      </c>
+      <c r="E891" t="s">
+        <v>823</v>
+      </c>
+      <c r="F891" t="s">
+        <v>29</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="H891" t="s">
+        <v>3364</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892" t="s">
+        <v>3365</v>
+      </c>
+      <c r="B892" t="s">
+        <v>9</v>
+      </c>
+      <c r="C892" t="s">
+        <v>3366</v>
+      </c>
+      <c r="D892" t="s">
+        <v>822</v>
+      </c>
+      <c r="E892" t="s">
+        <v>823</v>
+      </c>
+      <c r="F892" t="s">
+        <v>29</v>
+      </c>
+      <c r="G892" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="H892" t="s">
+        <v>3368</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893" t="s">
+        <v>3369</v>
+      </c>
+      <c r="B893" t="s">
+        <v>9</v>
+      </c>
+      <c r="C893" t="s">
+        <v>3370</v>
+      </c>
+      <c r="D893" t="s">
+        <v>822</v>
+      </c>
+      <c r="E893" t="s">
+        <v>823</v>
+      </c>
+      <c r="F893" t="s">
+        <v>330</v>
+      </c>
+      <c r="G893" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="H893" t="s">
+        <v>3372</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B894" t="s">
+        <v>9</v>
+      </c>
+      <c r="C894" t="s">
+        <v>3374</v>
+      </c>
+      <c r="D894" t="s">
+        <v>822</v>
+      </c>
+      <c r="E894" t="s">
+        <v>823</v>
+      </c>
+      <c r="F894" t="s">
+        <v>330</v>
+      </c>
+      <c r="G894" s="1" t="s">
+        <v>3375</v>
+      </c>
+      <c r="H894" t="s">
+        <v>3376</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895" t="s">
+        <v>3377</v>
+      </c>
+      <c r="B895" t="s">
+        <v>9</v>
+      </c>
+      <c r="C895" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D895" t="s">
+        <v>822</v>
+      </c>
+      <c r="E895" t="s">
+        <v>823</v>
+      </c>
+      <c r="F895" t="s">
+        <v>330</v>
+      </c>
+      <c r="G895" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="H895" t="s">
+        <v>3380</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896" t="s">
+        <v>3381</v>
+      </c>
+      <c r="B896" t="s">
+        <v>9</v>
+      </c>
+      <c r="C896" t="s">
+        <v>3382</v>
+      </c>
+      <c r="D896" t="s">
+        <v>822</v>
+      </c>
+      <c r="E896" t="s">
+        <v>823</v>
+      </c>
+      <c r="F896" t="s">
+        <v>330</v>
+      </c>
+      <c r="G896" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="H896" t="s">
+        <v>3384</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897" t="s">
+        <v>3385</v>
+      </c>
+      <c r="B897" t="s">
+        <v>9</v>
+      </c>
+      <c r="C897" t="s">
+        <v>3386</v>
+      </c>
+      <c r="D897" t="s">
+        <v>822</v>
+      </c>
+      <c r="E897" t="s">
+        <v>823</v>
+      </c>
+      <c r="F897" t="s">
+        <v>71</v>
+      </c>
+      <c r="G897" s="1" t="s">
+        <v>3387</v>
+      </c>
+      <c r="H897" t="s">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898" t="s">
+        <v>3389</v>
+      </c>
+      <c r="B898" t="s">
+        <v>9</v>
+      </c>
+      <c r="C898" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D898" t="s">
+        <v>822</v>
+      </c>
+      <c r="E898" t="s">
+        <v>823</v>
+      </c>
+      <c r="F898" t="s">
+        <v>24</v>
+      </c>
+      <c r="G898" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="H898" t="s">
+        <v>3392</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899" t="s">
+        <v>3393</v>
+      </c>
+      <c r="B899" t="s">
+        <v>9</v>
+      </c>
+      <c r="C899" t="s">
+        <v>3394</v>
+      </c>
+      <c r="D899" t="s">
+        <v>822</v>
+      </c>
+      <c r="E899" t="s">
+        <v>823</v>
+      </c>
+      <c r="F899" t="s">
+        <v>24</v>
+      </c>
+      <c r="G899" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="H899" t="s">
+        <v>3396</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900" t="s">
+        <v>3397</v>
+      </c>
+      <c r="B900" t="s">
+        <v>9</v>
+      </c>
+      <c r="C900" t="s">
+        <v>3398</v>
+      </c>
+      <c r="D900" t="s">
+        <v>822</v>
+      </c>
+      <c r="E900" t="s">
+        <v>823</v>
+      </c>
+      <c r="F900" t="s">
+        <v>49</v>
+      </c>
+      <c r="G900" s="1" t="s">
+        <v>3399</v>
+      </c>
+      <c r="H900" t="s">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901" t="s">
+        <v>3401</v>
+      </c>
+      <c r="B901" t="s">
+        <v>9</v>
+      </c>
+      <c r="C901" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D901" t="s">
+        <v>822</v>
+      </c>
+      <c r="E901" t="s">
+        <v>823</v>
+      </c>
+      <c r="F901" t="s">
+        <v>49</v>
+      </c>
+      <c r="G901" s="1" t="s">
+        <v>3403</v>
+      </c>
+      <c r="H901" t="s">
+        <v>3404</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902" t="s">
+        <v>3405</v>
+      </c>
+      <c r="B902" t="s">
+        <v>9</v>
+      </c>
+      <c r="C902" t="s">
+        <v>3406</v>
+      </c>
+      <c r="D902" t="s">
+        <v>822</v>
+      </c>
+      <c r="E902" t="s">
+        <v>823</v>
+      </c>
+      <c r="F902" t="s">
+        <v>71</v>
+      </c>
+      <c r="G902" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="H902" t="s">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903" t="s">
+        <v>3409</v>
+      </c>
+      <c r="B903" t="s">
+        <v>9</v>
+      </c>
+      <c r="C903" t="s">
+        <v>3410</v>
+      </c>
+      <c r="D903" t="s">
+        <v>822</v>
+      </c>
+      <c r="E903" t="s">
+        <v>823</v>
+      </c>
+      <c r="F903" t="s">
+        <v>71</v>
+      </c>
+      <c r="G903" s="1" t="s">
+        <v>3411</v>
+      </c>
+      <c r="H903" t="s">
+        <v>3412</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904" t="s">
+        <v>3413</v>
+      </c>
+      <c r="B904" t="s">
+        <v>9</v>
+      </c>
+      <c r="C904" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D904" t="s">
+        <v>822</v>
+      </c>
+      <c r="E904" t="s">
+        <v>823</v>
+      </c>
+      <c r="F904" t="s">
+        <v>268</v>
+      </c>
+      <c r="G904" s="1" t="s">
+        <v>3415</v>
+      </c>
+      <c r="H904" t="s">
+        <v>3416</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905" t="s">
+        <v>3417</v>
+      </c>
+      <c r="B905" t="s">
+        <v>9</v>
+      </c>
+      <c r="C905" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D905" t="s">
+        <v>822</v>
+      </c>
+      <c r="E905" t="s">
+        <v>823</v>
+      </c>
+      <c r="F905" t="s">
+        <v>268</v>
+      </c>
+      <c r="G905" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="H905" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906" t="s">
+        <v>3421</v>
+      </c>
+      <c r="B906" t="s">
+        <v>9</v>
+      </c>
+      <c r="C906" t="s">
+        <v>3422</v>
+      </c>
+      <c r="D906" t="s">
+        <v>822</v>
+      </c>
+      <c r="E906" t="s">
+        <v>823</v>
+      </c>
+      <c r="F906" t="s">
+        <v>49</v>
+      </c>
+      <c r="G906" s="1" t="s">
+        <v>3423</v>
+      </c>
+      <c r="H906" t="s">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907" t="s">
+        <v>3425</v>
+      </c>
+      <c r="B907" t="s">
+        <v>9</v>
+      </c>
+      <c r="C907" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D907" t="s">
+        <v>822</v>
+      </c>
+      <c r="E907" t="s">
+        <v>823</v>
+      </c>
+      <c r="F907" t="s">
+        <v>49</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="H907" t="s">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908" t="s">
+        <v>3429</v>
+      </c>
+      <c r="B908" t="s">
+        <v>9</v>
+      </c>
+      <c r="C908" t="s">
+        <v>3430</v>
+      </c>
+      <c r="D908" t="s">
+        <v>822</v>
+      </c>
+      <c r="E908" t="s">
+        <v>823</v>
+      </c>
+      <c r="F908" t="s">
+        <v>288</v>
+      </c>
+      <c r="G908" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="H908" t="s">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909" t="s">
+        <v>3433</v>
+      </c>
+      <c r="B909" t="s">
+        <v>9</v>
+      </c>
+      <c r="C909" t="s">
+        <v>3434</v>
+      </c>
+      <c r="D909" t="s">
+        <v>822</v>
+      </c>
+      <c r="E909" t="s">
+        <v>823</v>
+      </c>
+      <c r="F909" t="s">
+        <v>288</v>
+      </c>
+      <c r="G909" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="H909" t="s">
+        <v>3436</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910" t="s">
+        <v>3437</v>
+      </c>
+      <c r="B910" t="s">
+        <v>9</v>
+      </c>
+      <c r="C910" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D910" t="s">
+        <v>822</v>
+      </c>
+      <c r="E910" t="s">
+        <v>823</v>
+      </c>
+      <c r="F910" t="s">
+        <v>24</v>
+      </c>
+      <c r="G910" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="H910" t="s">
+        <v>3440</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911" t="s">
+        <v>3441</v>
+      </c>
+      <c r="B911" t="s">
+        <v>9</v>
+      </c>
+      <c r="C911" t="s">
+        <v>3442</v>
+      </c>
+      <c r="D911" t="s">
+        <v>822</v>
+      </c>
+      <c r="E911" t="s">
+        <v>823</v>
+      </c>
+      <c r="F911" t="s">
+        <v>24</v>
+      </c>
+      <c r="G911" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="H911" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912" t="s">
+        <v>3445</v>
+      </c>
+      <c r="B912" t="s">
+        <v>9</v>
+      </c>
+      <c r="C912" t="s">
+        <v>3446</v>
+      </c>
+      <c r="D912" t="s">
+        <v>822</v>
+      </c>
+      <c r="E912" t="s">
+        <v>823</v>
+      </c>
+      <c r="F912" t="s">
+        <v>131</v>
+      </c>
+      <c r="G912" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="H912" t="s">
+        <v>3448</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913" t="s">
+        <v>3449</v>
+      </c>
+      <c r="B913" t="s">
+        <v>9</v>
+      </c>
+      <c r="C913" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D913" t="s">
+        <v>822</v>
+      </c>
+      <c r="E913" t="s">
+        <v>823</v>
+      </c>
+      <c r="F913" t="s">
+        <v>131</v>
+      </c>
+      <c r="G913" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="H913" t="s">
+        <v>3452</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914" t="s">
+        <v>3453</v>
+      </c>
+      <c r="B914" t="s">
+        <v>9</v>
+      </c>
+      <c r="C914" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D914" t="s">
+        <v>822</v>
+      </c>
+      <c r="E914" t="s">
+        <v>823</v>
+      </c>
+      <c r="F914" t="s">
+        <v>71</v>
+      </c>
+      <c r="G914" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="H914" t="s">
+        <v>3456</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915" t="s">
+        <v>3457</v>
+      </c>
+      <c r="B915" t="s">
+        <v>9</v>
+      </c>
+      <c r="C915" t="s">
+        <v>3458</v>
+      </c>
+      <c r="D915" t="s">
+        <v>822</v>
+      </c>
+      <c r="E915" t="s">
+        <v>823</v>
+      </c>
+      <c r="F915" t="s">
+        <v>71</v>
+      </c>
+      <c r="G915" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="H915" t="s">
+        <v>3460</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916" t="s">
+        <v>3461</v>
+      </c>
+      <c r="B916" t="s">
+        <v>9</v>
+      </c>
+      <c r="C916" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D916" t="s">
+        <v>822</v>
+      </c>
+      <c r="E916" t="s">
+        <v>823</v>
+      </c>
+      <c r="F916" t="s">
+        <v>268</v>
+      </c>
+      <c r="G916" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="H916" t="s">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B917" t="s">
+        <v>9</v>
+      </c>
+      <c r="C917" t="s">
+        <v>3466</v>
+      </c>
+      <c r="D917" t="s">
+        <v>822</v>
+      </c>
+      <c r="E917" t="s">
+        <v>823</v>
+      </c>
+      <c r="F917" t="s">
+        <v>268</v>
+      </c>
+      <c r="G917" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="H917" t="s">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918" t="s">
+        <v>3469</v>
+      </c>
+      <c r="B918" t="s">
+        <v>9</v>
+      </c>
+      <c r="C918" t="s">
         <v>10</v>
       </c>
-      <c r="D616" t="s">
-[...5 lines deleted...]
-      <c r="F616" t="s">
+      <c r="D918" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E918" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F918" t="s">
+        <v>71</v>
+      </c>
+      <c r="G918" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="H918" t="s">
+        <v>3473</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B919" t="s">
+        <v>9</v>
+      </c>
+      <c r="C919" t="s">
+        <v>23</v>
+      </c>
+      <c r="D919" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E919" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F919" t="s">
+        <v>34</v>
+      </c>
+      <c r="G919" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H919" t="s">
+        <v>3475</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920" t="s">
+        <v>3476</v>
+      </c>
+      <c r="B920" t="s">
+        <v>9</v>
+      </c>
+      <c r="C920" t="s">
+        <v>28</v>
+      </c>
+      <c r="D920" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E920" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F920" t="s">
+        <v>34</v>
+      </c>
+      <c r="G920" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="H920" t="s">
+        <v>3478</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B921" t="s">
+        <v>9</v>
+      </c>
+      <c r="C921" t="s">
+        <v>33</v>
+      </c>
+      <c r="D921" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E921" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F921" t="s">
+        <v>34</v>
+      </c>
+      <c r="G921" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="H921" t="s">
+        <v>3481</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922" t="s">
+        <v>3482</v>
+      </c>
+      <c r="B922" t="s">
+        <v>9</v>
+      </c>
+      <c r="C922" t="s">
+        <v>38</v>
+      </c>
+      <c r="D922" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E922" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F922" t="s">
+        <v>34</v>
+      </c>
+      <c r="G922" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H922" t="s">
+        <v>3483</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B923" t="s">
+        <v>9</v>
+      </c>
+      <c r="C923" t="s">
+        <v>43</v>
+      </c>
+      <c r="D923" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E923" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F923" t="s">
+        <v>34</v>
+      </c>
+      <c r="G923" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H923" t="s">
+        <v>3485</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924" t="s">
+        <v>3486</v>
+      </c>
+      <c r="B924" t="s">
+        <v>9</v>
+      </c>
+      <c r="C924" t="s">
+        <v>466</v>
+      </c>
+      <c r="D924" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E924" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F924" t="s">
+        <v>34</v>
+      </c>
+      <c r="G924" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H924" t="s">
+        <v>3487</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925" t="s">
+        <v>3488</v>
+      </c>
+      <c r="B925" t="s">
+        <v>9</v>
+      </c>
+      <c r="C925" t="s">
+        <v>48</v>
+      </c>
+      <c r="D925" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E925" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F925" t="s">
+        <v>34</v>
+      </c>
+      <c r="G925" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="H925" t="s">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B926" t="s">
+        <v>9</v>
+      </c>
+      <c r="C926" t="s">
+        <v>53</v>
+      </c>
+      <c r="D926" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E926" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F926" t="s">
+        <v>34</v>
+      </c>
+      <c r="G926" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H926" t="s">
+        <v>3492</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B927" t="s">
+        <v>9</v>
+      </c>
+      <c r="C927" t="s">
+        <v>57</v>
+      </c>
+      <c r="D927" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E927" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F927" t="s">
+        <v>34</v>
+      </c>
+      <c r="G927" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="H927" t="s">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B928" t="s">
+        <v>9</v>
+      </c>
+      <c r="C928" t="s">
+        <v>61</v>
+      </c>
+      <c r="D928" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E928" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F928" t="s">
+        <v>34</v>
+      </c>
+      <c r="G928" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="H928" t="s">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929" t="s">
+        <v>3499</v>
+      </c>
+      <c r="B929" t="s">
+        <v>9</v>
+      </c>
+      <c r="C929" t="s">
+        <v>66</v>
+      </c>
+      <c r="D929" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E929" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F929" t="s">
+        <v>34</v>
+      </c>
+      <c r="G929" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H929" t="s">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930" t="s">
+        <v>3501</v>
+      </c>
+      <c r="B930" t="s">
+        <v>9</v>
+      </c>
+      <c r="C930" t="s">
+        <v>70</v>
+      </c>
+      <c r="D930" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E930" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F930" t="s">
+        <v>34</v>
+      </c>
+      <c r="G930" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="H930" t="s">
+        <v>3503</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B931" t="s">
+        <v>9</v>
+      </c>
+      <c r="C931" t="s">
+        <v>75</v>
+      </c>
+      <c r="D931" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E931" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F931" t="s">
+        <v>34</v>
+      </c>
+      <c r="G931" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="H931" t="s">
+        <v>3506</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932" t="s">
+        <v>3507</v>
+      </c>
+      <c r="B932" t="s">
+        <v>9</v>
+      </c>
+      <c r="C932" t="s">
+        <v>79</v>
+      </c>
+      <c r="D932" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E932" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F932" t="s">
+        <v>34</v>
+      </c>
+      <c r="G932" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="H932" t="s">
+        <v>3509</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933" t="s">
+        <v>3510</v>
+      </c>
+      <c r="B933" t="s">
+        <v>9</v>
+      </c>
+      <c r="C933" t="s">
+        <v>87</v>
+      </c>
+      <c r="D933" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E933" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F933" t="s">
+        <v>24</v>
+      </c>
+      <c r="G933" s="1" t="s">
+        <v>3511</v>
+      </c>
+      <c r="H933" t="s">
+        <v>3512</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934" t="s">
+        <v>3513</v>
+      </c>
+      <c r="B934" t="s">
+        <v>9</v>
+      </c>
+      <c r="C934" t="s">
+        <v>91</v>
+      </c>
+      <c r="D934" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E934" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F934" t="s">
+        <v>24</v>
+      </c>
+      <c r="G934" s="1" t="s">
+        <v>3514</v>
+      </c>
+      <c r="H934" t="s">
+        <v>3515</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935" t="s">
+        <v>3516</v>
+      </c>
+      <c r="B935" t="s">
+        <v>9</v>
+      </c>
+      <c r="C935" t="s">
+        <v>94</v>
+      </c>
+      <c r="D935" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E935" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F935" t="s">
+        <v>24</v>
+      </c>
+      <c r="G935" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H935" t="s">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936" t="s">
+        <v>3518</v>
+      </c>
+      <c r="B936" t="s">
+        <v>9</v>
+      </c>
+      <c r="C936" t="s">
+        <v>98</v>
+      </c>
+      <c r="D936" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E936" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F936" t="s">
+        <v>24</v>
+      </c>
+      <c r="G936" s="1" t="s">
+        <v>3519</v>
+      </c>
+      <c r="H936" t="s">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937" t="s">
+        <v>3521</v>
+      </c>
+      <c r="B937" t="s">
+        <v>9</v>
+      </c>
+      <c r="C937" t="s">
+        <v>103</v>
+      </c>
+      <c r="D937" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E937" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F937" t="s">
+        <v>24</v>
+      </c>
+      <c r="G937" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="H937" t="s">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B938" t="s">
+        <v>9</v>
+      </c>
+      <c r="C938" t="s">
+        <v>108</v>
+      </c>
+      <c r="D938" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E938" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F938" t="s">
+        <v>62</v>
+      </c>
+      <c r="G938" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="H938" t="s">
+        <v>3526</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939" t="s">
+        <v>3527</v>
+      </c>
+      <c r="B939" t="s">
+        <v>9</v>
+      </c>
+      <c r="C939" t="s">
+        <v>112</v>
+      </c>
+      <c r="D939" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E939" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F939" t="s">
+        <v>618</v>
+      </c>
+      <c r="G939" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="H939" t="s">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B940" t="s">
+        <v>9</v>
+      </c>
+      <c r="C940" t="s">
+        <v>116</v>
+      </c>
+      <c r="D940" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E940" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F940" t="s">
+        <v>618</v>
+      </c>
+      <c r="G940" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="H940" t="s">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941" t="s">
+        <v>3533</v>
+      </c>
+      <c r="B941" t="s">
+        <v>9</v>
+      </c>
+      <c r="C941" t="s">
+        <v>120</v>
+      </c>
+      <c r="D941" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E941" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F941" t="s">
+        <v>618</v>
+      </c>
+      <c r="G941" s="1" t="s">
+        <v>3534</v>
+      </c>
+      <c r="H941" t="s">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B942" t="s">
+        <v>9</v>
+      </c>
+      <c r="C942" t="s">
+        <v>125</v>
+      </c>
+      <c r="D942" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E942" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F942" t="s">
+        <v>618</v>
+      </c>
+      <c r="G942" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H942" t="s">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943" t="s">
+        <v>3538</v>
+      </c>
+      <c r="B943" t="s">
+        <v>9</v>
+      </c>
+      <c r="C943" t="s">
+        <v>130</v>
+      </c>
+      <c r="D943" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E943" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F943" t="s">
+        <v>618</v>
+      </c>
+      <c r="G943" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="H943" t="s">
+        <v>3540</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944" t="s">
+        <v>3541</v>
+      </c>
+      <c r="B944" t="s">
+        <v>9</v>
+      </c>
+      <c r="C944" t="s">
+        <v>135</v>
+      </c>
+      <c r="D944" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E944" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F944" t="s">
+        <v>618</v>
+      </c>
+      <c r="G944" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="H944" t="s">
+        <v>3543</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945" t="s">
+        <v>3544</v>
+      </c>
+      <c r="B945" t="s">
+        <v>9</v>
+      </c>
+      <c r="C945" t="s">
+        <v>139</v>
+      </c>
+      <c r="D945" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E945" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F945" t="s">
+        <v>618</v>
+      </c>
+      <c r="G945" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="H945" t="s">
+        <v>3546</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B946" t="s">
+        <v>9</v>
+      </c>
+      <c r="C946" t="s">
+        <v>143</v>
+      </c>
+      <c r="D946" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E946" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F946" t="s">
+        <v>618</v>
+      </c>
+      <c r="G946" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="H946" t="s">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947" t="s">
+        <v>3550</v>
+      </c>
+      <c r="B947" t="s">
+        <v>9</v>
+      </c>
+      <c r="C947" t="s">
+        <v>147</v>
+      </c>
+      <c r="D947" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E947" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F947" t="s">
+        <v>24</v>
+      </c>
+      <c r="G947" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="H947" t="s">
+        <v>3552</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948" t="s">
+        <v>3553</v>
+      </c>
+      <c r="B948" t="s">
+        <v>9</v>
+      </c>
+      <c r="C948" t="s">
+        <v>150</v>
+      </c>
+      <c r="D948" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E948" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F948" t="s">
+        <v>34</v>
+      </c>
+      <c r="G948" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="H948" t="s">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B949" t="s">
+        <v>9</v>
+      </c>
+      <c r="C949" t="s">
+        <v>154</v>
+      </c>
+      <c r="D949" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E949" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F949" t="s">
+        <v>62</v>
+      </c>
+      <c r="G949" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H949" t="s">
+        <v>3557</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950" t="s">
+        <v>3558</v>
+      </c>
+      <c r="B950" t="s">
+        <v>9</v>
+      </c>
+      <c r="C950" t="s">
+        <v>158</v>
+      </c>
+      <c r="D950" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E950" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F950" t="s">
+        <v>268</v>
+      </c>
+      <c r="G950" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="H950" t="s">
+        <v>3560</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951" t="s">
+        <v>3561</v>
+      </c>
+      <c r="B951" t="s">
+        <v>9</v>
+      </c>
+      <c r="C951" t="s">
+        <v>162</v>
+      </c>
+      <c r="D951" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E951" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F951" t="s">
+        <v>19</v>
+      </c>
+      <c r="G951" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="H951" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952" t="s">
+        <v>3564</v>
+      </c>
+      <c r="B952" t="s">
+        <v>9</v>
+      </c>
+      <c r="C952" t="s">
+        <v>166</v>
+      </c>
+      <c r="D952" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E952" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F952" t="s">
+        <v>330</v>
+      </c>
+      <c r="G952" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="H952" t="s">
+        <v>3566</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953" t="s">
+        <v>3567</v>
+      </c>
+      <c r="B953" t="s">
+        <v>9</v>
+      </c>
+      <c r="C953" t="s">
+        <v>170</v>
+      </c>
+      <c r="D953" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E953" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F953" t="s">
+        <v>24</v>
+      </c>
+      <c r="G953" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="H953" t="s">
+        <v>3569</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954" t="s">
+        <v>3570</v>
+      </c>
+      <c r="B954" t="s">
+        <v>9</v>
+      </c>
+      <c r="C954" t="s">
+        <v>174</v>
+      </c>
+      <c r="D954" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E954" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F954" t="s">
+        <v>49</v>
+      </c>
+      <c r="G954" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="H954" t="s">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955" t="s">
+        <v>3573</v>
+      </c>
+      <c r="B955" t="s">
+        <v>9</v>
+      </c>
+      <c r="C955" t="s">
+        <v>622</v>
+      </c>
+      <c r="D955" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E955" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F955" t="s">
+        <v>187</v>
+      </c>
+      <c r="G955" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H955" t="s">
+        <v>3575</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B956" t="s">
+        <v>9</v>
+      </c>
+      <c r="C956" t="s">
+        <v>178</v>
+      </c>
+      <c r="D956" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E956" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F956" t="s">
+        <v>62</v>
+      </c>
+      <c r="G956" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="H956" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B957" t="s">
+        <v>9</v>
+      </c>
+      <c r="C957" t="s">
+        <v>182</v>
+      </c>
+      <c r="D957" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E957" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F957" t="s">
+        <v>187</v>
+      </c>
+      <c r="G957" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="H957" t="s">
+        <v>3581</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958" t="s">
+        <v>3582</v>
+      </c>
+      <c r="B958" t="s">
+        <v>9</v>
+      </c>
+      <c r="C958" t="s">
+        <v>186</v>
+      </c>
+      <c r="D958" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E958" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F958" t="s">
+        <v>24</v>
+      </c>
+      <c r="G958" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="H958" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959" t="s">
+        <v>3585</v>
+      </c>
+      <c r="B959" t="s">
+        <v>9</v>
+      </c>
+      <c r="C959" t="s">
+        <v>191</v>
+      </c>
+      <c r="D959" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E959" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F959" t="s">
+        <v>39</v>
+      </c>
+      <c r="G959" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="H959" t="s">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960" t="s">
+        <v>3588</v>
+      </c>
+      <c r="B960" t="s">
+        <v>9</v>
+      </c>
+      <c r="C960" t="s">
+        <v>195</v>
+      </c>
+      <c r="D960" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E960" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F960" t="s">
+        <v>34</v>
+      </c>
+      <c r="G960" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="H960" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961" t="s">
+        <v>3591</v>
+      </c>
+      <c r="B961" t="s">
+        <v>9</v>
+      </c>
+      <c r="C961" t="s">
+        <v>199</v>
+      </c>
+      <c r="D961" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E961" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F961" t="s">
+        <v>34</v>
+      </c>
+      <c r="G961" s="1" t="s">
+        <v>3592</v>
+      </c>
+      <c r="H961" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962" t="s">
+        <v>3594</v>
+      </c>
+      <c r="B962" t="s">
+        <v>9</v>
+      </c>
+      <c r="C962" t="s">
+        <v>960</v>
+      </c>
+      <c r="D962" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E962" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F962" t="s">
+        <v>34</v>
+      </c>
+      <c r="G962" s="1" t="s">
+        <v>3595</v>
+      </c>
+      <c r="H962" t="s">
+        <v>3596</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963" t="s">
+        <v>3597</v>
+      </c>
+      <c r="B963" t="s">
+        <v>9</v>
+      </c>
+      <c r="C963" t="s">
+        <v>202</v>
+      </c>
+      <c r="D963" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E963" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F963" t="s">
+        <v>34</v>
+      </c>
+      <c r="G963" s="1" t="s">
+        <v>3598</v>
+      </c>
+      <c r="H963" t="s">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964" t="s">
+        <v>3600</v>
+      </c>
+      <c r="B964" t="s">
+        <v>9</v>
+      </c>
+      <c r="C964" t="s">
+        <v>207</v>
+      </c>
+      <c r="D964" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E964" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F964" t="s">
+        <v>34</v>
+      </c>
+      <c r="G964" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="H964" t="s">
+        <v>3602</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965" t="s">
+        <v>3603</v>
+      </c>
+      <c r="B965" t="s">
+        <v>9</v>
+      </c>
+      <c r="C965" t="s">
+        <v>211</v>
+      </c>
+      <c r="D965" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E965" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F965" t="s">
+        <v>34</v>
+      </c>
+      <c r="G965" s="1" t="s">
+        <v>3604</v>
+      </c>
+      <c r="H965" t="s">
+        <v>3605</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966" t="s">
+        <v>3606</v>
+      </c>
+      <c r="B966" t="s">
+        <v>9</v>
+      </c>
+      <c r="C966" t="s">
+        <v>647</v>
+      </c>
+      <c r="D966" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E966" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F966" t="s">
+        <v>34</v>
+      </c>
+      <c r="G966" s="1" t="s">
+        <v>3607</v>
+      </c>
+      <c r="H966" t="s">
+        <v>3608</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967" t="s">
+        <v>3609</v>
+      </c>
+      <c r="B967" t="s">
+        <v>9</v>
+      </c>
+      <c r="C967" t="s">
+        <v>215</v>
+      </c>
+      <c r="D967" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E967" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F967" t="s">
+        <v>34</v>
+      </c>
+      <c r="G967" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="H967" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968" t="s">
+        <v>3612</v>
+      </c>
+      <c r="B968" t="s">
+        <v>9</v>
+      </c>
+      <c r="C968" t="s">
+        <v>219</v>
+      </c>
+      <c r="D968" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E968" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F968" t="s">
+        <v>34</v>
+      </c>
+      <c r="G968" s="1" t="s">
+        <v>3613</v>
+      </c>
+      <c r="H968" t="s">
+        <v>3614</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969" t="s">
+        <v>3615</v>
+      </c>
+      <c r="B969" t="s">
+        <v>9</v>
+      </c>
+      <c r="C969" t="s">
+        <v>223</v>
+      </c>
+      <c r="D969" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E969" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F969" t="s">
+        <v>34</v>
+      </c>
+      <c r="G969" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="H969" t="s">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970" t="s">
+        <v>3618</v>
+      </c>
+      <c r="B970" t="s">
+        <v>9</v>
+      </c>
+      <c r="C970" t="s">
+        <v>227</v>
+      </c>
+      <c r="D970" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E970" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F970" t="s">
+        <v>34</v>
+      </c>
+      <c r="G970" s="1" t="s">
+        <v>3619</v>
+      </c>
+      <c r="H970" t="s">
+        <v>3620</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971" t="s">
+        <v>3621</v>
+      </c>
+      <c r="B971" t="s">
+        <v>9</v>
+      </c>
+      <c r="C971" t="s">
+        <v>231</v>
+      </c>
+      <c r="D971" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E971" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F971" t="s">
+        <v>34</v>
+      </c>
+      <c r="G971" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="H971" t="s">
+        <v>3623</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B972" t="s">
+        <v>9</v>
+      </c>
+      <c r="C972" t="s">
+        <v>235</v>
+      </c>
+      <c r="D972" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E972" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F972" t="s">
+        <v>34</v>
+      </c>
+      <c r="G972" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="H972" t="s">
+        <v>3626</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973" t="s">
+        <v>3627</v>
+      </c>
+      <c r="B973" t="s">
+        <v>9</v>
+      </c>
+      <c r="C973" t="s">
+        <v>239</v>
+      </c>
+      <c r="D973" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E973" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F973" t="s">
+        <v>34</v>
+      </c>
+      <c r="G973" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="H973" t="s">
+        <v>3596</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974" t="s">
+        <v>3629</v>
+      </c>
+      <c r="B974" t="s">
+        <v>9</v>
+      </c>
+      <c r="C974" t="s">
+        <v>243</v>
+      </c>
+      <c r="D974" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E974" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F974" t="s">
+        <v>34</v>
+      </c>
+      <c r="G974" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="H974" t="s">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975" t="s">
+        <v>3632</v>
+      </c>
+      <c r="B975" t="s">
+        <v>9</v>
+      </c>
+      <c r="C975" t="s">
+        <v>247</v>
+      </c>
+      <c r="D975" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E975" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F975" t="s">
+        <v>62</v>
+      </c>
+      <c r="G975" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="H975" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976" t="s">
+        <v>3635</v>
+      </c>
+      <c r="B976" t="s">
+        <v>9</v>
+      </c>
+      <c r="C976" t="s">
+        <v>251</v>
+      </c>
+      <c r="D976" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E976" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F976" t="s">
+        <v>71</v>
+      </c>
+      <c r="G976" s="1" t="s">
+        <v>3636</v>
+      </c>
+      <c r="H976" t="s">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B977" t="s">
+        <v>9</v>
+      </c>
+      <c r="C977" t="s">
+        <v>255</v>
+      </c>
+      <c r="D977" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E977" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F977" t="s">
+        <v>71</v>
+      </c>
+      <c r="G977" s="1" t="s">
+        <v>3639</v>
+      </c>
+      <c r="H977" t="s">
+        <v>3640</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978" t="s">
+        <v>3641</v>
+      </c>
+      <c r="B978" t="s">
+        <v>9</v>
+      </c>
+      <c r="C978" t="s">
+        <v>259</v>
+      </c>
+      <c r="D978" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E978" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F978" t="s">
+        <v>71</v>
+      </c>
+      <c r="G978" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="H978" t="s">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979" t="s">
+        <v>3644</v>
+      </c>
+      <c r="B979" t="s">
+        <v>9</v>
+      </c>
+      <c r="C979" t="s">
+        <v>263</v>
+      </c>
+      <c r="D979" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E979" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F979" t="s">
+        <v>71</v>
+      </c>
+      <c r="G979" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="H979" t="s">
+        <v>3646</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980" t="s">
+        <v>3647</v>
+      </c>
+      <c r="B980" t="s">
+        <v>9</v>
+      </c>
+      <c r="C980" t="s">
+        <v>267</v>
+      </c>
+      <c r="D980" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E980" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F980" t="s">
+        <v>71</v>
+      </c>
+      <c r="G980" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="H980" t="s">
+        <v>3649</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981" t="s">
+        <v>3650</v>
+      </c>
+      <c r="B981" t="s">
+        <v>9</v>
+      </c>
+      <c r="C981" t="s">
+        <v>272</v>
+      </c>
+      <c r="D981" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E981" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F981" t="s">
+        <v>71</v>
+      </c>
+      <c r="G981" s="1" t="s">
+        <v>3651</v>
+      </c>
+      <c r="H981" t="s">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982" t="s">
+        <v>3653</v>
+      </c>
+      <c r="B982" t="s">
+        <v>9</v>
+      </c>
+      <c r="C982" t="s">
+        <v>275</v>
+      </c>
+      <c r="D982" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E982" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F982" t="s">
+        <v>71</v>
+      </c>
+      <c r="G982" s="1" t="s">
+        <v>3654</v>
+      </c>
+      <c r="H982" t="s">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983" t="s">
+        <v>3656</v>
+      </c>
+      <c r="B983" t="s">
+        <v>9</v>
+      </c>
+      <c r="C983" t="s">
+        <v>279</v>
+      </c>
+      <c r="D983" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E983" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F983" t="s">
+        <v>71</v>
+      </c>
+      <c r="G983" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="H983" t="s">
+        <v>3658</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984" t="s">
+        <v>3659</v>
+      </c>
+      <c r="B984" t="s">
+        <v>9</v>
+      </c>
+      <c r="C984" t="s">
+        <v>283</v>
+      </c>
+      <c r="D984" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E984" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F984" t="s">
+        <v>854</v>
+      </c>
+      <c r="G984" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="H984" t="s">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985" t="s">
+        <v>3662</v>
+      </c>
+      <c r="B985" t="s">
+        <v>9</v>
+      </c>
+      <c r="C985" t="s">
+        <v>287</v>
+      </c>
+      <c r="D985" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E985" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F985" t="s">
+        <v>39</v>
+      </c>
+      <c r="G985" s="1" t="s">
+        <v>3663</v>
+      </c>
+      <c r="H985" t="s">
+        <v>3664</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986" t="s">
+        <v>3665</v>
+      </c>
+      <c r="B986" t="s">
+        <v>9</v>
+      </c>
+      <c r="C986" t="s">
+        <v>292</v>
+      </c>
+      <c r="D986" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E986" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F986" t="s">
+        <v>39</v>
+      </c>
+      <c r="G986" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="H986" t="s">
+        <v>3667</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987" t="s">
+        <v>3668</v>
+      </c>
+      <c r="B987" t="s">
+        <v>9</v>
+      </c>
+      <c r="C987" t="s">
+        <v>296</v>
+      </c>
+      <c r="D987" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E987" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F987" t="s">
+        <v>39</v>
+      </c>
+      <c r="G987" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="H987" t="s">
+        <v>3670</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988" t="s">
+        <v>3671</v>
+      </c>
+      <c r="B988" t="s">
+        <v>9</v>
+      </c>
+      <c r="C988" t="s">
+        <v>300</v>
+      </c>
+      <c r="D988" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E988" t="s">
+        <v>3471</v>
+      </c>
+      <c r="G988" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="H988" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989" t="s">
+        <v>3674</v>
+      </c>
+      <c r="B989" t="s">
+        <v>9</v>
+      </c>
+      <c r="C989" t="s">
+        <v>304</v>
+      </c>
+      <c r="D989" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E989" t="s">
+        <v>3471</v>
+      </c>
+      <c r="G989" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="H989" t="s">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990" t="s">
+        <v>3677</v>
+      </c>
+      <c r="B990" t="s">
+        <v>9</v>
+      </c>
+      <c r="C990" t="s">
+        <v>309</v>
+      </c>
+      <c r="D990" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E990" t="s">
+        <v>3471</v>
+      </c>
+      <c r="G990" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="H990" t="s">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991" t="s">
+        <v>3680</v>
+      </c>
+      <c r="B991" t="s">
+        <v>9</v>
+      </c>
+      <c r="C991" t="s">
+        <v>313</v>
+      </c>
+      <c r="D991" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E991" t="s">
+        <v>3471</v>
+      </c>
+      <c r="G991" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="H991" t="s">
+        <v>3682</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992" t="s">
+        <v>3683</v>
+      </c>
+      <c r="B992" t="s">
+        <v>9</v>
+      </c>
+      <c r="C992" t="s">
+        <v>317</v>
+      </c>
+      <c r="D992" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E992" t="s">
+        <v>3471</v>
+      </c>
+      <c r="G992" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="H992" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993" t="s">
+        <v>3686</v>
+      </c>
+      <c r="B993" t="s">
+        <v>9</v>
+      </c>
+      <c r="C993" t="s">
+        <v>321</v>
+      </c>
+      <c r="D993" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E993" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F993" t="s">
+        <v>34</v>
+      </c>
+      <c r="G993" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="H993" t="s">
+        <v>3688</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994" t="s">
+        <v>3689</v>
+      </c>
+      <c r="B994" t="s">
+        <v>9</v>
+      </c>
+      <c r="C994" t="s">
+        <v>325</v>
+      </c>
+      <c r="D994" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E994" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F994" t="s">
+        <v>34</v>
+      </c>
+      <c r="G994" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="H994" t="s">
+        <v>3691</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995" t="s">
+        <v>3692</v>
+      </c>
+      <c r="B995" t="s">
+        <v>9</v>
+      </c>
+      <c r="C995" t="s">
+        <v>329</v>
+      </c>
+      <c r="D995" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E995" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F995" t="s">
+        <v>34</v>
+      </c>
+      <c r="G995" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="H995" t="s">
+        <v>3694</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996" t="s">
+        <v>3695</v>
+      </c>
+      <c r="B996" t="s">
+        <v>9</v>
+      </c>
+      <c r="C996" t="s">
+        <v>334</v>
+      </c>
+      <c r="D996" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E996" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F996" t="s">
+        <v>34</v>
+      </c>
+      <c r="G996" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="H996" t="s">
+        <v>3697</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997" t="s">
+        <v>3698</v>
+      </c>
+      <c r="B997" t="s">
+        <v>9</v>
+      </c>
+      <c r="C997" t="s">
+        <v>338</v>
+      </c>
+      <c r="D997" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E997" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F997" t="s">
+        <v>34</v>
+      </c>
+      <c r="G997" s="1" t="s">
+        <v>3699</v>
+      </c>
+      <c r="H997" t="s">
+        <v>3700</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998" t="s">
+        <v>3701</v>
+      </c>
+      <c r="B998" t="s">
+        <v>9</v>
+      </c>
+      <c r="C998" t="s">
+        <v>342</v>
+      </c>
+      <c r="D998" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E998" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F998" t="s">
+        <v>34</v>
+      </c>
+      <c r="G998" s="1" t="s">
+        <v>3702</v>
+      </c>
+      <c r="H998" t="s">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999" t="s">
+        <v>3704</v>
+      </c>
+      <c r="B999" t="s">
+        <v>9</v>
+      </c>
+      <c r="C999" t="s">
+        <v>346</v>
+      </c>
+      <c r="D999" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E999" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F999" t="s">
+        <v>34</v>
+      </c>
+      <c r="G999" s="1" t="s">
+        <v>3705</v>
+      </c>
+      <c r="H999" t="s">
+        <v>3706</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000" t="s">
+        <v>3707</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>350</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1000" s="1" t="s">
+        <v>3708</v>
+      </c>
+      <c r="H1000" t="s">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001" t="s">
+        <v>3710</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>354</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1001" s="1" t="s">
+        <v>3711</v>
+      </c>
+      <c r="H1001" t="s">
+        <v>3712</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002" t="s">
+        <v>3713</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>358</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1002" s="1" t="s">
+        <v>3714</v>
+      </c>
+      <c r="H1002" t="s">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003" t="s">
+        <v>3716</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1003" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="H1003" t="s">
+        <v>3718</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004" t="s">
+        <v>3719</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>366</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1004" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="H1004" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005" t="s">
+        <v>3722</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>370</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1005" s="1" t="s">
+        <v>3723</v>
+      </c>
+      <c r="H1005" t="s">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006" t="s">
+        <v>3725</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>374</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1006" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007" t="s">
+        <v>3727</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>378</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1007" s="1" t="s">
+        <v>3728</v>
+      </c>
+      <c r="H1007" t="s">
+        <v>3729</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008" t="s">
+        <v>3730</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>382</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1008" s="1" t="s">
+        <v>3731</v>
+      </c>
+      <c r="H1008" t="s">
+        <v>3732</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009" t="s">
+        <v>3733</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>386</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1009" s="1" t="s">
+        <v>3734</v>
+      </c>
+      <c r="H1009" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010" t="s">
+        <v>3736</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>390</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1010" s="1" t="s">
+        <v>3737</v>
+      </c>
+      <c r="H1010" t="s">
+        <v>3738</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011" t="s">
+        <v>3739</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>398</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1011" s="1" t="s">
+        <v>3740</v>
+      </c>
+      <c r="H1011" t="s">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012" t="s">
+        <v>3742</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>402</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1012" s="1" t="s">
+        <v>3743</v>
+      </c>
+      <c r="H1012" t="s">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013" t="s">
+        <v>3745</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>406</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1013" s="1" t="s">
+        <v>3746</v>
+      </c>
+      <c r="H1013" t="s">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014" t="s">
+        <v>3748</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>410</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1014" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1014" t="s">
+        <v>3749</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015" t="s">
+        <v>3750</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>414</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1015" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1015" t="s">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>792</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1016" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>3753</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017" t="s">
+        <v>3754</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>418</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1017" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1017" t="s">
+        <v>3755</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018" t="s">
+        <v>3756</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>799</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1018" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019" t="s">
+        <v>3758</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1019" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1019" t="s">
+        <v>3759</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020" t="s">
+        <v>3760</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>426</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1020" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>3761</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021" t="s">
+        <v>3762</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>430</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1021" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1021" t="s">
+        <v>3763</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022" t="s">
+        <v>3764</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>434</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1022" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1022" t="s">
+        <v>3765</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023" t="s">
+        <v>3766</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>438</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1023" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1023" t="s">
+        <v>3767</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024" t="s">
+        <v>3768</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>818</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1024" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1024" t="s">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025" t="s">
+        <v>3770</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1025" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1025" t="s">
+        <v>3771</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026" t="s">
+        <v>3772</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>442</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1026" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1026" t="s">
+        <v>3773</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027" t="s">
+        <v>3774</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1027" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1027" t="s">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028" t="s">
+        <v>3776</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1028" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1028" t="s">
+        <v>3777</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029" t="s">
+        <v>3778</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1029" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030" t="s">
+        <v>3780</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1030" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031" t="s">
+        <v>3782</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1031" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1031" t="s">
+        <v>3783</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032" t="s">
+        <v>3784</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1032" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1032" t="s">
+        <v>3785</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033" t="s">
+        <v>3786</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1033" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1033" t="s">
+        <v>3787</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034" t="s">
+        <v>3788</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1034" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1034" t="s">
+        <v>3789</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035" t="s">
+        <v>3790</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1035" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1035" t="s">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036" t="s">
+        <v>3792</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1036" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1036" t="s">
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037" t="s">
+        <v>3794</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1037" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1037" t="s">
+        <v>3795</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038" t="s">
+        <v>3796</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1038" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1038" t="s">
+        <v>3797</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039" t="s">
+        <v>3798</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1039" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1039" t="s">
+        <v>3799</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040" t="s">
+        <v>3800</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1040" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1040" t="s">
+        <v>3801</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041" t="s">
+        <v>3802</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1041" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1041" t="s">
+        <v>3803</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042" t="s">
+        <v>3804</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1042" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1042" t="s">
+        <v>3805</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043" t="s">
+        <v>3806</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1043" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1043" t="s">
+        <v>3807</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044" t="s">
+        <v>3808</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1044" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1044" t="s">
+        <v>3809</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045" t="s">
+        <v>3810</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1045" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1045" t="s">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046" t="s">
+        <v>3812</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1046" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1046" t="s">
+        <v>3813</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047" t="s">
+        <v>3814</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1047" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1047" t="s">
+        <v>3815</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048" t="s">
+        <v>3816</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1048" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1048" t="s">
+        <v>3817</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049" t="s">
+        <v>3818</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1049" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1049" t="s">
+        <v>3819</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050" t="s">
+        <v>3820</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1050" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1050" t="s">
+        <v>3821</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051" t="s">
+        <v>3822</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1051" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1051" t="s">
+        <v>3823</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052" t="s">
+        <v>3824</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1052" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1052" t="s">
+        <v>3825</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053" t="s">
+        <v>3826</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1053" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1053" t="s">
+        <v>3827</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054" t="s">
+        <v>3828</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1054" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1054" t="s">
+        <v>3829</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055" t="s">
+        <v>3830</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1055" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1055" t="s">
+        <v>3831</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056" t="s">
+        <v>3832</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1056" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1056" t="s">
+        <v>3835</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057" t="s">
+        <v>3836</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1057" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1057" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058" t="s">
+        <v>3838</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>62</v>
+      </c>
+      <c r="G1058" s="1" t="s">
+        <v>3839</v>
+      </c>
+      <c r="H1058" t="s">
+        <v>3840</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059" t="s">
+        <v>3841</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>187</v>
+      </c>
+      <c r="G1059" s="1" t="s">
+        <v>3842</v>
+      </c>
+      <c r="H1059" t="s">
+        <v>3843</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060" t="s">
+        <v>3844</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>187</v>
+      </c>
+      <c r="G1060" s="1" t="s">
+        <v>3845</v>
+      </c>
+      <c r="H1060" t="s">
+        <v>3846</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061" t="s">
+        <v>3847</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1061" s="1" t="s">
+        <v>3848</v>
+      </c>
+      <c r="H1061" t="s">
+        <v>3849</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062" t="s">
+        <v>3850</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>466</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1062" s="1" t="s">
+        <v>3851</v>
+      </c>
+      <c r="H1062" t="s">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063" t="s">
+        <v>3853</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>187</v>
+      </c>
+      <c r="G1063" s="1" t="s">
+        <v>3854</v>
+      </c>
+      <c r="H1063" t="s">
+        <v>3855</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064" t="s">
+        <v>3856</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>53</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>187</v>
+      </c>
+      <c r="G1064" s="1" t="s">
+        <v>3857</v>
+      </c>
+      <c r="H1064" t="s">
+        <v>3858</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065" t="s">
+        <v>3859</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>57</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>187</v>
+      </c>
+      <c r="G1065" s="1" t="s">
+        <v>3860</v>
+      </c>
+      <c r="H1065" t="s">
+        <v>3858</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066" t="s">
+        <v>3861</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>61</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1066" s="1" t="s">
+        <v>3862</v>
+      </c>
+      <c r="H1066" t="s">
+        <v>3863</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067" t="s">
+        <v>3864</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>62</v>
+      </c>
+      <c r="G1067" s="1" t="s">
+        <v>3865</v>
+      </c>
+      <c r="H1067" t="s">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068" t="s">
+        <v>3867</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1068" s="1" t="s">
+        <v>3868</v>
+      </c>
+      <c r="H1068" t="s">
+        <v>3869</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069" t="s">
+        <v>3870</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1069" s="1" t="s">
+        <v>3871</v>
+      </c>
+      <c r="H1069" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070" t="s">
+        <v>3873</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1070" s="1" t="s">
+        <v>3874</v>
+      </c>
+      <c r="H1070" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071" t="s">
+        <v>3876</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1071" s="1" t="s">
+        <v>3877</v>
+      </c>
+      <c r="H1071" t="s">
+        <v>3878</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072" t="s">
+        <v>3879</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>187</v>
+      </c>
+      <c r="G1072" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1072" t="s">
+        <v>3880</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073" t="s">
+        <v>3881</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>187</v>
+      </c>
+      <c r="G1073" s="1" t="s">
+        <v>3882</v>
+      </c>
+      <c r="H1073" t="s">
+        <v>3883</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074" t="s">
+        <v>3884</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>3887</v>
+      </c>
+      <c r="G1074" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1074" t="s">
+        <v>3888</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075" t="s">
+        <v>3889</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1075" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1075" t="s">
+        <v>3890</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076" t="s">
+        <v>3891</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1076" s="1" t="s">
+        <v>3892</v>
+      </c>
+      <c r="H1076" t="s">
+        <v>3893</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077" t="s">
+        <v>3894</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>3886</v>
+      </c>
+      <c r="G1077" s="1" t="s">
+        <v>3895</v>
+      </c>
+      <c r="H1077" t="s">
+        <v>3896</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078" t="s">
+        <v>3897</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>576</v>
+      </c>
+      <c r="G1078" s="1" t="s">
+        <v>3898</v>
+      </c>
+      <c r="H1078" t="s">
+        <v>3899</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079" t="s">
+        <v>3900</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>104</v>
+      </c>
+      <c r="G1079" s="1" t="s">
+        <v>3901</v>
+      </c>
+      <c r="H1079" t="s">
+        <v>3902</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080" t="s">
+        <v>3903</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>466</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>203</v>
+      </c>
+      <c r="G1080" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1080" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>62</v>
+      </c>
+      <c r="G1081" s="1" t="s">
+        <v>3906</v>
+      </c>
+      <c r="H1081" t="s">
+        <v>3907</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082" t="s">
+        <v>3908</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>53</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1082" t="s">
         <v>126</v>
       </c>
-      <c r="G616" s="1" t="s">
-[...3 lines deleted...]
-        <v>2252</v>
+      <c r="G1082" s="1" t="s">
+        <v>3909</v>
+      </c>
+      <c r="H1082" t="s">
+        <v>3910</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083" t="s">
+        <v>3911</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>57</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1083" s="1" t="s">
+        <v>3912</v>
+      </c>
+      <c r="H1083" t="s">
+        <v>3913</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084" t="s">
+        <v>3914</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>61</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1084" s="1" t="s">
+        <v>3915</v>
+      </c>
+      <c r="H1084" t="s">
+        <v>3916</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085" t="s">
+        <v>3917</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>66</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>126</v>
+      </c>
+      <c r="G1085" s="1" t="s">
+        <v>3918</v>
+      </c>
+      <c r="H1085" t="s">
+        <v>3919</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086" t="s">
+        <v>3920</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>126</v>
+      </c>
+      <c r="G1086" s="1" t="s">
+        <v>3921</v>
+      </c>
+      <c r="H1086" t="s">
+        <v>3922</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087" t="s">
+        <v>3923</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1087" s="1" t="s">
+        <v>3924</v>
+      </c>
+      <c r="H1087" t="s">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088" t="s">
+        <v>3926</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>330</v>
+      </c>
+      <c r="G1088" s="1" t="s">
+        <v>3927</v>
+      </c>
+      <c r="H1088" t="s">
+        <v>3928</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089" t="s">
+        <v>3929</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>330</v>
+      </c>
+      <c r="G1089" s="1" t="s">
+        <v>3930</v>
+      </c>
+      <c r="H1089" t="s">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090" t="s">
+        <v>3932</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>104</v>
+      </c>
+      <c r="G1090" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1090" t="s">
+        <v>3933</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091" t="s">
+        <v>3934</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1091" s="1" t="s">
+        <v>3935</v>
+      </c>
+      <c r="H1091" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092" t="s">
+        <v>3937</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>34</v>
+      </c>
+      <c r="G1092" s="1" t="s">
+        <v>3938</v>
+      </c>
+      <c r="H1092" t="s">
+        <v>3939</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093" t="s">
+        <v>3940</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>98</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>3886</v>
+      </c>
+      <c r="G1093" s="1" t="s">
+        <v>3941</v>
+      </c>
+      <c r="H1093" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094" t="s">
+        <v>3943</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>103</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1094" s="1" t="s">
+        <v>3944</v>
+      </c>
+      <c r="H1094" t="s">
+        <v>3945</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095" t="s">
+        <v>3946</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>108</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1095" s="1" t="s">
+        <v>3947</v>
+      </c>
+      <c r="H1095" t="s">
+        <v>3948</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096" t="s">
+        <v>3949</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>112</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>268</v>
+      </c>
+      <c r="G1096" s="1" t="s">
+        <v>3950</v>
+      </c>
+      <c r="H1096" t="s">
+        <v>3951</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097" t="s">
+        <v>3952</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>116</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>62</v>
+      </c>
+      <c r="G1097" s="1" t="s">
+        <v>3953</v>
+      </c>
+      <c r="H1097" t="s">
+        <v>3954</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098" t="s">
+        <v>3955</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>120</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1098" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1098" t="s">
+        <v>3956</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099" t="s">
+        <v>3957</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>125</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>3886</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1099" s="1" t="s">
+        <v>3958</v>
+      </c>
+      <c r="H1099" t="s">
+        <v>3959</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100" t="s">
+        <v>3960</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>3961</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>3962</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1100" s="1" t="s">
+        <v>3963</v>
+      </c>
+      <c r="H1100" t="s">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101" t="s">
+        <v>3965</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>3961</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>3962</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1101" s="1" t="s">
+        <v>3966</v>
+      </c>
+      <c r="H1101" t="s">
+        <v>3967</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102" t="s">
+        <v>3968</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>3961</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>3962</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>121</v>
+      </c>
+      <c r="G1102" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1102" t="s">
+        <v>3969</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103" t="s">
+        <v>3970</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>3961</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>3962</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1103" s="1" t="s">
+        <v>3971</v>
+      </c>
+      <c r="H1103" t="s">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104" t="s">
+        <v>3973</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>3974</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>3975</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1104" s="1" t="s">
+        <v>3976</v>
+      </c>
+      <c r="H1104" t="s">
+        <v>3977</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105" t="s">
+        <v>3978</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>3979</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>3980</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1105" s="1" t="s">
+        <v>3981</v>
+      </c>
+      <c r="H1105" t="s">
+        <v>3982</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106" t="s">
+        <v>3983</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1106" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1106" t="s">
+        <v>3986</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107" t="s">
+        <v>3987</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>53</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1107" s="1" t="s">
+        <v>3988</v>
+      </c>
+      <c r="H1107" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108" t="s">
+        <v>3990</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>150</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1108" s="1" t="s">
+        <v>3991</v>
+      </c>
+      <c r="H1108" t="s">
+        <v>3992</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109" t="s">
+        <v>3993</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>154</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1109" s="1" t="s">
+        <v>3994</v>
+      </c>
+      <c r="H1109" t="s">
+        <v>3995</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110" t="s">
+        <v>3996</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>158</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1110" s="1" t="s">
+        <v>3997</v>
+      </c>
+      <c r="H1110" t="s">
+        <v>3998</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111" t="s">
+        <v>3999</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>162</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1111" s="1" t="s">
+        <v>4000</v>
+      </c>
+      <c r="H1111" t="s">
+        <v>4001</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112" t="s">
+        <v>4002</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1112" s="1" t="s">
+        <v>4003</v>
+      </c>
+      <c r="H1112" t="s">
+        <v>4004</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113" t="s">
+        <v>4005</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>174</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1113" s="1" t="s">
+        <v>4006</v>
+      </c>
+      <c r="H1113" t="s">
+        <v>4007</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114" t="s">
+        <v>4008</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>622</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1114" s="1" t="s">
+        <v>4009</v>
+      </c>
+      <c r="H1114" t="s">
+        <v>4010</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115" t="s">
+        <v>4011</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>178</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1115" s="1" t="s">
+        <v>4012</v>
+      </c>
+      <c r="H1115" t="s">
+        <v>4013</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116" t="s">
+        <v>4014</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>182</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1116" s="1" t="s">
+        <v>4015</v>
+      </c>
+      <c r="H1116" t="s">
+        <v>4016</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117" t="s">
+        <v>4017</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>186</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1117" s="1" t="s">
+        <v>4018</v>
+      </c>
+      <c r="H1117" t="s">
+        <v>4019</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118" t="s">
+        <v>4020</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>191</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1118" s="1" t="s">
+        <v>4021</v>
+      </c>
+      <c r="H1118" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119" t="s">
+        <v>4023</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>195</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1119" s="1" t="s">
+        <v>4024</v>
+      </c>
+      <c r="H1119" t="s">
+        <v>4025</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120" t="s">
+        <v>4026</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>199</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1120" s="1" t="s">
+        <v>4027</v>
+      </c>
+      <c r="H1120" t="s">
+        <v>4028</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121" t="s">
+        <v>4029</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>960</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>3985</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1121" s="1" t="s">
+        <v>4030</v>
+      </c>
+      <c r="H1121" t="s">
+        <v>4031</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122" t="s">
+        <v>4032</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>4033</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>4034</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1122" s="1" t="s">
+        <v>4035</v>
+      </c>
+      <c r="H1122" t="s">
+        <v>4036</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123" t="s">
+        <v>4037</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>4033</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>4034</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1123" s="1" t="s">
+        <v>4038</v>
+      </c>
+      <c r="H1123" t="s">
+        <v>4039</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124" t="s">
+        <v>4040</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>4033</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>4034</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1124" s="1" t="s">
+        <v>4041</v>
+      </c>
+      <c r="H1124" t="s">
+        <v>4042</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125" t="s">
+        <v>4043</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>4044</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>4045</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1125" s="1" t="s">
+        <v>4046</v>
+      </c>
+      <c r="H1125" t="s">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126" t="s">
+        <v>4048</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>4050</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1126" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1126" t="s">
+        <v>4051</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127" t="s">
+        <v>4052</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>4050</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1127" s="1" t="s">
+        <v>4053</v>
+      </c>
+      <c r="H1127" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128" t="s">
+        <v>4055</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>4050</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1128" s="1" t="s">
+        <v>4056</v>
+      </c>
+      <c r="H1128" t="s">
+        <v>4057</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129" t="s">
+        <v>4058</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>4050</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1129" s="1" t="s">
+        <v>4059</v>
+      </c>
+      <c r="H1129" t="s">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130" t="s">
+        <v>4061</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>4050</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1130" s="1" t="s">
+        <v>4062</v>
+      </c>
+      <c r="H1130" t="s">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131" t="s">
+        <v>4064</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>4050</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1131" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1131" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132" t="s">
+        <v>4066</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>466</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>4050</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1132" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1132" t="s">
+        <v>4067</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133" t="s">
+        <v>4068</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>4050</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1133" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1133" t="s">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134" t="s">
+        <v>4070</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>53</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>4050</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>187</v>
+      </c>
+      <c r="G1134" s="1" t="s">
+        <v>4071</v>
+      </c>
+      <c r="H1134" t="s">
+        <v>4072</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135" t="s">
+        <v>4073</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>187</v>
+      </c>
+      <c r="G1135" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1135" t="s">
+        <v>4076</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136" t="s">
+        <v>4077</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>187</v>
+      </c>
+      <c r="G1136" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1136" t="s">
+        <v>4078</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137" t="s">
+        <v>4079</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>4080</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1137" s="1" t="s">
+        <v>4081</v>
+      </c>
+      <c r="H1137" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138" t="s">
+        <v>4083</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>4080</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1138" s="1" t="s">
+        <v>4084</v>
+      </c>
+      <c r="H1138" t="s">
+        <v>4085</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139" t="s">
+        <v>4086</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>4080</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1139" s="1" t="s">
+        <v>4087</v>
+      </c>
+      <c r="H1139" t="s">
+        <v>4088</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140" t="s">
+        <v>4089</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>4080</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1140" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H1140" t="s">
+        <v>4090</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141" t="s">
+        <v>4091</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>4092</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>4093</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1141" s="1" t="s">
+        <v>4094</v>
+      </c>
+      <c r="H1141" t="s">
+        <v>4095</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -23776,50 +42947,575 @@
     <hyperlink ref="G592" r:id="rId591"/>
     <hyperlink ref="G593" r:id="rId592"/>
     <hyperlink ref="G594" r:id="rId593"/>
     <hyperlink ref="G595" r:id="rId594"/>
     <hyperlink ref="G596" r:id="rId595"/>
     <hyperlink ref="G597" r:id="rId596"/>
     <hyperlink ref="G598" r:id="rId597"/>
     <hyperlink ref="G599" r:id="rId598"/>
     <hyperlink ref="G600" r:id="rId599"/>
     <hyperlink ref="G601" r:id="rId600"/>
     <hyperlink ref="G602" r:id="rId601"/>
     <hyperlink ref="G603" r:id="rId602"/>
     <hyperlink ref="G604" r:id="rId603"/>
     <hyperlink ref="G605" r:id="rId604"/>
     <hyperlink ref="G606" r:id="rId605"/>
     <hyperlink ref="G607" r:id="rId606"/>
     <hyperlink ref="G608" r:id="rId607"/>
     <hyperlink ref="G609" r:id="rId608"/>
     <hyperlink ref="G610" r:id="rId609"/>
     <hyperlink ref="G611" r:id="rId610"/>
     <hyperlink ref="G612" r:id="rId611"/>
     <hyperlink ref="G613" r:id="rId612"/>
     <hyperlink ref="G614" r:id="rId613"/>
     <hyperlink ref="G615" r:id="rId614"/>
     <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
+    <hyperlink ref="G867" r:id="rId866"/>
+    <hyperlink ref="G868" r:id="rId867"/>
+    <hyperlink ref="G869" r:id="rId868"/>
+    <hyperlink ref="G870" r:id="rId869"/>
+    <hyperlink ref="G871" r:id="rId870"/>
+    <hyperlink ref="G872" r:id="rId871"/>
+    <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
+    <hyperlink ref="G889" r:id="rId888"/>
+    <hyperlink ref="G890" r:id="rId889"/>
+    <hyperlink ref="G891" r:id="rId890"/>
+    <hyperlink ref="G892" r:id="rId891"/>
+    <hyperlink ref="G893" r:id="rId892"/>
+    <hyperlink ref="G894" r:id="rId893"/>
+    <hyperlink ref="G895" r:id="rId894"/>
+    <hyperlink ref="G896" r:id="rId895"/>
+    <hyperlink ref="G897" r:id="rId896"/>
+    <hyperlink ref="G898" r:id="rId897"/>
+    <hyperlink ref="G899" r:id="rId898"/>
+    <hyperlink ref="G900" r:id="rId899"/>
+    <hyperlink ref="G901" r:id="rId900"/>
+    <hyperlink ref="G902" r:id="rId901"/>
+    <hyperlink ref="G903" r:id="rId902"/>
+    <hyperlink ref="G904" r:id="rId903"/>
+    <hyperlink ref="G905" r:id="rId904"/>
+    <hyperlink ref="G906" r:id="rId905"/>
+    <hyperlink ref="G907" r:id="rId906"/>
+    <hyperlink ref="G908" r:id="rId907"/>
+    <hyperlink ref="G909" r:id="rId908"/>
+    <hyperlink ref="G910" r:id="rId909"/>
+    <hyperlink ref="G911" r:id="rId910"/>
+    <hyperlink ref="G912" r:id="rId911"/>
+    <hyperlink ref="G913" r:id="rId912"/>
+    <hyperlink ref="G914" r:id="rId913"/>
+    <hyperlink ref="G915" r:id="rId914"/>
+    <hyperlink ref="G916" r:id="rId915"/>
+    <hyperlink ref="G917" r:id="rId916"/>
+    <hyperlink ref="G918" r:id="rId917"/>
+    <hyperlink ref="G919" r:id="rId918"/>
+    <hyperlink ref="G920" r:id="rId919"/>
+    <hyperlink ref="G921" r:id="rId920"/>
+    <hyperlink ref="G922" r:id="rId921"/>
+    <hyperlink ref="G923" r:id="rId922"/>
+    <hyperlink ref="G924" r:id="rId923"/>
+    <hyperlink ref="G925" r:id="rId924"/>
+    <hyperlink ref="G926" r:id="rId925"/>
+    <hyperlink ref="G927" r:id="rId926"/>
+    <hyperlink ref="G928" r:id="rId927"/>
+    <hyperlink ref="G929" r:id="rId928"/>
+    <hyperlink ref="G930" r:id="rId929"/>
+    <hyperlink ref="G931" r:id="rId930"/>
+    <hyperlink ref="G932" r:id="rId931"/>
+    <hyperlink ref="G933" r:id="rId932"/>
+    <hyperlink ref="G934" r:id="rId933"/>
+    <hyperlink ref="G935" r:id="rId934"/>
+    <hyperlink ref="G936" r:id="rId935"/>
+    <hyperlink ref="G937" r:id="rId936"/>
+    <hyperlink ref="G938" r:id="rId937"/>
+    <hyperlink ref="G939" r:id="rId938"/>
+    <hyperlink ref="G940" r:id="rId939"/>
+    <hyperlink ref="G941" r:id="rId940"/>
+    <hyperlink ref="G942" r:id="rId941"/>
+    <hyperlink ref="G943" r:id="rId942"/>
+    <hyperlink ref="G944" r:id="rId943"/>
+    <hyperlink ref="G945" r:id="rId944"/>
+    <hyperlink ref="G946" r:id="rId945"/>
+    <hyperlink ref="G947" r:id="rId946"/>
+    <hyperlink ref="G948" r:id="rId947"/>
+    <hyperlink ref="G949" r:id="rId948"/>
+    <hyperlink ref="G950" r:id="rId949"/>
+    <hyperlink ref="G951" r:id="rId950"/>
+    <hyperlink ref="G952" r:id="rId951"/>
+    <hyperlink ref="G953" r:id="rId952"/>
+    <hyperlink ref="G954" r:id="rId953"/>
+    <hyperlink ref="G955" r:id="rId954"/>
+    <hyperlink ref="G956" r:id="rId955"/>
+    <hyperlink ref="G957" r:id="rId956"/>
+    <hyperlink ref="G958" r:id="rId957"/>
+    <hyperlink ref="G959" r:id="rId958"/>
+    <hyperlink ref="G960" r:id="rId959"/>
+    <hyperlink ref="G961" r:id="rId960"/>
+    <hyperlink ref="G962" r:id="rId961"/>
+    <hyperlink ref="G963" r:id="rId962"/>
+    <hyperlink ref="G964" r:id="rId963"/>
+    <hyperlink ref="G965" r:id="rId964"/>
+    <hyperlink ref="G966" r:id="rId965"/>
+    <hyperlink ref="G967" r:id="rId966"/>
+    <hyperlink ref="G968" r:id="rId967"/>
+    <hyperlink ref="G969" r:id="rId968"/>
+    <hyperlink ref="G970" r:id="rId969"/>
+    <hyperlink ref="G971" r:id="rId970"/>
+    <hyperlink ref="G972" r:id="rId971"/>
+    <hyperlink ref="G973" r:id="rId972"/>
+    <hyperlink ref="G974" r:id="rId973"/>
+    <hyperlink ref="G975" r:id="rId974"/>
+    <hyperlink ref="G976" r:id="rId975"/>
+    <hyperlink ref="G977" r:id="rId976"/>
+    <hyperlink ref="G978" r:id="rId977"/>
+    <hyperlink ref="G979" r:id="rId978"/>
+    <hyperlink ref="G980" r:id="rId979"/>
+    <hyperlink ref="G981" r:id="rId980"/>
+    <hyperlink ref="G982" r:id="rId981"/>
+    <hyperlink ref="G983" r:id="rId982"/>
+    <hyperlink ref="G984" r:id="rId983"/>
+    <hyperlink ref="G985" r:id="rId984"/>
+    <hyperlink ref="G986" r:id="rId985"/>
+    <hyperlink ref="G987" r:id="rId986"/>
+    <hyperlink ref="G988" r:id="rId987"/>
+    <hyperlink ref="G989" r:id="rId988"/>
+    <hyperlink ref="G990" r:id="rId989"/>
+    <hyperlink ref="G991" r:id="rId990"/>
+    <hyperlink ref="G992" r:id="rId991"/>
+    <hyperlink ref="G993" r:id="rId992"/>
+    <hyperlink ref="G994" r:id="rId993"/>
+    <hyperlink ref="G995" r:id="rId994"/>
+    <hyperlink ref="G996" r:id="rId995"/>
+    <hyperlink ref="G997" r:id="rId996"/>
+    <hyperlink ref="G998" r:id="rId997"/>
+    <hyperlink ref="G999" r:id="rId998"/>
+    <hyperlink ref="G1000" r:id="rId999"/>
+    <hyperlink ref="G1001" r:id="rId1000"/>
+    <hyperlink ref="G1002" r:id="rId1001"/>
+    <hyperlink ref="G1003" r:id="rId1002"/>
+    <hyperlink ref="G1004" r:id="rId1003"/>
+    <hyperlink ref="G1005" r:id="rId1004"/>
+    <hyperlink ref="G1006" r:id="rId1005"/>
+    <hyperlink ref="G1007" r:id="rId1006"/>
+    <hyperlink ref="G1008" r:id="rId1007"/>
+    <hyperlink ref="G1009" r:id="rId1008"/>
+    <hyperlink ref="G1010" r:id="rId1009"/>
+    <hyperlink ref="G1011" r:id="rId1010"/>
+    <hyperlink ref="G1012" r:id="rId1011"/>
+    <hyperlink ref="G1013" r:id="rId1012"/>
+    <hyperlink ref="G1014" r:id="rId1013"/>
+    <hyperlink ref="G1015" r:id="rId1014"/>
+    <hyperlink ref="G1016" r:id="rId1015"/>
+    <hyperlink ref="G1017" r:id="rId1016"/>
+    <hyperlink ref="G1018" r:id="rId1017"/>
+    <hyperlink ref="G1019" r:id="rId1018"/>
+    <hyperlink ref="G1020" r:id="rId1019"/>
+    <hyperlink ref="G1021" r:id="rId1020"/>
+    <hyperlink ref="G1022" r:id="rId1021"/>
+    <hyperlink ref="G1023" r:id="rId1022"/>
+    <hyperlink ref="G1024" r:id="rId1023"/>
+    <hyperlink ref="G1025" r:id="rId1024"/>
+    <hyperlink ref="G1026" r:id="rId1025"/>
+    <hyperlink ref="G1027" r:id="rId1026"/>
+    <hyperlink ref="G1028" r:id="rId1027"/>
+    <hyperlink ref="G1029" r:id="rId1028"/>
+    <hyperlink ref="G1030" r:id="rId1029"/>
+    <hyperlink ref="G1031" r:id="rId1030"/>
+    <hyperlink ref="G1032" r:id="rId1031"/>
+    <hyperlink ref="G1033" r:id="rId1032"/>
+    <hyperlink ref="G1034" r:id="rId1033"/>
+    <hyperlink ref="G1035" r:id="rId1034"/>
+    <hyperlink ref="G1036" r:id="rId1035"/>
+    <hyperlink ref="G1037" r:id="rId1036"/>
+    <hyperlink ref="G1038" r:id="rId1037"/>
+    <hyperlink ref="G1039" r:id="rId1038"/>
+    <hyperlink ref="G1040" r:id="rId1039"/>
+    <hyperlink ref="G1041" r:id="rId1040"/>
+    <hyperlink ref="G1042" r:id="rId1041"/>
+    <hyperlink ref="G1043" r:id="rId1042"/>
+    <hyperlink ref="G1044" r:id="rId1043"/>
+    <hyperlink ref="G1045" r:id="rId1044"/>
+    <hyperlink ref="G1046" r:id="rId1045"/>
+    <hyperlink ref="G1047" r:id="rId1046"/>
+    <hyperlink ref="G1048" r:id="rId1047"/>
+    <hyperlink ref="G1049" r:id="rId1048"/>
+    <hyperlink ref="G1050" r:id="rId1049"/>
+    <hyperlink ref="G1051" r:id="rId1050"/>
+    <hyperlink ref="G1052" r:id="rId1051"/>
+    <hyperlink ref="G1053" r:id="rId1052"/>
+    <hyperlink ref="G1054" r:id="rId1053"/>
+    <hyperlink ref="G1055" r:id="rId1054"/>
+    <hyperlink ref="G1056" r:id="rId1055"/>
+    <hyperlink ref="G1057" r:id="rId1056"/>
+    <hyperlink ref="G1058" r:id="rId1057"/>
+    <hyperlink ref="G1059" r:id="rId1058"/>
+    <hyperlink ref="G1060" r:id="rId1059"/>
+    <hyperlink ref="G1061" r:id="rId1060"/>
+    <hyperlink ref="G1062" r:id="rId1061"/>
+    <hyperlink ref="G1063" r:id="rId1062"/>
+    <hyperlink ref="G1064" r:id="rId1063"/>
+    <hyperlink ref="G1065" r:id="rId1064"/>
+    <hyperlink ref="G1066" r:id="rId1065"/>
+    <hyperlink ref="G1067" r:id="rId1066"/>
+    <hyperlink ref="G1068" r:id="rId1067"/>
+    <hyperlink ref="G1069" r:id="rId1068"/>
+    <hyperlink ref="G1070" r:id="rId1069"/>
+    <hyperlink ref="G1071" r:id="rId1070"/>
+    <hyperlink ref="G1072" r:id="rId1071"/>
+    <hyperlink ref="G1073" r:id="rId1072"/>
+    <hyperlink ref="G1074" r:id="rId1073"/>
+    <hyperlink ref="G1075" r:id="rId1074"/>
+    <hyperlink ref="G1076" r:id="rId1075"/>
+    <hyperlink ref="G1077" r:id="rId1076"/>
+    <hyperlink ref="G1078" r:id="rId1077"/>
+    <hyperlink ref="G1079" r:id="rId1078"/>
+    <hyperlink ref="G1080" r:id="rId1079"/>
+    <hyperlink ref="G1081" r:id="rId1080"/>
+    <hyperlink ref="G1082" r:id="rId1081"/>
+    <hyperlink ref="G1083" r:id="rId1082"/>
+    <hyperlink ref="G1084" r:id="rId1083"/>
+    <hyperlink ref="G1085" r:id="rId1084"/>
+    <hyperlink ref="G1086" r:id="rId1085"/>
+    <hyperlink ref="G1087" r:id="rId1086"/>
+    <hyperlink ref="G1088" r:id="rId1087"/>
+    <hyperlink ref="G1089" r:id="rId1088"/>
+    <hyperlink ref="G1090" r:id="rId1089"/>
+    <hyperlink ref="G1091" r:id="rId1090"/>
+    <hyperlink ref="G1092" r:id="rId1091"/>
+    <hyperlink ref="G1093" r:id="rId1092"/>
+    <hyperlink ref="G1094" r:id="rId1093"/>
+    <hyperlink ref="G1095" r:id="rId1094"/>
+    <hyperlink ref="G1096" r:id="rId1095"/>
+    <hyperlink ref="G1097" r:id="rId1096"/>
+    <hyperlink ref="G1098" r:id="rId1097"/>
+    <hyperlink ref="G1099" r:id="rId1098"/>
+    <hyperlink ref="G1100" r:id="rId1099"/>
+    <hyperlink ref="G1101" r:id="rId1100"/>
+    <hyperlink ref="G1102" r:id="rId1101"/>
+    <hyperlink ref="G1103" r:id="rId1102"/>
+    <hyperlink ref="G1104" r:id="rId1103"/>
+    <hyperlink ref="G1105" r:id="rId1104"/>
+    <hyperlink ref="G1106" r:id="rId1105"/>
+    <hyperlink ref="G1107" r:id="rId1106"/>
+    <hyperlink ref="G1108" r:id="rId1107"/>
+    <hyperlink ref="G1109" r:id="rId1108"/>
+    <hyperlink ref="G1110" r:id="rId1109"/>
+    <hyperlink ref="G1111" r:id="rId1110"/>
+    <hyperlink ref="G1112" r:id="rId1111"/>
+    <hyperlink ref="G1113" r:id="rId1112"/>
+    <hyperlink ref="G1114" r:id="rId1113"/>
+    <hyperlink ref="G1115" r:id="rId1114"/>
+    <hyperlink ref="G1116" r:id="rId1115"/>
+    <hyperlink ref="G1117" r:id="rId1116"/>
+    <hyperlink ref="G1118" r:id="rId1117"/>
+    <hyperlink ref="G1119" r:id="rId1118"/>
+    <hyperlink ref="G1120" r:id="rId1119"/>
+    <hyperlink ref="G1121" r:id="rId1120"/>
+    <hyperlink ref="G1122" r:id="rId1121"/>
+    <hyperlink ref="G1123" r:id="rId1122"/>
+    <hyperlink ref="G1124" r:id="rId1123"/>
+    <hyperlink ref="G1125" r:id="rId1124"/>
+    <hyperlink ref="G1126" r:id="rId1125"/>
+    <hyperlink ref="G1127" r:id="rId1126"/>
+    <hyperlink ref="G1128" r:id="rId1127"/>
+    <hyperlink ref="G1129" r:id="rId1128"/>
+    <hyperlink ref="G1130" r:id="rId1129"/>
+    <hyperlink ref="G1131" r:id="rId1130"/>
+    <hyperlink ref="G1132" r:id="rId1131"/>
+    <hyperlink ref="G1133" r:id="rId1132"/>
+    <hyperlink ref="G1134" r:id="rId1133"/>
+    <hyperlink ref="G1135" r:id="rId1134"/>
+    <hyperlink ref="G1136" r:id="rId1135"/>
+    <hyperlink ref="G1137" r:id="rId1136"/>
+    <hyperlink ref="G1138" r:id="rId1137"/>
+    <hyperlink ref="G1139" r:id="rId1138"/>
+    <hyperlink ref="G1140" r:id="rId1139"/>
+    <hyperlink ref="G1141" r:id="rId1140"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>